--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f154f91" w14:textId="f154f91">
+    <w:p w14:paraId="93680cf" w14:textId="93680cf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,70 +86,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнения в постановление Правления Национального Банка Республики Казахстан от 26 марта 2012 года № 129 "Об утверждении Правил выдачи страховой (перестраховочной) организации и (или) страховому холдингу разрешения на создание или приобретение дочерней организации, значительное участие в капитале организаций, а также отзыва разрешения на создание, приобретение дочерней организации, значительное участие в капитале организаций"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 30 марта 2020 года № 46. Зарегистрировано в Министерстве юстиции Республики Казахстан 31 марта 2020 года № 20229. Утратил силу постановлением Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 31 марта 2026 года № 31</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В соответствии с законами Республики Казахстан от 18 декабря 2000 года "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О страховой деятельности</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -701,345 +779,400 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее постановление вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Председатель Агентства</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по регулированию и развитию</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">финансового рынка </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Абылкасымова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z22" w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>экономики Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____ ___________ 2020 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z23" w:id="16"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>инноваций и аэрокосмической промышленности</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____ ___________ 2020 года </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2819,473 +2952,597 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на получение разрешения на создание или приобретение дочерней организации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z80" w:id="69"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z80" w:id="69"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (наименование заявителя)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       в соответствии с решением уполномоченного органа страховой (перестраховочной)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>организации и (или) страхового холдинга № ____ от "___" _________ года, просит выдать</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>разрешение на создание или приобретение</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ______________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (наименование, место нахождения создаваемой (приобретаемой)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       дочерней организации, бизнес - идентификационный номер (при наличии)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Информация о доле и сумме участия заявителя в уставном капитале создаваемой</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>дочерней организации, а также о количестве приобретаемых им акций и размере</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>предварительной оплаты акций (долей участия в уставном</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>капитале) _________________________________________________.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Информация о размере уставного капитала приобретаемой дочерней организации</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(если такая информация не содержится в аудиторском отчете), а также о доле участия</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заявителя в уставном капитале или количестве акций приобретаемой дочерней организации,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>об условиях и порядке приобретения дочерней</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>организации ______________________________________________.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Страховая (перестраховочная) организация и (или) страховой холдинг подтверждают</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>достоверность прилагаемых к заявлению документов и информации, а также своевременное</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>представление уполномоченному органу дополнительной информации и документов,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>запрашиваемых в связи с рассмотрением заявления.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Прилагаемые документы:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Предоставляем согласие на использование сведений, составляющих охраняемую</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законом тайну, содержащихся в информационных системах.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Руководитель исполнительного органа (лицо, единолично осуществляющее функции</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполнительного органа)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ____________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (подпись)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Руководитель органа управления (при наличии)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ____________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3564,845 +3821,854 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Стандарт государственной услуги "Выдача разрешения на создание или приобретение дочерней организации страховой (перестраховочной) организацией и (или) страховым холдингом, значительное участие страховой (перестраховочной) организации и (или) страхового холдинга в капитале организаций"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="441"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="10687"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1172" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10687" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Агентство Республики Казахстан по регулированию и развитию финансового рынка (далее – уполномоченный орган). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1172" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Способы предоставления государственной услуги </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10687" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 через веб-портал "электронного правительства" www.egov.kz, www.elicense.kz (далее – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1172" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10687" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Срок оказания – в течение 50 (пятидесяти) рабочих дней после подачи заявления на портал. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1172" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10687" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Электронная (полностью автоматизированная). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1172" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10687" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z83" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Письмо (уведомление) в адрес услугополучателя о выдаче разрешения на создание или приобретение дочерней организации, значительное участие в капитале организаций либо мотивированный ответ об отказе в оказании государственной услуги по основаниям, предусмотренным пунктом 9 настоящего стандарта государственной услуги, с приложением копии соответствующего постановления Правления уполномоченного органа.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма предоставления результата оказания государственной услуги: электронная.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="71"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1172" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10687" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z84" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ставка сбора при оказании государственной услуги составляет 50 (пятьдесят) месячных расчетных показателей.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оплата осуществляется в наличной или безналичной форме через банки второго уровня или организации, осуществляющие отдельные виды банковских операций, а также в безналичной форме через платежный шлюз "электронного правительства".</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="72"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1172" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10687" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z85" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4411,706 +4677,799 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) портал - круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Трудовову кодексу</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан от 23 ноября 2015 года (далее – Кодекс), прием заявлений и выдача результатов оказания государственной услуги осуществляется на следующий рабочий день).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="73"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) уполномоченный орган - с понедельника по пятницу с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней, в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кодексом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="73"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1172" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов, необходимых для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10687" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z86" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Для получения разрешения на создание или приобретение дочерней организации:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) в случае приобретения или создания дочерней организации - страховой (перестраховочной) организации, банка или управляющего инвестиционным портфелем - резидентов Республики Казахстан страховым холдингом (лицом, желающим приобрести статус страхового холдинга), не являющимся банковским холдингом или банком:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>заявление в форме электронного документа, согласно приложению 1 к Правилам выдачи страховой (перестраховочной) организации и (или) страховому холдингу разрешения на создание или приобретение дочерней организации, значительное участие в капитале организаций, отзыва разрешения на создание, приобретение дочерней организации, значительное участие в капитале организаций, а также требования к документам, необходимым для получения разрешения на создание или приобретение дочерней организации (далее – Правила);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная копия документа, подтверждающего уплату сбора за выдачу разрешения, за исключением случаев оплаты через платежный шлюз "электронного правительства;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) в случае приобретения или создания страховой (перестраховочной) организацией дочерней организации - управляющего инвестиционным портфелем - резидента Республики Казахстан:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>заявление в форме электронного документа, согласно приложению 1 к Правилам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная копия документа, подтверждающего уплату сбора за выдачу разрешения, за исключением случаев оплаты через платежный шлюз "электронного правительства;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная копия решения об учреждении дочерней организации в случае ее создания либо решение о приобретении дочерней организации в случае ее приобретения (в случае отсутствия сведений на интернет - ресурсе депозитария финансовой отчетности);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">электронная копия бизнес-плана дочерней организации, оформленного в соответствии с требованиями пункта 11 Правил; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>данные о юридическом лице, посредством приобретения доли участия в уставном капитале или акций которого страховая (перестраховочная) организация и (или) страховой холдинг приобретает дочернюю организацию в форме сведений согласно приложению 4 к Правилам (в случае приобретения дочерней организации посредством приобретения долей участия в уставном капитале или акций нескольких юридических лиц);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> иные документы, на основании которых предполагается приобрести контроль или подтверждающие контроль над дочерней организацией с указанием основания возникновения контроля;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) в иных случаях:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>заявление в форме электронного документа, согласно приложению 1 к Правилам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная копия документа, подтверждающего уплату сбора за выдачу разрешения, за исключением случаев оплаты через платежный шлюз "электронного правительства;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная копия решения об учреждении дочерней организации в случае ее создания либо решение о приобретении дочерней организации в случае ее приобретения (в случае отсутствия сведений на интернет - ресурсе депозитария финансовой отчетности);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">электронная копия бизнес-плана дочерней организации, оформленного в соответствии с требованиями пункта 11 Правил; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная копия финансовой отчетности приобретаемой дочерней организации, заверенную аудиторской организацией, за последний завершенный финансовый год (в случае отсутствия отчетности на интернет - ресурсе депозитария финансовой отчетности);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>данные о юридическом лице, посредством приобретения доли участия в уставном капитале или акций которого страховая (перестраховочная) организация и (или) страховой холдинг приобретает дочернюю организацию в форме сведений согласно приложению 4 к Правилам (в случае приобретения дочерней организации посредством приобретения долей участия в уставном капитале или акций нескольких юридических лиц);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сведения об аффилированных лицах заявителя в форме электронного документа (в случае отсутствия сведений на интернет-ресурсе депозитария финансовой отчетности);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>информация, на основании анализа законодательства страны места нахождения дочерней организации, об отсутствии обстоятельств, предполагающих невозможность проведения консолидированного надзора за страховой группой в связи с тем, что законодательство стран места нахождения участников страховой группы - нерезидентов Республики Казахстан делает невозможным выполнение ими и страховой группой предусмотренных законодательными актами Республики Казахстан требований в форме электронного документа;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная копия информации о руководящих работниках (или кандидатах, рекомендуемых для назначения или избрания на должности руководящих работников) согласно приложению 3 к Правилам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>иные документы, на основании которых предполагается приобрести контроль или подтверждающие контроль над дочерней организацией с указанием основания возникновения контроля.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Если создаваемая либо приобретаемая дочерняя организация является банком, страховой (перестраховочной) организацией, управляющим инвестиционным портфелем либо страховая (перестраховочная) организация и (или) страховой холдинг приобретают значительное участие в капитале данных организаций, то одновременно с заявлением на создание либо приобретение дочерней организации или значительное участие в капитале организации представляются документы на получение статуса крупного участника финансовой организации (банковского или страхового холдинга) в соответствии с требованиями </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5148,459 +5507,514 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан" и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьи 72-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона Республики Казахстан "О рынке ценных бумаг".</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2. Для получения разрешения на значительное участие в капитале организаций:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) в случае приобретения страховым холдингом (лицом, желающим приобрести статус страхового холдинга), не являющимся банковским холдингом или банком, значительного участия в капитале страховой (перестраховочной) организации, банка или управляющего инвестиционным портфелем - резидентов Республики Казахстан:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>заявление, оформленное в соответствии с Требованиями к содержанию заявления на получение страховой (перестраховочной) организацией и (или) страховым холдингом разрешения на значительное участие в капитале организаций согласно приложению 2 к настоящему постановлению, в форме электронного документа;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная копия документа, подтверждающего уплату сбора за выдачу разрешения, за исключением случаев оплаты через платежный шлюз "электронного правительства;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) в иных случаях:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>заявление, оформленное в соответствии с Требованиями к содержанию заявления на получение страховой (перестраховочной) организацией и (или) страховым холдингом разрешения на значительное участие в капитале организаций согласно приложению 2  к настоящему постановлению, в форме электронного документа;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная копия документа, подтверждающего уплату сбора за выдачу разрешения, за исключением случаев оплаты через платежный шлюз "электронного правительства;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная копия решения об учреждении дочерней организации в случае ее создания либо решение о приобретении дочерней организации в случае ее приобретения (в случае отсутствия сведений на интернет - ресурсе депозитария финансовой отчетности);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>информация, на основании анализа законодательства страны места нахождения дочерней организации, об отсутствии обстоятельств, предполагающих невозможность проведения консолидированного надзора за страховой группой в связи с тем, что законодательство стран места нахождения участников страховой группы - нерезидентов Республики Казахстан делает невозможным выполнение ими и страховой группой предусмотренных законодательными актами Республики Казахстан требований в форме электронного документа;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная копия информации о руководящих работниках (или кандидатах, рекомендуемых для назначения или избрания на должности руководящих работников) согласно приложению 3 к Правилам (не представляется в случае приобретения значительного участия в капитале управляющего инвестиционным портфелем);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сведения об аффилированных лицах заявителя (в случае отсутствия сведений на интернет-ресурсе депозитария финансовой отчетности);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">электронная копия бизнес-плана дочерней организации, оформленного в соответствии с требованиями пункта 11 Правил; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>данные о юридическом лице, посредством приобретения доли участия в уставном капитале или акций которого страховая (перестраховочная) организация и (или) страховой холдинг приобретает значительное участие в капитале организации в форме сведений согласно приложению 4 к Правилам (в случае приобретения значительного участия в капитале нескольких юридических лиц).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства". </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="74"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1172" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10687" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z122" w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5609,101 +6023,114 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) несоответствие представленных документов требованиям, указанным в </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статье 32</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона о страховой деятельности, либо неустранение замечаний уполномоченного органа по представленным документам в установленный им срок;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) несоответствие законодательства в области консолидированного надзора за финансовыми организациями страны места нахождения создаваемой или приобретаемой дочерней организации требованиям по консолидированному надзору, установленным законодательными актами Республики Казахстан;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) руководящий работник дочерней организации услугополучателя (или кандидат, рекомендуемый для назначения или избрания на должность руководящего работника):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">не имеет безупречной деловой репутации, критерии отсутствия которой установлены нормативными правовыми актами уполномоченного органа в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5741,245 +6168,281 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> статьи 34 Закона о страховой деятельности и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пунктом 6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> статьи 54 Закона Республики Казахстан от 2 июля 2003 года "О рынке ценных бумаг";</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ранее являлся руководителем, членом органа управления, руководителем, членом исполнительного органа, главным бухгалтером финансовой организации, крупным участником - физическим лицом, руководителем крупного участника (страхового холдинга) - юридического лица финансовой организации в период не более чем за 1 (один) год до принятия уполномоченным органом решения об отнесении банка к категории неплатежеспособных банков, о консервации страховой (перестраховочной) организации либо принудительном выкупе ее акций, лишении лицензии финансовой организации, повлекших ее ликвидацию и (или) прекращение осуществления деятельности на финансовом рынке, либо вступления в законную силу решения суда о принудительной ликвидации финансовой организации или признании ее банкротом в установленном законодательством Республики Казахстан порядке. Указанное требование применяется в течение 5 (пяти) лет после принятия уполномоченным органом решения об отнесении банка к категории неплатежеспособных банков, о консервации страховой (перестраховочной) организации либо принудительном выкупе ее акций, лишении лицензии финансовой организации, повлекших ее ликвидацию и (или) прекращение осуществления деятельности на финансовом рынке, либо вступления в законную силу решения суда о принудительной ликвидации финансовой организации или признании ее банкротом в установленном законодательством Республики Казахстан порядке;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>у которого было отозвано согласие на назначение (избрание) на должность руководящего работника в данной и (или) в иной финансовой организации. Указанное требование применяется в течение последних 12 (двенадцати) последовательных месяцев после принятия уполномоченным органом решения об отзыве согласия на назначение (избрание) на должность руководящего работника;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>совершил коррупционное преступление либо привлекался в течение 3 (трех) лет до даты назначения (избрания) к дисциплинарной ответственности за совершение коррупционного правонарушения;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ранее являлся руководителем, членом совета директоров, руководителем, членом правления, главным бухгалтером финансовой организации, крупным участником (крупным акционером) - физическим лицом, руководителем, членом совета директоров, руководителем, членом исполнительного органа, главным бухгалтером крупного участника (крупного акционера) -юридического лица - эмитента, допустившего дефолт по выплате купонного вознаграждения по выпущенным эмиссионным ценным бумагам в течение 4 (четырех) и более последовательных периодов либо сумма задолженности которого по выплате купонного вознаграждения по выпущенным эмиссионным ценным бумагам, по которым был допущен дефолт, составляет четырехкратный и (или) более размер купонного вознаграждения, либо размер дефолта по выплате основного долга по выпущенным эмиссионным ценным бумагам составляет сумму, в десять тысяч раз превышающую месячный расчетный показатель, установленный законом о республиканском бюджете на дату выплаты. Указанное требование применяется в течение 5 (пяти) лет с момента возникновения обстоятельств, предусмотренных настоящим абзацем;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) несоблюдение пруденциальных нормативов страховой группой, в состав которой входит страховая (перестраховочная) организация и (или) страховой холдинг, в результате предполагаемого наличия дочерней организации страховой (перестраховочной) организации и (или) страхового холдинга;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5) анализ финансовых последствий, предполагающий ухудшение финансового состояния страховой (перестраховочной) организации, страхового холдинга или страховой группы вследствие деятельности дочерней организации или планируемых страховой (перестраховочной) организацией и (или) страховым холдингом инвестиций;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6) несоответствие систем управления рисками и внутреннего контроля, в том числе в отношении рисков, связанных с деятельностью дочерней организации, требованиям уполномоченного органа к системам управления рисками и внутреннего контроля;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7) несоблюдение дочерней организацией установленных пруденциальных нормативов в случаях, предусмотренных законодательством страны места нахождения дочерней организации, а также страховой (перестраховочной) организацией и (или) страховым холдингом пруденциальных нормативов, в том числе на консолидированной основе и других обязательных к соблюдению, норм и лимитов в течение последних 3 (трех) месяцев, предшествующих дате подачи заявления в уполномоченный орган на получение разрешения и (или) в период рассмотрения заявления;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">8) наличие у страховой (перестраховочной) организации и (или) страхового холдинга, и (или) предполагаемой к приобретению дочерней организации действующих мер надзорного реагирования и (или) административных взысканий за административные правонарушения, предусмотренные </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6037,287 +6500,306 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, частью четвертой </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьи 239</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кодекса Республики Казахстан об административных правонарушениях от 5 июля 2014 года, на дату подачи заявления и в период рассмотрения документов;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 9) в случае создания или приобретения страховой (перестраховочной) организацией и (или) страховым холдингом дочерней организации - страховой (перестраховочной) организации, банка, управляющего инвестиционным портфелем - резидентов Республики Казахстан - несоблюдение требований, предусмотренных </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Законом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, законодательством Республики Казахстан о банках и банковской деятельности и рынке ценных бумаг касательно выдачи согласия на получение статуса страхового или банковского холдинга, крупного участника страховой (перестраховочной) организации, банка, управляющего инвестиционным портфелем - резидентов Республики Казахстан.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="75"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1172" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10687" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z135" w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Адреса мест оказания государственной услуги и контактные телефоны справочных служб по вопросам оказания государственной услуги размещены на официальном интернет-ресурсе уполномоченного органа. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Услугополучатель получает информацию о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также Единого контакт-центра.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>В случае обнаружения сбоя либо технических неполадок на портале необходимо обратиться в Единый контакт-центр.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Единый контакт-центр: 8-800-080-7777 или 1414.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выдача разрешения на создание или приобретение дочерней организации страховой (перестраховочной) организацией и (или) страховым холдингом, значительное участие страховой (перестраховочной) организации и (или) страхового холдинга в капитале организаций, предусмотренного в рамках получения услугополучателем разрешения на создание страховой (перестраховочной) организации, осуществляется услугодателем по принципу "одного заявления", предусматривающему оказание совокупности нескольких государственных услуг на основании одного заявления.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="76"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6785,2170 +7267,2087 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z142" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация о руководящем работнике дочерней организации (кандидате, рекомендуемого для назначения или избрания на должность руководящего работника)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z143" w:id="79"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z143" w:id="79"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (наименование дочерней организации/ организации, в капитале которой</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   приобретается значительное участие)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (фамилия, имя, отчество (при наличии), должность)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       1. Общие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11653"/>
-        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11653" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата и место рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="647" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11653" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гражданство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="647" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11653" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Данные документа, удостоверяющего личность, индивидуальный идентификационный номер (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="647" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z144" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Образование:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1476"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="5030"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1476" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1476" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование учебного заведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2842" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Год поступления - год окончания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1476" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специальность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5030" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Реквизиты диплома об образовании (дата и номер при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1476" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1476" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2842" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1476" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5030" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1476" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z145" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сведения о супруге, близких родственниках (родители, брат, сестра, дети) и свойственниках (родители, брат, сестра, дети супруга (супруги)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2044"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2614"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2044" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3554" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z146" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="82"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (при его наличии)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="82"/>
-[...3 lines deleted...]
-            <w:tcW w:w="2044" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Год рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2044" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Родственные отношения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2614" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место работы и должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2044" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3554" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2044" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2044" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2614" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2044" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z147" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сведения об участии в уставном капитале или владении акциями юридических лиц:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1505"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="5692"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1505" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2761" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование и место нахождения юридического лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2342" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уставные виды деятельности юридического лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5692" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z148" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доля участия в уставном капитале или соотношение количества акций, принадлежащих кандидату,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="84"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к общему количеству голосующих акций юридического лица</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (в процентах)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="84"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1505" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2761" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2342" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5692" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1505" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z150" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сведения о трудовой деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z151" w:id="86"/>
@@ -8962,1349 +9361,1274 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В данном пункте указываются сведения о всей трудовой деятельности руководящего работника дочерней организации (или кандидата, рекомендуемого для назначения или избрания на должности руководящего работника), а также членство в органе управления, в том числе с момента окончания высшего учебного заведения, с указанием должности в дочерней организации или должности, на которую кандидат назначается или избирается в дочерней организации, а также период, в течение которого руководящим работником дочерней организации (или кандидатом, рекомендуемым для назначения или избрания на должности руководящего работника) трудовая деятельность не осуществлялась.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1416"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2599"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4037" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Период работы (дата, месяц, год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие дисциплинарных взысканий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2599" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Причины увольнения, освобождения от должности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4037" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2599" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1416" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z152" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сведения о членстве в инвестиционных комитетах в дочерней организации и (или) в других организациях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1660"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3047"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4272" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Период (дата, месяц, год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1661" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3047" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Причины увольнения, освобождения от должности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4272" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1661" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3047" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1660" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z153" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Сведения об отсутствии у руководящего работника дочерней организации (или кандидата, рекомендуемого для назначения или избрания на должности руководящих работников) неснятой или непогашенной судимости за преступления в стране гражданства (для иностранцев) или в стране постоянного проживания (для лиц без гражданства), с приложением подтверждающего документа, выданного государственным органом страны их гражданства (страны их постоянного проживания - для лиц без гражданства) либо страны, где руководящий работник дочерней организации (или кандидат, рекомендуемый для назначения или избрания на должность руководящего работника) постоянно проживал в течение последних 15 (пятнадцати) лет. Дата выдачи указанного документа не превышает 3 (трех) месяцев, предшествующих дате подачи ходатайства (за исключением случаев, когда в предоставляемом документе указан иной срок его действия).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z154" w:id="89"/>
@@ -10325,471 +10649,539 @@
         <w:t>
       Данный документ может быть представлен соответствующим органом страны гражданства (для иностранцев) или в стране постоянного проживания (для лиц без гражданства) путем направления ответа в уполномоченный орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z155" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Сведения о том, являлся ли руководящий работник дочерней организации (или кандидат, рекомендуемый для назначения или избрания на должность руководящего работника) ранее руководителем, членом органа управления, руководителем, членом исполнительного органа, главным бухгалтером финансовой организации, крупным участником - физическим лицом, руководителем крупного участника (банковского, страхового холдинга) - юридического лица финансовой организации в период не более чем за один год до принятия уполномоченным органом решения об отнесении банка к категории неплатежеспособных банков, о консервации страховой (перестраховочной) организации либо принудительном выкупе ее акций, лишении лицензии финансовой организации, повлекших ее ликвидацию и (или) прекращение осуществления деятельности на финансовом рынке, либо вступления в законную силу решения суда о принудительной ликвидации финансовой организации или признании ее банкротом в установленном законодательством Республики Казахстан порядке</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z156" w:id="91"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z156" w:id="91"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (да (нет), указать наименование организации, должность, период работы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z157" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Сведения о том, являлся ли руководящий работник дочерней организации (или кандидат, рекомендуемый для назначения или избрания на должность руководящего работника) ранее руководителем, членом органа управления, руководителем, членом исполнительного органа, главным бухгалтером финансовой организации, крупным участником (крупным акционером) - физическим лицом, руководителем, членом органа управления, руководителем, членом исполнительного органа, главным бухгалтером крупного участника (крупного акционера) - юридического лица-эмитента, допустившего дефолт по выплате купонного вознаграждения по выпущенным эмиссионным ценным бумагам в течение четырех и более последовательных периодов либо сумма задолженности которого по выплате купонного вознаграждения по выпущенным эмиссионным ценным бумагам, по которым был допущен дефолт, составляет четырехкратный и (или) более размер купонного вознаграждения, либо размер дефолта по выплате основного долга по выпущенным эмиссионным ценным бумагам составляет сумму, в десять тысяч раз превышающую месячный расчетный показатель, установленный законом о республиканском бюджете на дату выплаты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z158" w:id="93"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z158" w:id="93"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (да (нет), указать наименование организации, должность, период работы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z159" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Привлекался ли руководящий работник дочерней организации (или кандидат, рекомендуемый для назначения или избрания на должность руководящего работника) как руководитель финансовой организации (банковского холдинга, страхового холдинга), в качестве ответчика в судебных разбирательствах по вопросам деятельности финансовой организации (банковского холдинга, страхового холдинга)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z160" w:id="95"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z160" w:id="95"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (да (нет), указать дату, наименование организации, ответчика в судебном</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       разбирательстве, рассматриваемый вопрос и решение суда, вступившее в</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   законную силу (в случае его вынесения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z161" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Привлекался ли руководящий работник дочерней организации (или кандидат, рекомендуемый для назначения или избрания на должность руководящего работника) к ответственности за совершение коррупционного преступления либо к дисциплинарной ответственности за совершение коррупционного правонарушения в течение трех лет до даты назначения (избрания)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z162" w:id="97"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z162" w:id="97"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (да (нет), краткое описание правонарушения, преступления,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       реквизиты акта о наложении дисциплинарного взыскания или решения суда,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   с указанием оснований привлечения к ответственности)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z163" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Подтверждаю, что настоящая информация была проверена мною и является достоверной и полной, а также подтверждаю наличие безупречной деловой репутации. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z164" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предоставляю согласие на сбор и обработку персональных данных, необходимых для оказания государственной услуги, и на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z165" w:id="100"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z165" w:id="100"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при наличии)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ______________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (заполняется руководящим работником дочерней организации</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (или кандидатом, рекомендуемым для назначения или избрания на должность</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       руководящего работника) собственноручно печатными буквами)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Дата ____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Подпись ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11068,1349 +11460,1274 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Данные о юридическом лице, посредством приобретения доли участия в уставном капитале или акций которого страховая (перестраховочная) организация и (или) страховой холдинг приобретает дочернюю организацию или значительное участие в капитале организации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="930"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3516"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование и место нахождения юридического лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2480" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о размере доли участия услугополу-чателя в уставном капитале юридического лица (в процентах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2339" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цена приобретения доли участия услугопо-лучателя в уставном капитале юридического лица (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о количестве акций юридического лица (в штуках)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1447" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цена приобретения акций юридического лица (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3516" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Процентное соотношение приобретенных акций к общему количеству размещенных акций (за вычетом привилегированных и выкупленных обществом) юридического лица (в процентах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2480" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2339" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1447" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3516" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="930" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z168" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       продолжение таблицы </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2655"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3835"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о размере доли участия юридического лица (в процентах) в уставном капитале другого юридического</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2347" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цена приобретения доли участия в уставном капитале другого юридического лица (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1885" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о количестве акций приобретенных юридическим лицом (в штуках)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1578" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цена приобретения юридическим лицом акций (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3835" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Процентное соотношение приобретенных юридическим лицом акций к общему количеству размещенных акций (за вычетом привилегированных и выкупленных обществом) (в процентах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2347" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1885" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1578" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3835" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2655" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -12800,63 +13117,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId5"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13178,35 +13517,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId5"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>