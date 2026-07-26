--- v0 (2025-11-08)
+++ v1 (2026-07-26)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9d59ed4" w14:textId="9d59ed4">
+    <w:p w14:paraId="dec2cb2" w14:textId="dec2cb2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,61 +86,137 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнения в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 25 июня 2007 года № 168 "Об утверждении Правил лицензирования банковских операций, осуществляемых организациями, осуществляющими отдельные виды банковских операций"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 30 марта 2020 года № 34. Зарегистрировано в Министерстве юстиции Республики Казахстан 31 марта 2020 года № 20225.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 30 марта 2020 года № 34. Зарегистрировано в Министерстве юстиции Республики Казахстан 31 марта 2020 года № 20225. Утратило силу постановлением Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 31 марта 2026 года № 29.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -699,163 +777,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее постановление вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Председатель Агентства</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по регулированию и развитию</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">финансового рынка </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -863,181 +968,209 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Абылкасымова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z23" w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>экономики Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____ _____________2020 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z24" w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития, инноваций</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и аэрокосмической промышленности</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____ ____________ 2020 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3028,2560 +3161,2793 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Стандарт государственной услуги "Выдача лицензии организациям, осуществляющим отдельные виды банковских операций, на банковские операции"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="374"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="10684"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10684" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Агентство Республики Казахстан по регулированию и развитию финансового рынка.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Способы предоставления государственной услуги </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10684" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z100" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Веб-портал "электронного правительства" www.egov.kz, www.elicense.kz (далее – портал);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 канцелярия услугодателя.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="88"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10684" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z101" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Со дня сдачи пакета документов услугодателю, а также со дня обращения на портал:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>при выдаче лицензии на проведение банковских операций (далее – лицензия) - в течение 30 (тридцати) рабочих дней;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>при переоформлении лицензии - в течение 3 (трех) рабочих дней;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>при переоформлении лицензии в случае реорганизации услугополучателя в форме выделения или разделения - не позднее 30 (тридцати) рабочих дней;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 при выдаче дубликатов лицензии - в течение 2 (двух) рабочих дней.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="89"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10684" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электронная (частично автоматизированная) и бумажная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10684" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уведомление о выдаче лицензии, переоформлении лицензии, выдаче дубликата лицензии с приложением лицензии либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10684" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z105" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензионный сбор за выдачу лицензии составляет 400 (четыреста) месячных расчетных показателей;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) лицензионный сбор за переоформление лицензии составляет 10 (десять) процентов от ставки, установленной в подпункте 1) настоящего пункта;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) лицензионный сбор за выдачу дубликата лицензии составляет 10 (десять) процентов от ставки, установленной в подпункте 1) настоящего пункта.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Оплата лицензионного сбора осуществляется в наличной или безналичной форме через банки второго уровня или организации, осуществляющие отдельные виды банковских операций, в безналичной форме через платежный шлюз "электронного правительства". </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="90"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 7. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10684" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z108" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) услугодателя – с понедельника по пятницу с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней, в соответствии с трудовым законодательством Республики Казахстан;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>график приема заявлений и выдачи результатов оказания государственной услуги с 9.00 до 17.30 часов с перерывом на обед с 13.00 до 14.30 часов;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и направление результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="91"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Перечень документов, необходимых для оказания государственной услуги </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10684" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z110" w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 При обращении услугополучателя для получения лицензии в канцелярию услугодателя:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="92"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1) заявление о выдаче лицензии на проведение банковских операций по форме согласно приложению 2 к Правилам; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) копия документа, подтверждающего оплату лицензионного сбора за право осуществления отдельных видов банковских операций, за исключением случаев оплаты через платежный шлюз "электронного правительства";</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) копия устава (нотариально засвидетельствованная в случае непредставления оригинала устава для сверки);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) форма сведений об акционере (участнике) услугополучателя (для юридического лица) согласно приложению 1 к Квалификационным требованиям на проведение банковских операций организациями, осуществляющими отдельные виды банковских операций, и перечню документов, подтверждающих соответствие им, утвержденным настоящим постановлением, по состоянию на дату, предшествующую дате представления документов;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5) форма сведений об акционере (участнике) заявителя (для физического лица) согласно приложению 2 к Квалификационным требованиям на проведение банковских операций организациями, осуществляющими отдельные виды банковских операций, и перечню документов, подтверждающих соответствие им, утвержденным настоящим постановлением, по состоянию на дату, предшествующую дате представления документов, с приложением:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>копии документа, удостоверяющего личность акционера (участника) – физического лица (для иностранцев, лиц без гражданства);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">документа, подтверждающего сведения об отсутствии у акционера (участника) – физического лица услугополучателя неснятой или непогашенной судимости за преступления в стране гражданства (для иностранцев) или в стране постоянного проживания (для лиц без гражданства), выданного государственным органом страны их гражданства (страны их постоянного проживания - для лиц без гражданства) либо страны, где акционер (участник) услугополучателя – физическое лицо постоянно проживал в течение последних 15 (пятнадцати) лет; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6) список филиалов (при их наличии), и нотариально засвидетельствованные копии положений о них;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">7) копия штатного расписания с указанием фамилий, имен и отчеств (при их наличии) работников услугополучателя; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8) бизнес-план по всем планируемым банковским операциям, раскрывающий цели получения лицензии, определение сегмента рынка, на который ориентирован услугополучатель, виды услуг, план маркетинга (формирования клиентуры), источники финансирования деятельности услугополучателя, прогноз доходов и расходов на первые 3 (три) финансовых (операционных) года и показывающий, что услугополучатель обладает организационной структурой, соответствующей планам его деятельности;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9) положение о службе внутреннего аудита (ревизионной комиссии) (при ее наличии), утвержденное уполномоченным органом услугополучателя;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10) положение о кредитном комитете (органе, осуществляющем внутреннюю кредитную политику) (при его наличии), утвержденное уполномоченным органом услугополучателя;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11) правила об общих условиях проведения банковских операций, соответствующие требованиям банковского законодательства Республики Казахстан;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12) форма сведений о руководителе исполнительного органа услугополучателя согласно приложению 3 к Квалификационным требованиям на проведение банковских операций организациями, осуществляющими отдельные виды банковских операций, и перечню документов, подтверждающих соответствие им, утвержденным настоящим постановлением на электронном и бумажном носителях, с приложением:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>копии документа, удостоверяющего личность руководителя исполнительного органа услугополучателя (для иностранцев, лиц без гражданства);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>документа, подтверждающего сведения об отсутствии у руководителя исполнительного органа услугополучателя неснятой или непогашенной судимости за преступления в стране гражданства (для иностранцев) или в стране постоянного проживания (для лиц без гражданства), выданного государственным органом страны их гражданства (страны их постоянного проживания - для лиц без гражданства) либо страны, где руководитель исполнительного органа заявителя постоянно проживал в течение последних 15 (пятнадцати) лет;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">13) копии документов, подтверждающих оплату минимального размера уставного капитала, установленного </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>постановлением</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 марта 2012 года № 127 "О минимальных размерах уставного капитала организаций, осуществляющих отдельные виды банковских операций на основании лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7642);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14) копии документов, подтверждающих выполнение мероприятий в части подготовки оборудования и программного обеспечения по автоматизации бухгалтерского учета и главной бухгалтерской книги;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15) копии документов, подтверждающих наем соответствующего персонала, необходимого для осуществления деятельности по проведению банковских операций, в соответствии с банковским законодательством Республики Казахстан.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При обращении услугополучателя для получения лицензии на портал:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) запрос в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) первого руководителя услугополучателя либо лица, исполняющего его обязанности;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) документ об оплате лицензионного сбора (в виде электронной копии документа), за исключением случаев оплаты через платежный шлюз "электронного правительства";</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) документы, указанные в подпунктах 3), 6), 7), 8), 9), 10), 11), 12), 13), 14) и 15) (в виде электронных копий документов в формате PDF) и 4) и 5) (в виде форм сведений согласно приложениям 1 и (или) 2 к Квалификационным требованиям по проведению банковских операций организациями, осуществляющими отдельные виды банковских операций, и перечню документов, подтверждающих соответствие им, утвержденных настоящим постановлением, заверенных ЭЦП руководителя акционера (участника) услугополучателя, являющегося юридическим лицом, и (или) ЭЦП акционера (участника) услугополучателя, являющегося физическим лицом) части первой настоящего пункта, которые прикрепляются к электронному заявлению.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При обращении услугополучателя для получения дубликата лицензии (если ранее выданная лицензия была оформлена в бумажной форме) в канцелярию услугодателя:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) заявление в произвольной форме;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) копия документа, подтверждающего уплату лицензионного сбора за право занятия отдельными видами деятельности при выдаче дубликата лицензии, за исключением случаев оплаты через платежный шлюз "электронного правительства".</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При обращении услугополучателя для получения дубликата лицензии (если ранее выданная лицензия была оформлена в бумажной форме) на портал:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) запрос в форме электронного документа, удостоверенного ЭЦП первого руководителя услугополучателя либо лица, исполняющего его обязанности;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) документ, подтверждающий уплату лицензионного сбора за право занятия отдельными видами деятельности при выдаче дубликата лицензии (в виде электронной копии документа), за исключением случаев оплаты через платежный шлюз "электронного правительства".</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При обращении услугополучателя для переоформления лицензии в канцелярию услугодателя:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) заявление о переоформлении лицензии по форме в соответствии с приложением 4 к Правилам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) оригинал лицензии (если ранее выданная лицензия была оформлена в бумажной форме);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) копия документа, подтверждающего уплату лицензионного сбора за право занятия отдельными видами деятельности при переоформлении лицензии, за исключением случаев оплаты через платежный шлюз "электронного правительства";</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) копии документов, содержащих информацию об изменениях, послуживших основанием для переоформления лицензии, за исключением документов, информация из которых содержится в государственных информационных системах.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При обращении услугополучателя для переоформления лицензии на портал:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) запрос в форме электронного документа, удостоверенного ЭЦП первого руководителя услугополучателя либо лица, исполняющего его обязанности;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) документ, подтверждающий уплату лицензионного сбора за право занятия отдельными видами деятельности при переоформлении лицензии (в виде электронной копии документа), за исключением случаев оплаты через платежный шлюз "электронного правительства";</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) копии документов, содержащих информацию об изменениях, послуживших основанием для переоформления лицензии, за исключением документов, информация из которых содержится в государственных информационных системах (в виде электронных копий документов в формате PDF).</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="92"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10684" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z148" w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) несоответствие услугополучателя квалификационным требованиям;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="93"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2) несоблюдение любого из требований, установленных </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пунктом 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> статьи 26 Закона Республики Казахстан от 31 августа 1995 года "О банках и банковской деятельности в Республике Казахстан";</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) несоответствие представленных документов требованиям законодательства Республики Казахстан;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) занятие видом деятельности запрещено законами Республики Казахстан для данной категории юридических лиц;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5) не внесен лицензионный сбор за право занятия отдельными видами деятельности в случае подачи заявления на выдачу лицензии на вид деятельности;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о приостановлении или запрещении деятельности или отдельных видов деятельности, подлежащих лицензированию;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7) судом на основании представления судебного исполнителя временно запрещено выдавать услугополучателю-должнику лицензию;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8) установлена недостоверность документов, представленных услугополучателем для получения лицензии, и (или) данных (сведений), содержащихся в них.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугодатель отказывает в переоформлении лицензии в случае ненадлежащего оформления документов, указанных в частях пятой и шестой пункта 8 Стандарта.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="93"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10684" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z156" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Адрес места оказания государственной услуги размещен на официальном интернет-ресурсе услугодателя. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="94"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также Единого контакт-центра по вопросам оказания государственных услуг.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контактные телефоны справочных служб по вопросам оказания государственной услуги размещены на официальном интернет-ресурсе услугодателя. Единый контакт-центр по вопросам оказания государственных услуг: 8-800-080-7777, 1414.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="94"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5816,628 +6182,788 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z160" w:id="95"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z160" w:id="95"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                  В ___________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       (полное наименование</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                             услугодателя)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 от ___________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (наименование услугополучателя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z161" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о выдаче лицензии на проведение банковских операций</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z162" w:id="97"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z162" w:id="97"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать лицензию на проведение банковских операций</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (указать вид валюты – в национальной и (или) иностранной):</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       виды банковских операций:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Сведения об услугополучателе:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       1. Наименование, место нахождения и фактический адрес</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (индекс, область, город, район, улица, номер дома, офиса, бизнес-</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   идентификационный номер (при наличии))</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (номер телефона, номер факса, адрес электронной почты, интернет-ресурс)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       2. Номер и дата свидетельства о государственной регистрации выпуска объявленных</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       акций (для юридических лиц, созданных в организационно-правовой форме</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       акционерного общества) и размер уставного капитала услугополучателя</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       3. Данные о лицензии на проведение банковских операций, полученной впервые:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (номер, дата, наименование государственного органа, выдавшего лицензию)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       4. Перечень направляемых документов, количество экземпляров и листов по</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       каждому из них:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ______________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ______________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ______________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ______________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Услугополучатель подтверждает достоверность прилагаемых к заявлению документов</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (информации). Услугополучатель предоставляет согласие на использование сведений,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       составляющих охраняемую законом тайну, содержащихся в информационных</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       системах. Фамилия, имя, отчество (при его наличии) руководителя исполнительного</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       органа услугополучателя либо лица, уполномоченного на подачу заявления (с</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       приложением подтверждающих документов).</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________ _________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (подпись или электронная цифровая подпись)             (дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6661,298 +7187,362 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Лицензия</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на проведение банковских операций</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z166" w:id="99"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z166" w:id="99"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер лицензии __________             Дата выдачи "____"________ года</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ___________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ___________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      (наименование организации, осуществляющей отдельные виды банковских операций)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Настоящая лицензия дает право на проведение следующих видов банковских</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       операций (в национальной и (или) иностранной валюте): _________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Данные о лицензии на проведение банковских операций, полученной впервые:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (номер, дата, наименование государственного органа, выдавшего лицензию)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Председатель (заместитель Председателя)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _______________________________________ _____________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (подпись или электронная цифровая подпись)       (фамилия, инициалы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z167" w:id="100"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати (для бумажной формы)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       город Алматы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7122,627 +7712,783 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z170" w:id="101"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z170" w:id="101"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                  В ____________________________</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                       (полное наименование</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                             услугодателя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 от ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                       (полное наименование</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                       услугополучателя)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z171" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление о переоформлении лицензии</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...69 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление о переоформлении лицензии</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>на проведение банковских операций</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z172" w:id="103"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z172" w:id="103"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу переоформить лицензию ___________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (указать наименование лицензии и вид валюты – национальная и (или)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       иностранная) в связи _________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (указать причину переоформления лицензии)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Сведения об услугополучателе ______________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       1. Наименование, место нахождения _________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (индекс, область, город, район, улица, номер дома, офиса)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (номер телефона, номер факса, адрес электронной почты, интернет-ресурс)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       2. Данные о лицензии на проведение банковских операций и (или) деятельности</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       на рынке ценных бумаг, полученной впервые __________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (номер, дата, наименование государственного органа, выдавшего лицензию)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       3. Перечень направляемых документов, количество экземпляров и листов по</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       каждому из них</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ___________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ___________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ___________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Услугополучатель подтверждает достоверность прилагаемых к заявлению</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       документов (информации). Услугополучатель предоставляет согласие на</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       использование сведений, составляющих охраняемую законом тайну, содержащихся</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       в информационных системах. Фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       руководителя исполнительного органа услугополучателя либо лица, уполномоченного</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       на подачу заявления (с приложением подтверждающих документов).</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _______________________________________________ ________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (подпись или электронная цифровая подпись)                   (дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7986,356 +8732,444 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о прекращении действия лицензии на проведение банковских операций</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в связи с добровольным обращением к услугодателю</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z176" w:id="105"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z176" w:id="105"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование услугополучателя)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       просит в соответствии с решением уполномоченного органа услугополучателя</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       № ____________             от "____" _____________ ____ года,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (место проведения)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       осуществить прекращение действия лицензии на проведение банковских операций</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (наименование лицензии и банковской операции)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Услугополучатель подтверждает достоверность прилагаемых к заявлению</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       документов (информации).</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Прилагаемые документы (указать поименный перечень направляемых документов,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       количество экземпляров и листов по каждому из них) __________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ___________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ___________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Услугополучатель предоставляет согласие на использование сведений, составляющих</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       охраняемую законом тайну, содержащихся в информационных системах.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Фамилия, имя, отчество (при его наличии) руководителя исполнительного органа</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       услугополучателя либо лица, уполномоченного на подачу заявления (с приложением</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       подтверждающих документов)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ________________________________________       ________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (подпись или электронная цифровая подпись)             (дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8562,1417 +9396,1462 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квалификационные требования по проведению банковских операций организациями, осуществляющими отдельные виды банковских операций, и перечень документов, подтверждающих соответствие им</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="441"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="8094"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z180" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 № </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="107"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3765" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Квалификационные требования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8094" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Документы, подтверждающие соответствие квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3765" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8094" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3765" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие оборудования и программного обеспечения по автоматизации бухгалтерского учета и главной бухгалтерской книги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8094" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Документы, подтверждающие выполнение мероприятий в части подготовки оборудования и программного обеспечения по автоматизации бухгалтерского учета и главной бухгалтерской книги </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3765" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие соответствующего персонала, необходимого для осуществления деятельности по проведению банковских операций, в соответствии с банковским законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8094" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Документы, подтверждающие наем соответствующего персонала, необходимого для осуществления деятельности по проведению банковских операций, в соответствии с банковским законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3765" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Наличие акционера (участника) организации, осуществляющей отдельные виды банковских операций – юридического лица и (или) физического лица </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8094" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z181" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма сведений об акционере (участнике) организации, осуществляющей отдельные виды банковских операций, являющимся юридическим лицом, согласно приложению 1 к Квалификационным требованиям по проведению банковских операций организациями, осуществляющими отдельные виды банковских операций, и перечню документов, подтверждающих соответствие им (далее – Квалификационные требования).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="108"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Предоставляется по состоянию на дату, предшествующую дате представления документов.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Организация, осуществляющая отдельные виды банковских операций, обладающая лицензией на проведение банковских операций, в случае изменения сведений об акционере (участнике) услугополучателя (за исключением дочерних организаций Национального Банка Республики Казахстан и национального управляющего холдинга в сфере агропромышленного комплекса) представляет измененные и (или) дополненные документы (сведения) уполномоченному органу по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее – уполномоченный орган) в течение 14 (четырнадцати) календарных дней со дня изменения сведений с приложением копий подтверждающих документов, заверенных подписью руководителя исполнительного органа организации, осуществляющей отдельные виды банковских операций, либо лица, исполняющего его обязанности (с представлением копии подтверждающего документа о возложении исполнения обязанностей), с указанием фамилии, имени, отчества (при его наличии) должностного лица и отметкой на верность копии.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="108"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8094" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z183" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма сведений об акционере (участнике) организации, осуществляющей отдельные виды банковских операций, являющимся физическим лицом, согласно приложению 2 к Квалификационным требованиям.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="109"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Предоставляется по состоянию на дату, предшествующую дате представления документов, с приложением:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>копии документа, удостоверяющего личность акционера (участника) – физического лица (для иностранцев, лиц без гражданства);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>документа, подтверждающего сведения об отсутствии у акционера (участника) – физического лица неснятой или непогашенной судимости за преступления в стране гражданства (для иностранцев) или в стране постоянного проживания (для лиц без гражданства), выданного государственным органом страны их гражданства (страны их постоянного проживания - для лиц без гражданства) либо страны, где акционер (участник) организации, осуществляющей отдельные виды банковских операций – физическое лицо постоянно проживал в течение последних 15 (пятнадцати) лет. Дата выдачи указанного документа не превышает 3 (трех) месяцев, предшествующих дате подачи заявления (за исключением случаев, когда в предоставляемом документе указан иной срок его действия). Если законодательством страны, государственный орган которой уполномочен подтверждать сведения об отсутствии неснятой или непогашенной судимости за преступления, не предусмотрена выдача подтверждающих документов лицам, в отношении которых запрашиваются указанные сведения, то соответствующее подтверждение направляется письмом государственного органа страны гражданства (для иностранцев) или страны постоянного проживания (для лиц без гражданства) в адрес уполномоченного органа.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Организация, осуществляющая отдельные виды банковских операций, обладающая лицензией на проведение банковских операций, в случае изменения сведений об акционере (участнике) организации, осуществляющей отдельные виды банковских операций (за исключением дочерних организаций Национального Банка Республики Казахстан и национального управляющего холдинга в сфере агропромышленного комплекса), представляет измененные и (или) дополненные документы (сведения) в уполномоченный орган в течение 14 (четырнадцати) календарных дней со дня изменения сведений с приложением копий подтверждающих документов, заверенных подписью руководителя исполнительного органа организации, осуществляющей отдельные виды банковских операций, либо лица, исполняющего его обязанности (с представлением копии подтверждающего документа о возложении исполнения обязанностей), с указанием фамилии, имени, отчества (при его наличии) должностного лица и отметкой на верность копии.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="109"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3765" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Наличие штатного расписания организации, осуществляющей отдельные виды банковских операций </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8094" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Копия штатного расписания с указанием фамилий, имен и отчеств (при их наличии) работников организации, осуществляющей отдельные виды банковских операций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3765" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие стратегии развития деятельности организации, осуществляющей отдельные виды банковских операций, по банковским операциям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8094" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бизнес-план по всем банковским операциям, раскрывающий цели и задачи деятельности организации, осуществляющей отдельные виды банковских операций, определение сегмента рынка, на который ориентирована организация, осуществляющая отдельные виды банковских операций, виды услуг, план маркетинга (формирования клиентуры), источники финансирования деятельности организации, осуществляющей отдельные виды банковских операций, прогноз доходов и расходов на первые 3 (три) финансовых (операционных) года и показывающий, что организация, осуществляющая отдельные виды банковских операций, обладает организационной структурой, соответствующей планам его деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3765" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие Правил об общих условиях проведения банковских операций, соответствующих требованиям банковского законодательства Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8094" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Правила об общих условиях проведения банковских операций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3765" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Наличие руководителя исполнительного органа организации, осуществляющей отдельные виды банковских операций, соответствующего требованиям банковского законодательства Республики Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8094" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z187" w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма сведений о руководителе исполнительного органа организации, осуществляющей отдельные виды банковских операций согласно приложению 3 к Квалификационным требованиям.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="110"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Предоставляется по состоянию на дату, предшествующую дате представления документов, с приложением:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> копии документа, удостоверяющего личность руководителя исполнительного органа организации, осуществляющей отдельные виды банковских операций (для иностранцев, лиц без гражданства);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>документа, подтверждающего сведения об отсутствии у руководителя исполнительного органа организации, осуществляющей отдельные виды банковских операций, неснятой или непогашенной судимости за преступления в стране гражданства (для иностранцев) или в стране постоянного проживания (для лиц без гражданства), выданного государственным органом страны их гражданства (страны их постоянного проживания - для лиц без гражданства) либо страны, где руководитель исполнительного органа организации, осуществляющей отдельные виды банковских операций, постоянно проживал в течение последних 15 (пятнадцати) лет. Дата выдачи указанного документа не превышает 3 (трех) месяцев, предшествующих дате подачи заявления (за исключением случаев, когда в предоставляемом документе указан иной срок его действия). Если законодательством страны, государственный орган которой уполномочен подтверждать сведения об отсутствии неснятой или непогашенной судимости за преступления, не предусмотрена выдача подтверждающих документов лицам, в отношении которых запрашиваются указанные сведения, то соответствующее подтверждение направляется письмом государственного органа страны гражданства (для иностранцев) или страны постоянного проживания (для лиц без гражданства) в адрес уполномоченного органа.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Организация, осуществляющая отдельные виды банковских операций, обладающая лицензией на проведение банковских операций, уведомляет уполномоченный орган об изменениях, произошедших в составе исполнительного органа в части увольнения (прекращения полномочий) и (или) назначения (избрания) руководителя исполнительного органа, в течение 10 (десяти) рабочих дней со дня их назначения (избрания) и (или) увольнения с представлением измененных документов.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="110"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3765" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9984,51 +10863,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>постановлением</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 марта 2012 года № 127 "О минимальных размерах уставного капитала организаций, осуществляющих отдельные виды банковских операций на основании лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7642) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8094" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10045,526 +10924,534 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>постановлением</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 марта 2012 года № 127 "О минимальных размерах уставного капитала организаций, осуществляющих отдельные виды банковских операций на основании лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7642)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 9. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3765" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Наличие утвержденного уполномоченным органом организации, осуществляющей отдельные виды банковских операций, положения о службе внутреннего аудита (ревизионной комиссии) – в случае наличия службы внутреннего аудита (ревизионной комиссии) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8094" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Копия положения о службе внутреннего аудита (ревизионной комиссии) организации, осуществляющей отдельные виды банковских операций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3765" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие утвержденного уполномоченным органом организации, осуществляющей отдельные виды банковских операций, положения о кредитном комитете (органе, осуществляющем внутреннюю кредитную политику) – в случае наличия кредитного комитета (органа, осуществляющего внутреннюю кредитную политику)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8094" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Копия положения о кредитном комитете (органе, осуществляющем внутреннюю кредитную политику)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 11. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3765" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие положения о филиалах организации, осуществляющей отдельные виды банковских операций, которые будут проводить отдельные виды банковских операций, – в случае наличия таких филиалов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8094" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z191" w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Список филиалов, которые будут проводить отдельные виды банковских операций, и нотариально засвидетельствованные копии положений о них.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="111"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 При открытии (перерегистрации, прекращении деятельности) филиалов или представительств организация, осуществляющая отдельные виды банковских операций представляет в уполномоченный орган в течение 30 (тридцати) рабочих дней с даты учетной регистрации (перерегистрации, снятии с учета) филиала (представительства) в Государственной корпорации "Правительство для граждан" уведомление об открытии (перерегистрации, прекращении деятельности) филиала или представительства. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="111"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3765" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Наличие устава </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8094" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z192" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Копия устава (нотариально засвидетельствованная в случае непредставления оригинала устава для сверки).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="112"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Организация, осуществляющая отдельные виды банковских операций, обладающая лицензией на проведение банковских операций, в случаях внесения изменений и (или) дополнений в устав представляет изменения и (или) дополнения в устав в уполномоченный орган в течение 14 (четырнадцати) календарных дней со дня внесения таких изменений и (или) дополнений.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="112"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z193" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Примечание: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:bookmarkStart w:name="z194" w:id="114"/>
     <w:p>
@@ -10853,772 +11740,988 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>об акционере (участнике)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>организации, осуществляющей отдельные виды банковских операций, являющимся юридическим лицом</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z200" w:id="119"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z200" w:id="119"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (полное наименование организации, осуществляющей отдельные</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       виды банковских операций)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       1. Акционер (участник) организации, осуществляющей отдельные виды</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       банковских операций (далее – заявитель) _____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (полное наименование)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       2. Место нахождения и фактический адрес _____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (индекс, область, город, район, улица, номер дома, офиса)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (код города, номер телефона, номер факса, адрес электронной почты, интернет-ресурс)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       3. Сведения о государственной регистрации (перерегистрации) ___________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (наименование документа, номер и дата выдачи, кем выдан)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       4. Бизнес идентификационный номер (при наличии) _____________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       5. Вид деятельности ________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (указать основные виды деятельности)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       6. Резидент или нерезидент Республики Казахстан ______________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       7. Процентное соотношение количества голосующих акций заявителя,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       принадлежащих акционеру, к общему количеству голосующих акций заявителя или</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       доля участия в уставном капитале заявителя ___________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       8. Размер собственного капитала акционера (участника) заявителя перед внесением</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       денег в оплату акций заявителя (в долю участия в уставном капитале заявителя) и</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       сумма, внесенная в оплату акции заявителя (в долю участия в уставном капитале</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       заявителя) ____________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       9. Сведения об участии акционера (участника) заявителя в создании и деятельности</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       иных юридических лиц в качестве участника, акционера, с указанием наименований и</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       мест нахождения юридических лиц</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       10. Сведения о промышленных, банковских, финансовых группах, холдингах,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       концернах, ассоциациях, консорциумах, в которых участвует акционер (участник)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       заявителя, с указанием наименования, места нахождения организаций</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       11. Сведения о руководителе акционера (участника) заявителя ____________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Предоставляю согласие на сбор и обработку персональных данных и на</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       использование сведений, составляющих охраняемую законом тайну, содержащихся в</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       информационных системах.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       "___" _____________ 20___ года</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Подпись или электронная цифровая подпись</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       руководителя акционера (участника) заявителя ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11841,616 +12944,784 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма сведений</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>об акционере (участнике) организации, осуществляющей отдельные виды банковских операций, являющимся физическим лицом</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z203" w:id="121"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z203" w:id="121"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (полное наименование организации, осуществляющей отдельные виды банковских</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       операций)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       1. Акционер (участник) организации, осуществляющей отдельные виды банковских</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       операций (далее – заявитель) __________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ______________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       2. Дата рождения ______________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       3. Место рождения _____________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ______________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       4. Гражданство _________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       5. Данные документа, удостоверяющего личность ___________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ______________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (наименование документа, номер, серия и дата выдачи, кем выдан)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       6. Индивидуальный идентификационный номер (при наличии) _______________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ______________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       7. Место жительства и юридический адрес _________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ______________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (индекс, область, город, район, улица, номер дома, офиса, адрес электронной почты)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       8. Место работы (с указанием адреса), должность __________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       9.Номер телефона (код города, телефон рабочий и домашний)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       10. Образование ______________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (учебное заведение, год окончания, специальность)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       11. Краткое резюме о трудовой деятельности _____________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (место, должность, период работы)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       12. Процентное соотношение количества голосующих акций заявителя,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       принадлежащих акционеру, к общему количеству голосующих акций заявителя или</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       доля участия в уставном капитале заявителя ___________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       13. Сведения об участии акционера (участника) заявителя в создании и деятельности</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       иных юридических лиц в качестве участника, акционера, с указанием наименования и</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       места нахождения юридических лиц __________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Предоставляю согласие на сбор и обработку персональных данных и на</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       использование сведений, составляющих охраняемую законом тайну, содержащихся в</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       информационных системах.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       "___"_____________ 20___ года</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Подпись или электронная цифровая подпись</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       акционера (участника) заявителя _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12758,4382 +14029,4646 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма сведений</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о руководителе исполнительного органа организации, осуществляющей отдельные виды банковских операций</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z207" w:id="124"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z207" w:id="124"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (наименование организации, осуществляющей отдельные виды банковских операций)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии), должность)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       1. Общие сведения о руководителе исполнительного органа организации,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       осуществляющей отдельные виды банковских операций (далее – заявитель):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11653"/>
-        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11653" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата и место рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11653" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гражданство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11653" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Данные документа, удостоверяющего личность, индивидуальный идентификационный номер (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11653" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер телефона (код города, рабочий и домашний)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z208" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Образование:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1476"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="5030"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1476" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1476" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование учебного заведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2842" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Год поступления - год окончания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1476" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специальность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5030" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Реквизиты диплома об образовании (дата и номер при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1476" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1476" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2842" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1476" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5030" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1476" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1476" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2842" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1476" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5030" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z209" w:id="126"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z209" w:id="126"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сведения о юридических лицах, по отношению к которым руководитель</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполнительного органа заявителя является крупным акционером либо имеет право на</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>соответствующую долю в имуществе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="872"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="8713"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="872" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование и место нахождения юридического лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид деятельности юридического лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8713" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доля участия в уставном капитале или соотношение количества акций, принадлежащих руководителю исполнительного органа заявителя, к общему количеству размещенных (за вычетом привилегированных и выкупленных) акций юридического лица (в процентах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="872" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8713" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="872" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8713" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z210" w:id="127"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z210" w:id="127"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: в графе 4 необходимо указывать долю с учетом доли, находящейся в</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>доверительном управлении руководителя исполнительного органа заявителя, а также</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>количества акций (долей), в результате владения которыми руководителя исполнительного</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>органа заявителя в совокупности с иными лицами является крупным участником.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       4. Сведения о трудовой деятельности.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       В данном пункте указываются сведения о трудовой деятельности руководителя</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполнительного органа заявителя, а также членстве в органе управления, в том числе с даты</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>окончания высшего учебного заведения, а также период, в течение которого руководителем</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполнительного органа заявителя трудовая деятельность не осуществлялась.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1139"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2087"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3248" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Период работы (дата, месяц, год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1456" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Место работы* </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1140" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1140" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие дисциплинарных взысканий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2090" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Причины увольнения, освобождения от должности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2087" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные сведения**</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3248" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1456" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1140" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1140" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2090" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2087" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3248" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1456" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1140" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1140" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2090" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2087" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z211" w:id="128"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z211" w:id="128"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       1) в случае если организация является нерезидентом Республики Казахстан,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>указывается страна регистрации организации-нерезидента Республики Казахстан;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       2) случае занятия должности руководителя (заместителя руководителя)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>самостоятельного структурного подразделения (департамента, управления, филиала)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>финансовой организаций, финансового, управляющего и (или) исполнительного директора</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>указываются курируемые подразделения, вопросы, связанные с оказанием финансовых услуг</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в данной организации;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       3) в случае наличия стажа работы в уполномоченном органе, осуществляющем</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>регулирование в области аудиторской деятельности, указываются основные</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>функциональные обязанности, относящиеся к регулированию услуг по проведению аудита</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>финансовых организаций.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       5. Сведения об участии руководителя исполнительного органа заявителя в проведении</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>аудита финансовых организаций, включая аудит по налогам:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (указать наименование финансовой организации, срок проведения аудита, а также</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       дата подписания руководителем исполнительного органа заявителя аудиторского</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       отчета в качестве аудитора – исполнителя (при наличии)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       6. Сведения о членстве в инвестиционных комитетах в организациях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1660"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3047"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4272" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Период (дата, месяц, год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1661" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3047" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Причины увольнения, освобождения от должности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4272" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1661" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3047" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4272" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1661" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3047" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z212" w:id="129"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z212" w:id="129"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Сведения о том, являлся ли руководитель исполнительного органа заявителя ранее</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>руководителем, членом органа управления, руководителем, членом исполнительного органа</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(лицом, единолично осуществляющим функции исполнительного органа и его</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">заместителем), главным бухгалтером финансовой организации, крупным участником - </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">физическим лицом, руководителем крупного участника (банковского, страхового холдинга) - </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>юридического лица финансовой организации в период не более чем за 1 (один) год до</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>принятия уполномоченным органом по регулированию, контролю и надзору финансового</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>рынка и финансовых организаций решения об отнесении банка к категории</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>неплатежеспособных банков, о консервации страховой (перестраховочной) организации</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>либо принудительном выкупе ее акций, лишении лицензии финансовой организации,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>повлекших ее ликвидацию и (или) прекращение осуществления деятельности на финансовом</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>рынке, либо вступления в законную силу решения суда о принудительной ликвидации</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>финансовой организации, или признании ее банкротом в установленном законодательством</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан порядке</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (да (нет), указать наименование организации, должность, период работы)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       8. Сведения о том, являлся ли руководитель исполнительного органа заявителя ранее</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>руководителем, членом органа управления, руководителем, членом исполнительного органа,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главным бухгалтером финансовой организации, крупным участником (крупным акционером)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>- физическим лицом, руководителем, членом органа управления, руководителем, членом</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">исполнительного органа, главным бухгалтером крупного участника (крупного акционера) - </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>юридического лица-эмитента, допустившего дефолт по выплате купонного вознаграждения</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по выпущенным эмиссионным ценным бумагам в течение четырех и более</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>последовательных периодов либо сумма задолженности которого по выплате купонного</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вознаграждения по выпущенным эмиссионным ценным бумагам, по которым был допущен</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>дефолт, составляет четырехкратный и (или) более размер купонного вознаграждения, либо</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>размер дефолта по выплате основного долга по выпущенным эмиссионным ценным бумагам</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>составляет сумму, в десять тысяч раз превышающую месячный расчетный показатель,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>установленный законом о республиканском бюджете на дату выплаты</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (да (нет), указать наименование организации, должность, период работы)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       9. Привлекался ли как руководитель финансовой организации, банковского или</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>страхового холдинга, акционерного общества "Фонд гарантирования страховых выплат", в</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>качестве ответчика в судебных разбирательствах по вопросам деятельности финансовой</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>организации, банковского или страхового холдинга, акционерного общества "Фонд</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>гарантирования страховых выплат"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (да (нет), указать дату, наименование организации, ответчика в судебном</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>разбирательстве, рассматриваемый вопрос и решение суда, вступившее в законную силу (в</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>случае его вынесения)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       10. Привлекался ли руководитель исполнительного органа заявителя к</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ответственности за совершение коррупционного преступления либо к дисциплинарной</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ответственности за совершение коррупционного правонарушения в течение 3 (трех) лет до</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>даты назначения (избрания)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (да (нет), краткое описание правонарушения, преступления реквизиты акта о</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>наложении дисциплинарного взыскания или акта суда, с указанием оснований привлечения к</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ответственности)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Подтверждаю, что настоящая информация была проверена мною и является</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>достоверной и полной, а также подтверждаю наличие безупречной деловой репутации.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Предоставляю согласие на сбор и обработку персональных данных, необходимых для</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>оказания государственной услуги и на использование сведений, составляющих охраняемую</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законом тайну, содержащихся в информационных системах.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (заполняется руководителем исполнительного органа заявителя собственноручно</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       печатными буквами)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Подпись _________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Дата ____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId5"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17455,35 +18990,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId5"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>