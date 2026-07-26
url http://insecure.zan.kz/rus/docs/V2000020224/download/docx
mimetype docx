--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5fd8bb1" w14:textId="5fd8bb1">
+    <w:p w14:paraId="61a90e4" w14:textId="61a90e4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,384 +102,562 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра внутренних дел Республики Казахстан от 28 марта 2020 года № 261. Зарегистрирован в Министерстве юстиции Республики Казахстан 31 марта 2020 года № 20224.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 373</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах", ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Утвердить:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Правила оказания государственной услуги "Выдача лицензии на право занятия охранной деятельностью" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Правила оказания государственной услуги "Определение уполномоченным органом специализированного учебного центра по подготовке и повышению квалификации работников, занимающих должности руководителя и охранника в частной охранной организации" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается исключить приказом Министра внутренних дел РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 373</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Правила оказания государственной услуги "Согласование уполномоченного органа на учреждение охранной организации национальной компанией" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившим силу некоторые приказы Министра внутренних дел Республики Казахстан согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Комитету административной полиции Министерства внутренних дел Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
-[...15 lines deleted...]
-      3. Комитету административной полиции Министерства внутренних дел Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на интернет-ресурсе Министерства внутренних дел Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
-[...15 lines deleted...]
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства внутренних дел Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
-[...15 lines deleted...]
-      2) размещение настоящего приказа на интернет-ресурсе Министерства внутренних дел Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Контроль за исполнением настоящего приказа возложить на курирующего заместителя министра внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
-[...15 lines deleted...]
-      3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства внутренних дел Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -802,287 +980,371 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 марта 2020 года № 261</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z260" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматриваются в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 373</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача лицензии на право занятия охранной деятельностью"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z261" w:id="13"/>
+    <w:bookmarkStart w:name="z261" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z262" w:id="14"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z262" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания государственной услуги "Выдача лицензии на право занятия охранной деятельностью" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" и определяют порядок оказания государственной услуги "Выдача лицензии на право занятия охранной деятельностью".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z263" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственная услуга "Выдача лицензии на право занятия охранной деятельностью" (далее – государственная услуга) оказывается территориальными органами полиции (далее – услугодатель).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z430" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная услуга имеет следующие подвиды государственных услуг:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z431" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) все виды охранных услуг, в том числе охрана объектов, уязвимых в террористическом отношении;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z263" w:id="15"/>
-[...15 lines deleted...]
-      2. Государственная услуга "Выдача лицензии на право занятия охранной деятельностью" (далее – государственная услуга) оказывается территориальными органами полиции (далее – услугодатель).</w:t>
+    <w:bookmarkStart w:name="z432" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) все виды охранных услуг, за исключением охраны объектов, уязвимых в террористическом отношении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z430" w:id="16"/>
-[...15 lines deleted...]
-      Государственная услуга имеет следующие подвиды государственных услуг:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра внутренних дел РК от 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z264" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z431" w:id="17"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z265" w:id="20"/>
+    <w:bookmarkStart w:name="z265" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Для получения государственной услуги юридические лица (далее – услугополучатель) направляют услугодателю через веб-портал "электронного правительства" www.egov.kz или www.elicense.kz (далее – Портал), заявление с приложением документов, указанных в пункте 8 Перечня основных требований к оказанию государственной услуги "Выдача лицензии на право занятия охранной деятельностью" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1117,1279 +1379,1279 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра внутренних дел РК от 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z266" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Основные требования к оказанию государственной услуги приведены в Перечне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра внутренних дел РК от 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z267" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. После подачи документов в "личном кабинете" услугополучателя отображается информация о статусе рассмотрения запроса на оказание государственной услуги, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z268" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Услугодатель в день поступления осуществляет регистрацию заявления. В случае поступления заявления после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, заявление регистрируется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z269" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Услугодатель в течение 2 (двух) рабочих дней с момента получения документов услугополучателя проверяет полноту представленных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z434" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае предоставления услугополучателем неполного пакета документов и (или) представления документов с истекшим сроком действия, услугодатель в указанные сроки направляет мотивированный отказ в дальнейшем рассмотрении заявления в "личный кабинет" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра внутренних дел РК от 22.11.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра внутренних дел РК от 22.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 923</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z266" w:id="21"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z399" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. При оказании государственной услуги услугодатель в соответствии с подпунктом 12) пункта 2 статьи 5 Закона Республики Казахстан "О государственных услугах" получает согласие услугополучателя на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра внутренних дел РК от 22.11.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 7-1 в соответствии с приказом и.о. Министра внутренних дел РК от 27.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 519</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z272" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. При предоставлении услугополучателем полного пакета документов услугодатель в течение 7 (семи) рабочих дней изучает представленные документы и проверяет услугополучателя на предмет соответствия квалификационным требованиям согласно приказу Министра внутренних дел Республики Казахстан от 30 декабря 2014 года № 959 "Об утверждении квалификационных требований и перечня документов, подтверждающих соответствие им, для осуществления охранной деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 10371), а также путем направления требования на физическое лицо в Управление Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан и запросов в органы внутренних дел.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z435" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии оснований, предусмотренных в пункте 9 Перечня услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется заранее, но не позднее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам заслушивания услугополучателю в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя направляется положительный результат либо мотивированный отказ в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра внутренних дел РК от 10.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 542</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказами и.о. Министра внутренних дел РК от 27.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 519</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 22.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 923</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z267" w:id="22"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z274" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. После проведения соответствующей проверки и получения необходимых документов, услугодатель в течение 1 (одного) рабочего дня формирует результат оказания государственной услуги в информационной системе "Государственная база данных "Е-лицензирование" (далее – ИС "ГБД "Е-лицензирование"), который после подписания руководителем услугодателя направляется в "личный кабинет" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра внутренних дел РК от 22.11.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра внутренних дел РК от 22.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 923</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z399" w:id="26"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z275" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. При подаче услугополучателем заявления на переоформление лицензии и (или) приложения к лицензии услугодатель в течение 2 (двух) рабочих дней с момента получения рассматривает представленные документы и проверяет их полноту. В случае предоставления услугополучателем неполного пакета документов и (или) представления документов с истекшим сроком действия, либо по основаниям, предусмотренным в пункте 9 Перечня, услугополучателю в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя направляется мотивированный отказ в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z436" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После рассмотрения и проведения соответствующей проверки документов, услугодатель в течение 1 (одного) рабочего дня формирует результат оказания государственной услуги в ИС "ГБД "Е-лицензирование", который после подписания руководителем услугодателя направляется в "личный кабинет" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 7-1 в соответствии с приказом и.о. Министра внутренних дел РК от 27.06.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 519</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра внутренних дел РК от 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z272" w:id="27"/>
-[...74 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z277" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. При подаче услугополучателем заявления на выдачу дубликата лицензии и (или) приложения к лицензии услугодатель в течение 1 (одного) рабочего дня с момента получения рассматривает представленные документы и проверяет их полноту. В случае предоставления услугополучателем неполного пакета документов и (или) представления документов с истекшим сроком действия, либо по основаниям, предусмотренным в пункте 9 Перечня, услугополучателю в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя направляется мотивированный отказ в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z437" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После рассмотрения и проведения соответствующей проверки документов, услугодатель в течение 1 (одного) рабочего дня формирует результат оказания государственной услуги в ИС "ГБД "Е-лицензирование", который после подписания руководителем услугодателя направляется в "личный кабинет" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра внутренних дел РК от 10.09.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 542</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра внутренних дел РК от 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказами и.о. Министра внутренних дел РК от 27.06.2024 </w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z274" w:id="29"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z279" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В случае сбоя информационной системы, содержащей необходимые сведения для оказания государственной услуги, услугодатель незамедлительно с момента обнаружения возникновения технических сбоев уведомляет оператора информационно-коммуникационной инфраструктуры "электронного правительства" посредством направления запроса в единую службу поддержки по электронной почте sd@nitec.kz с обязательным предоставлением информации по наименованию государственной услуги, номера и кода административного документа или уникальный идентификационный номер заявления, номера и кода административного документа или уникальный идентификационный номер разрешительного документа, индивидуальный идентификационный</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> номер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/бизнес идентификационный</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> номер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> услугополучателя, с приложением пошаговых скриншотов с момента авторизации до момента возникновения ошибки с указанием точного времени ошибки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z280" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z281" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений, данные о стадии ее оказания в автоматическом режиме поступают в информационную систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z282" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...312 lines deleted...]
-        <w:t xml:space="preserve"> услугополучателя, с приложением пошаговых скриншотов с момента авторизации до момента возникновения ошибки с указанием точного времени ошибки.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z280" w:id="35"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 3 - в редакции приказа Министра внутренних дел РК от 10.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 542</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z283" w:id="38"/>
+    <w:bookmarkStart w:name="z283" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Услугополучатель обжалует решение, действие (бездействие), не связанное с принятием административного акта, в административном (досудебном) порядке.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z402" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях, предусмотренных Административным процедурно-процессуальным кодексом Республики Казахстан, услугополучатель обжалует действие (бездействие), связанное с принятием административного акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z403" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рассмотрение жалобы в административном (досудебном) порядке производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z404" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z402" w:id="39"/>
-[...15 lines deleted...]
-      В случаях, предусмотренных Административным процедурно-процессуальным кодексом Республики Казахстан, услугополучатель обжалует действие (бездействие), связанное с принятием административного акта.</w:t>
+    <w:bookmarkStart w:name="z405" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z403" w:id="40"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z406" w:id="43"/>
+    <w:bookmarkStart w:name="z406" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет благоприятное решение, совершит административное действие, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z407" w:id="44"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z407" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z408" w:id="45"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z408" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z409" w:id="46"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z409" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2556,80 +2818,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на право занятия</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>охранной деятельностью"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z291" w:id="47"/>
+    <w:bookmarkStart w:name="z291" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Выдача лицензии на право занятия охранной деятельностью"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Министра внутренних дел РК от 22.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4739,80 +5001,80 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Министра внутренних дел РК от 29.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 171</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 17.07.2021).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z346" w:id="48"/>
+    <w:bookmarkStart w:name="z346" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">       Заявление для получения/переоформления/получения дубликата лицензии и </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">       (или) приложения к лицензии на право занятия охранной деятельностью</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5408,138 +5670,138 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на право занятия</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>охранной деятельностью"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z397" w:id="49"/>
+    <w:bookmarkStart w:name="z397" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма сведений по выдаче лицензии/переоформлению лицензии и (или)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>приложения к лицензии на право занятия охранной деятельностью</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа Министра внутренних дел РК от 10.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 542</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z398" w:id="50"/>
+      <w:bookmarkStart w:name="z398" w:id="47"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общая информация</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6748,68 +7010,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z393" w:id="51"/>
+    <w:bookmarkStart w:name="z393" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      Лицензия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "___" ____________ 20 ___ года                   № ___________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7374,68 +7636,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z395" w:id="52"/>
+    <w:bookmarkStart w:name="z395" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                Приложение к лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер лицензии ____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7886,165 +8148,249 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 марта 2020 года № 261</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматриваются в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 373</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Определение уполномоченным органом специализированного учебного центра по подготовке и повышению квалификации работников, занимающих должности руководителя и охранника в частной охранной организации"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z20" w:id="54"/>
+    <w:bookmarkStart w:name="z20" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z21" w:id="55"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z21" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания государственной услуги "Определение уполномоченным органом специализированного учебного центра по подготовке и повышению квалификации работников, занимающих должности руководителя и охранника в частной охранной организации" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан  от 15 апреля 2013 года "О государственных услугах" и определяют порядок оказания государственной услуги "Определение уполномоченным органом специализированного учебного центра по подготовке и повышению квалификации работников, занимающих должности руководителя и охранника в частной охранной организации".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z22" w:id="56"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z22" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственная услуга "Определение уполномоченным органом специализированного учебного центра по подготовке и повышению квалификации работников, занимающих должности руководителя и охранника в частной охранной организации" (далее – государственная услуга) оказывается Министерством внутренних дел Республики Казахстан (далее – услугодатель).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z23" w:id="57"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z23" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z24" w:id="58"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z24" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Для получения государственной услуги юридические лица (далее – услугополучатель) направляют услугодателю через веб-портал "электронного правительства" www.egov.kz или www.elicense.kz (далее – Портал), заявление с приложением документов, указанных в пункте 8 Перечня основных требований к оказанию государственной услуги "Определение уполномоченным органом специализированного учебного центра по подготовке и повышению квалификации работников, занимающих должности руководителя и охранника в частной охранной организации" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8079,439 +8425,439 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра внутренних дел РК от 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Основные требования к оказанию государственной услуги приведены в Перечне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра внутренних дел РК от 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. После подачи документов в "личном кабинете" услугополучателя отображается информация о статусе рассмотрения запроса на оказание государственной услуги, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z27" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Услугодатель в день поступления осуществляет регистрацию заявления. В случае поступления заявления после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, заявление регистрируется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра внутренних дел РК от 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Услугодатель в течение 2 (двух) рабочих дней с момента получения документов услугополучателя проверяет полноту представленных документов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z30" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае предоставления услугополучателем неполного пакета документов и (или) представления документов с истекшим сроком действия, услугодатель в указанные сроки направляет мотивированный отказ в дальнейшем рассмотрении заявления в "личный кабинет" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра внутренних дел РК от 22.11.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра внутренних дел РК от 22.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 923</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="59"/>
-[...285 lines deleted...]
-    <w:bookmarkStart w:name="z400" w:id="64"/>
+    <w:bookmarkStart w:name="z400" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7-1. При оказании государственной услуги услугодатель в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 12)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 5 Закона Республики Казахстан "О государственных услугах" получает согласие услугополучателя на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8530,788 +8876,788 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="65"/>
+    <w:bookmarkStart w:name="z31" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. При предоставлении услугополучателем полного пакета документов услугодатель в течение 3 (трех) рабочих дней изучает представленные документы и проверяет услугополучателя на соответствие требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об охранной деятельности".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z438" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии оснований, предусмотренных в пункте 9 Перечня услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется заранее, но не позднее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам заслушивания услугополучателю в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя направляется положительный результат либо мотивированный отказ в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра внутренних дел РК от 10.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 542</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Министра внутренних дел РК от 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. После проведения соответствующей проверки, услугодатель в течение 3 (трех) рабочих дней разрабатывает проект приказа Министра внутренних дел Республики Казахстан "Об определении специализированного учебного центра по подготовке и повышению квалификации работников, занимающих должности руководителя и охранника в частной охранной организации" (далее – Приказ), который направляется на правовую и редакционную экспертизы в заинтересованные службы Министерства внутренних дел Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра внутренних дел РК от 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. После получения заключений экспертов услугодатель в течение 4 (четырех) рабочих дней согласовывает и подписывает приказ Министром внутренних дел Республики Казахстан и направляет результат оказания государственной услуги (Приказ) в "личный кабинет" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра внутренних дел РК от 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В случае сбоя информационной системы, содержащей необходимые сведения для оказания государственной услуги, услугодатель незамедлительно с момента обнаружения возникновения технических сбоев уведомляет оператора информационно-коммуникационной инфраструктуры "электронного правительства" посредством направления запроса в единую службу поддержки по электронной почте sd@nitec.kz с обязательным предоставлением информации по наименованию государственной услуги, номера и кода административного документа или уникальный идентификационный номер заявления, номера и кода административного документа или уникальный идентификационный номер разрешительного документа, индивидуальный идентификационный</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> номер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/бизнес идентификационный</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> номер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> услугополучателя, с приложением пошаговых скриншотов с момента авторизации до момента возникновения ошибки с указанием точного времени ошибки.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z438" w:id="66"/>
-[...15 lines deleted...]
-      При наличии оснований, предусмотренных в пункте 9 Перечня услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений, данные о стадии ее оказания в автоматическом режиме поступают в информационную систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z38" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...170 lines deleted...]
-      10. После получения заключений экспертов услугодатель в течение 4 (четырех) рабочих дней согласовывает и подписывает приказ Министром внутренних дел Республики Казахстан и направляет результат оказания государственной услуги (Приказ) в "личный кабинет" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:p>
-[...178 lines deleted...]
-    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 3 - в редакции приказа Министра внутренних дел РК от 10.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 542</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="73"/>
+    <w:bookmarkStart w:name="z39" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Услугополучатель обжалует решение, действие (бездействие), не связанное с принятием административного акта, в административном (досудебном) порядке.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z411" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях, предусмотренных Административным процедурно-процессуальным кодексом Республики Казахстан, услугополучатель обжалует действие (бездействие), связанное с принятием административного акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z412" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рассмотрение жалобы в административном (досудебном) порядке производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z413" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z414" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z411" w:id="74"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z415" w:id="78"/>
+    <w:bookmarkStart w:name="z415" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет благоприятное решение, совершит административное действие, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z416" w:id="79"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z416" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z417" w:id="80"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z417" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z418" w:id="81"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z418" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9543,68 +9889,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>охранника в частной охранной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организации"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="82"/>
+    <w:bookmarkStart w:name="z46" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Определение уполномоченным органом специализированного учебного центра по подготовке и повышению квалификации работников, занимающих должности руководителя и охранника в частной охранной организации"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок - в редакции приказа и.о. Министра внутренних дел РК от 27.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11380,483 +11726,483 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>охранника в частной охранной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организации"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="83"/>
+    <w:bookmarkStart w:name="z48" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление для определения уполномоченным органом специализированного учебного</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>центра по подготовке и повышению квалификации работников, занимающих должности</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>руководителя и охранника в частной охранной организации</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z49" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z50" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                   (полное наименование органа внутренних дел)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z51" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z52" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (полное наименование юридического лица, бизнес идентификационный номер)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z49" w:id="84"/>
-[...15 lines deleted...]
-      В ________________________________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z53" w:id="84"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу определить специализированный учебный центр по подготовке и повышению</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z50" w:id="85"/>
-[...15 lines deleted...]
-                   (полное наименование органа внутренних дел)</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>квалификации работников, занимающих должности руководителя и охранника</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z54" w:id="85"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в частной охранной организации ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z51" w:id="86"/>
-[...15 lines deleted...]
-      от ________________________________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (указать полное наименование вида деятельности)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес юридического лица ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z52" w:id="87"/>
-[...15 lines deleted...]
-      (полное наименование юридического лица, бизнес идентификационный номер)</w:t>
+    <w:bookmarkStart w:name="z56" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (почтовый индекс, область, город, район, населенный</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z53" w:id="88"/>
-[...9 lines deleted...]
-      Прошу определить специализированный учебный центр по подготовке и повышению</w:t>
+      <w:bookmarkStart w:name="z57" w:id="88"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>квалификации работников, занимающих должности руководителя и охранника</w:t>
-[...18 lines deleted...]
-      в частной охранной организации ____________________________________________</w:t>
+        <w:t xml:space="preserve">       пункт, наименование улицы, номер дома/здания (стационарного помещения)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронная почта _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:p>
-[...32 lines deleted...]
-      Адрес юридического лица ___________________________________________________</w:t>
+    <w:bookmarkStart w:name="z59" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z56" w:id="91"/>
-[...15 lines deleted...]
-      (почтовый индекс, область, город, район, населенный</w:t>
+    <w:bookmarkStart w:name="z60" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Факс _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:p>
-[...15 lines deleted...]
-      __________________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z61" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банковский счет ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:p>
-[...32 lines deleted...]
-      Электронная почта _________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z62" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                   (номер счета, наименование и местонахождение банка)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z59" w:id="94"/>
-[...15 lines deleted...]
-      Телефоны _________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z63" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес (а) осуществления деятельности _________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z60" w:id="95"/>
-[...15 lines deleted...]
-      Факс _____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z64" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (почтовый индекс, область, город, район,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z61" w:id="96"/>
-[...15 lines deleted...]
-      Банковский счет ___________________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z65" w:id="96"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z62" w:id="97"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>населенный пункт, наименование улицы, номер дома/здания (стационарного помещения)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11933,90 +12279,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">действительными; услугополучатель согласен на использование персональных данных ограниченного </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>доступа,  составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="101"/>
+    <w:bookmarkStart w:name="z66" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦП руководителя юридического лица ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z67" w:id="102"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z67" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата заполнения "___" __________ 20 ___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12186,138 +12532,138 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>охранника в частной охранной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="103"/>
+    <w:bookmarkStart w:name="z69" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма сведений</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по определению уполномоченным органом специализированного учебного центра по подготовке и повышению квалификации работников, занимающих должности руководителя и охранника в частной охранной организации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа и.о. Министра внутренних дел РК от 27.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 519</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z70" w:id="104"/>
+      <w:bookmarkStart w:name="z70" w:id="100"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общая информация</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12748,50 +13094,146 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             учебные программы и учебные планы, договор аренды стрелкового</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         тира (в случае арендного пользования))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается исключить приказом Министра внутренних дел РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 373</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12846,165 +13288,165 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 марта 2020 года № 261</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z187" w:id="105"/>
+    <w:bookmarkStart w:name="z187" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Согласование уполномоченного органа на учреждение охранной организации национальной компанией"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z188" w:id="106"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z188" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z189" w:id="107"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z189" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания государственной услуги "Согласование уполномоченного органа на учреждение охранной организации национальной компанией" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" и определяют порядок оказания государственной услуги "Согласование уполномоченного органа на учреждение охранной организации национальной компанией".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z190" w:id="108"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z190" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственная услуга "Согласование уполномоченного органа на учреждение охранной организации национальной компанией" (далее – государственная услуга) оказывается Министерством внутренних дел Республики Казахстан (далее – услугодатель).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z191" w:id="109"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z191" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z192" w:id="110"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z192" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Для получения государственной услуги юридические лица (далее – услугополучатель) направляют через веб-портал "электронного правительства" www.egov.kz или www.elicense.kz (далее – Портал) или услугодателю заявление с приложением документов, указанных в пункте 8 Перечня основных требований к оказанию государственной услуги "Согласование уполномоченного органа на учреждение охранной организации национальной компанией" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13019,439 +13461,439 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (далее – Перечень), в форме электронного документа, подписанного электронной цифровой подписью (далее – ЭЦП) услугополучателя согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра внутренних дел РК от 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z193" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Основные требования к оказанию государственной услуги приведены в Перечне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра внутренних дел РК от 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z194" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. После подачи документов через Портал в "личном кабинете" услугополучателя отображается информация о статусе рассмотрения запроса на оказание государственной услуги, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z195" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Услугодатель в день поступления осуществляет регистрацию заявления. В случае поступления заявления после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, заявление регистрируется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра внутренних дел РК от 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z196" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Услугодатель в течение 2 (двух) рабочих дней с момента получения документов услугополучателя проверяет полноту представленных документов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z197" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае предоставления услугополучателем неполного пакета документов и (или) представления документов с истекшим сроком действия, услугодатель в указанные сроки направляет мотивированный отказ в дальнейшем рассмотрении заявления в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра внутренних дел РК от 22.11.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра внутренних дел РК от 22.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 923</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="111"/>
-[...285 lines deleted...]
-    <w:bookmarkStart w:name="z419" w:id="116"/>
+    <w:bookmarkStart w:name="z419" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7-1. При оказании государственной услуги услугодатель в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 12)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 5 Закона Республики Казахстан "О государственных услугах" получает согласие услугополучателя на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13470,110 +13912,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z198" w:id="117"/>
+    <w:bookmarkStart w:name="z198" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. При предоставлении услугополучателем полного пакета документов услугодатель в течение 3 (трех) рабочих дней изучает представленные документы и проверяет услугополучателя на соответствие требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об охранной деятельности".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z439" w:id="118"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z439" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии оснований, предусмотренных в пункте 9 Перечня услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется заранее, но не позднее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13648,610 +14090,610 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z200" w:id="119"/>
+    <w:bookmarkStart w:name="z200" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. После проведения соответствующей проверки, услугодатель в течение 6 (шести) рабочих дней направляет письмо в антимонопольный орган для подтверждения ими предварительного согласия на создание охранной организации, в том числе на расширение и (или) изменение уставных видов деятельности, учреждаемой услугополучателем в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Предпринимательским</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра внутренних дел РК от 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z201" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. После получения ответа с антимонопольного органа услугодатель в течение 4 (четырех) рабочих дней подготавливает, согласовывает и подписывает руководством письмо – согласование на учреждение охранной организации национальной компанией, а также направляет результат оказания государственной услуги в "личный кабинет" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра внутренних дел РК от 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z202" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В случае сбоя информационной системы, содержащей необходимые сведения для оказания государственной услуги, услугодатель незамедлительно с момента обнаружения возникновения технических сбоев уведомляет оператора информационно-коммуникационной инфраструктуры "электронного правительства" посредством направления запроса в единую службу поддержки по электронной почте sd@nitec.kz с обязательным предоставлением информации по наименованию государственной услуги, номера и кода административного документа или уникальный идентификационный номер заявления, номера и кода административного документа или уникальный идентификационный номер разрешительного документа, индивидуальный идентификационный</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> номер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/бизнес идентификационный номер услугополучателя, с приложением пошаговых скриншотов с момента авторизации до момента возникновения ошибки с указанием точного времени ошибки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z203" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z204" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений, данные о стадии ее оказания в автоматическом режиме поступают в информационную систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z205" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...68 lines deleted...]
-      10. После получения ответа с антимонопольного органа услугодатель в течение 4 (четырех) рабочих дней подготавливает, согласовывает и подписывает руководством письмо – согласование на учреждение охранной организации национальной компанией, а также направляет результат оказания государственной услуги в "личный кабинет" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:p>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 3 - в редакции приказа Министра внутренних дел РК от 10.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 542</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z206" w:id="125"/>
+    <w:bookmarkStart w:name="z206" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Услугополучатель обжалует решение, действие (бездействие), не связанное с принятием административного акта, в административном (досудебном) порядке.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z421" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях, предусмотренных Административным процедурно-процессуальным кодексом Республики Казахстан, услугополучатель обжалует действие (бездействие), связанное с принятием административного акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z422" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рассмотрение жалобы в административном (досудебном) порядке производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z423" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z424" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z421" w:id="126"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z425" w:id="130"/>
+    <w:bookmarkStart w:name="z425" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет благоприятное решение, совершит административное действие, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z426" w:id="131"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z426" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z427" w:id="132"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z427" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z428" w:id="133"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z428" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14444,68 +14886,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организации национальной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>компанией"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z213" w:id="134"/>
+    <w:bookmarkStart w:name="z213" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Согласование уполномоченного органа на учреждение охранной организации национальной компанией"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок - в редакции приказа и.о. Министра внутренних дел РК от 27.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16267,482 +16709,482 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организации национальной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>компанией"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z215" w:id="135"/>
+    <w:bookmarkStart w:name="z215" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                     Заявление для согласования уполномоченного органа на учреждение </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                   охранной организации национальной компанией</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z216" w:id="132"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                (полное наименование органа внутренних дел)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z218" w:id="133"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               (полное наименование юридического лица, бизнес идентификационный номер)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z220" w:id="134"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу согласовать на учреждение охранной организации национальной компанией</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                        (указать полное наименование вида деятельности)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z223" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес юридического лица</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z216" w:id="136"/>
-[...9 lines deleted...]
-      В ________________________________________________________________________</w:t>
+      <w:bookmarkStart w:name="z224" w:id="136"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                (полное наименование органа внутренних дел)</w:t>
-[...18 lines deleted...]
-      от ________________________________________________________________________</w:t>
+        <w:t xml:space="preserve">                                           (почтовый индекс, область, город, район, населенный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z226" w:id="137"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">               (полное наименование юридического лица, бизнес идентификационный номер)</w:t>
-[...18 lines deleted...]
-      Прошу согласовать на учреждение охранной организации национальной компанией</w:t>
+        <w:t xml:space="preserve">              пункт, наименование улицы, номер дома/здания (стационарного помещения)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z228" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронная почта _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:p>
-[...49 lines deleted...]
-      Адрес юридического лица</w:t>
+    <w:bookmarkStart w:name="z229" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z224" w:id="140"/>
+    <w:bookmarkStart w:name="z230" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Факс _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z231" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банковский счет ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z232" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (номер счета, наименование и местонахождение банка)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z233" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес (а) осуществления деятельности _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z234" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (почтовый индекс, область, город, район,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z235" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-[...132 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z232" w:id="146"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z236" w:id="150"/>
+    <w:bookmarkStart w:name="z236" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       населенный пункт, наименование улицы, номер дома/здания (стационарного помещения) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Настоящим подтверждается, что:  все указанные данные являются официальными контактами </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16802,90 +17244,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">согласен на использование персональных данных ограниченного доступа, составляющих охраняемую </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законом тайну, содержащихся в информационных системах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z237" w:id="151"/>
+    <w:bookmarkStart w:name="z237" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦП руководителя юридического лица ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z238" w:id="152"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z238" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата заполнения "___" __________ 20 ___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16938,788 +17380,788 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 4 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 марта 2020 года № 261</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z240" w:id="153"/>
+    <w:bookmarkStart w:name="z240" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министра внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z241" w:id="154"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z241" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 16 марта 2015 года № 236 "Об утверждении стандарта государственной услуги "Выдача лицензии на право занятия охранной деятельностью" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 11143, опубликован 9 сентября 2015 года в информационно-правовой системе "Әділет");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z242" w:id="155"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z242" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 16 марта  2015 года № 237 "Об утверждении стандарта государственной услуги "Определение уполномоченным органом специализированного учебного центра по подготовке и повышению квалификации работников, занимающих должности руководителя и охранника в частной охранной организации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 11132, опубликован 23 июля 2016 года в газете "Казахстанская правда" № 140 (28266));</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z243" w:id="156"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z243" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 16 марта 2015 года № 238 "Об утверждении стандарта государственной услуги "Согласование уполномоченного органа на учреждение охранной организации национальной компанией" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 11100, опубликован 23 июля 2016 года в газете "Казахстанская правда" № 140 (28266));</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z244" w:id="157"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z244" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 8 мая 2015 года № 439 "Об утверждении регламента государственной услуги "Выдача лицензии на право занятия охранной деятельностью" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 11368, опубликован 30 октября 2015 года в информационно-правовой системе "Әділет");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z245" w:id="158"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z245" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 8 мая 2015 года № 441 "Об утверждении регламента государственной услуги "Согласование уполномоченного органа на учреждение охранной организации национальной компанией" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 11358, опубликован 30 октября 2015 года в информационно-правовой системе "Әділет");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z246" w:id="159"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z246" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 8 мая  2015 года № 442 "Об утверждении регламента государственной услуги "Определение уполномоченным органом специализированного учебного центра по подготовке и повышению квалификации работников, занимающих должности руководителя и охранника в частной охранной организации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 11352, опубликован 30 октября 2015 года в информационно-правовой системе "Әділет");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z247" w:id="160"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z247" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 15 марта  2017 года № 189 "О внесении изменений и дополнения в приказ Министра внутренних дел Республики Казахстан от 16 марта 2015 года № 237 "Об утверждении стандарта государственной услуги "Определение уполномоченным органом специализированного учебного центра по подготовке и повышению квалификации работников, занимающих должности руководителя и охранника в частной охранной организации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 15083, опубликован 12 мая  2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z248" w:id="161"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z248" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 15 марта  2017 года № 190 "О внесении изменений и дополнения в приказ Министра внутренних дел Республики Казахстан от 16 марта 2015 года № 238 "Об утверждении стандарта государственной услуги "Согласование уполномоченного органа на учреждение охранной организации национальной компанией" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 15066, опубликован 12 мая  2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z249" w:id="162"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z249" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 30 мая  2017 года № 366 "О внесении изменений в приказ Министра внутренних дел Республики Казахстан от 8 мая 2015 года № 442 "Об утверждении регламента государственной услуги "Определение уполномоченным органом специализированного учебного центра по подготовке и повышению квалификации работников, занимающих должности руководителя и охранника в частной охранной организации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 15289, опубликован 5 июля  2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z250" w:id="163"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z250" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 30 мая  2017 года № 367 "О внесении изменений в приказ Министра внутренних дел Республики Казахстан от 8 мая 2015 года № 441 "Об утверждении регламента государственной услуги "Согласование уполномоченного органа на учреждение охранной организации национальной компанией" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 15279, опубликован 10 июля 2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z251" w:id="164"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z251" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 4 апреля 2018 года № 256 "О внесении изменений в приказ Министра внутренних дел Республики Казахстан от 16 марта 2015 года № 236 "Об утверждении стандарта государственной услуги "Выдача лицензии на право занятия охранной деятельностью" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 16827, опубликован 15 мая 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z252" w:id="165"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z252" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 19 июня 2018 года № 454 "О внесении изменения в приказ Министра внутренних дел Республики Казахстан от 8 мая 2015 года № 439 "Об утверждении регламента государственной услуги "Выдача лицензии на право занятия охранной деятельностью" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 17164, опубликован 16 июля 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z253" w:id="166"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z253" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 18 октября 2018 года № 726 "О внесении изменений в приказ Министра внутренних дел Республики Казахстан от 16 марта 2015 года № 236 "Об утверждении стандарта государственной услуги "Выдача лицензии на право занятия охранной деятельностью" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 17710, опубликован 14 ноября 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z254" w:id="167"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z254" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 8 декабря 2018 года № 895 "О внесении изменения в приказ Министра внутренних дел Республики Казахстан от 8 мая 2015 года № 439 "Об утверждении регламента государственной услуги "Выдача лицензии на право занятия охранной деятельностью" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 17996, опубликован 3 января 2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z255" w:id="168"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z255" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 6 марта  2019 года № 184 "О внесении изменений в приказ Министра внутренних дел Республики Казахстан от 16 марта 2015 года № 237 "Об утверждении стандарта государственной услуги "Определение уполномоченным органом специализированного учебного центра по подготовке и повышению квалификации работников, занимающих должности руководителя и охранника в частной охранной организации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 18385, опубликован 15 марта  2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z256" w:id="169"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z256" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 6 марта 2019 года № 185 "О внесении изменения в приказ Министра внутренних дел Республики Казахстан от 16 марта 2015 года № 236 "Об утверждении стандарта государственной услуги "Выдача лицензии на право занятия охранной деятельностью" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 18386, опубликован 18 марта 2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z257" w:id="170"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z257" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 19 марта 2019 года № 219 "О внесении изменений в приказ Министра внутренних дел Республики Казахстан от 8 мая 2015 года № 439 "Об утверждении регламента государственной услуги "Выдача лицензии на право занятия охранной деятельностью" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 18423, опубликован 3 апреля 2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z258" w:id="171"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z258" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 11 апреля 2019 года № 292 "О внесении изменения в приказ Министра внутренних дел Республики Казахстан от 8 мая 2015 года № 442 "Об утверждении регламента государственной услуги "Определение уполномоченным органом специализированного учебного центра по подготовке и повышению квалификации работников, занимающих должности руководителя и охранника в частной охранной организации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 18543, опубликован 24 апреля 2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>