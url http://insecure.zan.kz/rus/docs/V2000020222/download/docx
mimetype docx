--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="88ec119" w14:textId="88ec119">
+    <w:p w14:paraId="a48c169" w14:textId="a48c169">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,244 +102,328 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра внутренних дел Республики Казахстан от 31 марта 2020 года № 281. Зарегистрирован в Министерстве юстиции Республики Казахстан 31 марта 2020 года № 20222.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 371</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах", ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оказания государственной услуги "Выдача свидетельства на переоборудование автотранспортного средства и (или) прицепов к нему", согласно приложению указанного приказа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитету административной полиции Министерства внутренних дел Республики Казахстан (Баймукашев М.К.) в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства внутренних дел Республики Казахстан после его официального опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства внутренних дел Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1), 2), 3) и 4) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего заместителя министра внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -561,442 +645,526 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 марта 2020 года № 281</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 371</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача свидетельства на переоборудование автотранспортного средства и (или) прицепов к нему"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания государственной услуги "Выдача свидетельства на переоборудование автотранспортного средства и (или) прицепов к нему (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" и определяют порядок оказания государственной услуги "Выдача свидетельства на переоборудование автотранспортного средства и (или) прицепов к нему" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственная услуга оказывается территориальными подразделениями Министерства внутренних дел Республики Казахстан (далее – услугодатель) на бесплатной основе физическим и юридическим лицам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Прием документов и выдача результатов оказания государственной услуги осуществляются услугодателем и через портал "электронного правительства" (далее – ПЭП).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Для получения государственной услуги физическое и (или) юридическое лицо (далее-услугополучатель) предоставляет услугодателю либо через ПЭП документы, в соответствии с пунктом 8 Стандарта государственной услуги "Выдача свидетельства на переоборудование транспортного средства и (или) прицепов к ним" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее - Стандарт).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. При приеме документов услугодатель выдает расписку по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, а через ПЭП - уведомление.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. После подачи пакета документов на оказание государственной услуги, работник канцелярии услугодателя осуществляет регистрацию заявления в базу обращений граждан или в Портал, руководитель услугодателя определяет исполнителя заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель рассматривает в течении 2 рабочих дней документы на соответствие настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае представления услугополучателем неполного пакета документов и (или) документов истекшим сроком действия, работник услугодателя в течение срока, указанного в части первой настоящего пункта, формируют мотивированный отказ в приеме заявления, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае полноты пакета документов исполнитель готовит свидетельство на переоборудование транспортного средства и (или) прицепов к ним, или мотивированный отказ по основаниям предусмотренным пунктом 9 Стандарта подписанное уполномоченным лицом и заверенное печатью либо электронной цифровой подписью уполномоченного лица (при обращении через Портал) и выдает результат государственной услуги услугополучателю либо направляет его в "личный кабинет" услугополучателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. В соответствии с подпунктом 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) центральных государственных органов, а также услугодателей и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жалоба на решение, действий (бездействия) услугодателя по вопросам оказания государственных услуг может быть подана на имя руководителя услугодателя, в уполномоченные органы в сфере обеспечения безопасности дорожного движения и по оценке и контролю за качеством оказания государственных услуг, в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес непосредственно оказывающего государственную услугу услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1071,70 +1239,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.06.2020).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В случаях несогласия с результатами оказания государственной услуги услугополучатель вправе обратиться в суд в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1698,70 +1866,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z34" w:id="24"/>
+          <w:bookmarkStart w:name="z34" w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Через Услугодателя – 2 рабочих дня;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="24"/>
+          <w:bookmarkEnd w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Через ПЭП – 2 рабочих дня.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2170,70 +2338,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z35" w:id="25"/>
+          <w:bookmarkStart w:name="z35" w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Услугодателя - с понедельника по пятницу с 9.00 до 18.00 часов, с перерывом на обед с 13ч.00м. до 14ч.30м., в субботу с 9ч.00м. до 13ч.00м., кроме выходных и праздничных дней, согласно трудовому законодательству.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="25"/>
+          <w:bookmarkEnd w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2387,70 +2555,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов необходимых для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z39" w:id="26"/>
+          <w:bookmarkStart w:name="z39" w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Усугодателю:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="26"/>
+          <w:bookmarkEnd w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2744,70 +2912,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в приеме заявления, для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z48" w:id="27"/>
+          <w:bookmarkStart w:name="z48" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  Услугодатель отказывает в предоставлении государственной услуги при:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="27"/>
+          <w:bookmarkEnd w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2961,70 +3129,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z52" w:id="28"/>
+          <w:bookmarkStart w:name="z52" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра по вопросам оказания государственных услуг.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="28"/>
+          <w:bookmarkEnd w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3305,74 +3473,74 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z58" w:id="29"/>
+      <w:bookmarkStart w:name="z58" w:id="27"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                                                                </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Расписка № __</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                          </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>о приеме документов</w:t>
@@ -3872,64 +4040,64 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z61" w:id="30"/>
+      <w:bookmarkStart w:name="z61" w:id="28"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                                                ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                  (адрес услугополучателя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4341,55 +4509,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>