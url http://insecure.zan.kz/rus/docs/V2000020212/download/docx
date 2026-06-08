--- v1 (2025-12-28)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9cf4ca0" w14:textId="9cf4ca0">
+    <w:p w14:paraId="d94e1b6" w14:textId="d94e1b6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -107,93 +107,55 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Первого заместителя Премьер-Министра Республики Казахстан – Министра финансов Республики Казахстан от 30 марта 2020 года № 336. Зарегистрирован в Министерстве юстиции Республики Казахстан 31 марта 2020 года № 20212.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">      В заголовок приказа предусматривается изменение на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра финансов РК от 14.11.2025 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. В заголовок внесено изменение на казахском языке, текст на русском языке не меняется приказом Министра финансов РК от 14.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 703</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -948,1908 +910,1228 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Казахстан-Министра финансов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан от 30 марта 2020 года № 336</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача лицензии на осуществление аудиторской деятельности"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В заголовок Правил внесено изменение на казахском языке, текст на русском языке не меняется приказом Министра финансов РК от 14.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 703</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила оказания государственной услуги "Выдача лицензии на осуществление аудиторской деятельности" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее – Закон) центральным государственным органом, осуществляющим регулирование в области аудиторской деятельности (далее – уполномоченный орган), и определяют порядок лицензирования аудиторской деятельности аудиторских организаций (далее – услугополучатель).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Заместителя Премьер-Министра - Министра финансов РК от 27.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 800</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...103 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственная услуга "Выдача лицензии на осуществление аудиторской деятельности" оказывается Комитетом внутреннего государственного аудита Министерства финансов Республики Казахстан (далее – услугодатель) через веб-порталы "электронного правительства" www.egov.kz, www.elicense.kz (далее – портал).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная услуга содержит следующие подвиды государственных услуг: выдача лицензии на осуществление аудиторской деятельности, переоформление лицензии на осуществление аудиторской деятельности и прекращение действия лицензии на осуществление аудиторской деятельности.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Заместителя Премьер-Министра - Министра финансов РК от 27.07.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 800</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра финансов РК от 14.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 703</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Перечень основных требований к оказанию государственной услуги изложен согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 2 предусматривается в редакции приказа Министра финансов РК от 14.11.2025 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра финансов РК от 14.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 703</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Государственная услуга "Выдача лицензии на осуществление аудиторской деятельности" оказывается Комитетом внутреннего государственного аудита Министерства финансов Республики Казахстан (далее – услугодатель) через веб-порталы "электронного правительства" www.egov.kz, www.elicense.kz (далее – портал).</w:t>
-[...1 lines deleted...]
-    </w:p>
+      4. Результат оказания государственной услуги направляется на портал и хранится в "личном кабинете" услугополучателя в форме электронного документа, подписанного электронной цифровой подписью (далее – ЭЦП) уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Государственная услуга содержит следующие подвиды государственных услуг: выдача лицензии на осуществление аудиторской деятельности и переоформление лицензии на осуществление аудиторской деятельности.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      5. Оплата лицензионного сбора осуществляется в наличной и безналичной формах через банки второго уровня и организации, осуществляющие отдельные виды банковских операций, а также через веб-портал оплата осуществляется через платежный шлюз "электронного правительства" (далее – ПШЭП).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги "Выдача лицензии на осуществление аудиторской деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Заместителя Премьер-Министра - Министра финансов РК от 27.07.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 800</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Глава 2 - в редакции приказа Министра финансов РК от 14.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>№ 703</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Услугополучатели для получения, переоформления лицензии и прекращения действия лицензии представляют документы, указанные в пункте 8 приложения 1 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z173" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6-1. При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Трудовым</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом Республики Казахстан, прием запроса и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z174" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При представлении услугополучателем неполного пакета документов услугодатель в течение двух рабочих дней с момента получения документов дает мотивированный отказ в приеме заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z175" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации, согласно подпункту 11) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z176" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Уполномоченный орган, определяющий порядок оказания государственной услуги, направляет информацию о порядке оказания государственных услуг, а также внесенных изменениях и (или) дополнениях в подзаконные нормативные правовые акты оператору информационно-коммуникационной инфраструктуры "электронного правительства", в том числе в Единый контакт-центр согласно подпункту 13) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z177" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. В случае сбоя информационной системы, содержащей необходимые сведения для оказания государственной услуги, услугодатель в течение </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z178" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 (одного) рабочего дня уведомляет оператора информационно-коммуникационной инфраструктуры "электронного правительства" (оператор) посредством направления запроса в единую службу поддержки по электронной почте sd@nitec.kz с обязательным предоставлением информации по наименованию государственной услуги, номера и кода административного документа заявления (НКАД), или уникальный идентификационный номер заявления (УИНЗ), номера и кода административного документа (НКАД), или уникальный идентификационный номер разрешительного документа (УИНРД), индивидуальный идентификационный номер (ИИН), или бизнес-идентификационный номер (БИН) услугополучателя, с приложением пошаговых скриншотов с момента авторизации до момента возникновения ошибки с указанием точного времени ошибки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z179" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о государственной регистрации (перерегистрации) юридического лица услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z180" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Обработка запроса, в том числе регистрация, осуществляется услугодателем с момента поступления запроса в информационной системе "Е-лицензирование".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z181" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Содержание процедур (действий), входящих в состав процесса оказания государственной услуги:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z182" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при выдаче лицензии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z183" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) услугодатель со дня поступления проверяет полноту представленных документов и их содержание на предмет соответствия пункту 8 приложения 1 к настоящим Правилам – в течение одного рабочего дня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z184" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подготовка и согласование с руководителем управления в сфере аудиторской деятельности, руководителем управления юридической службы услугодателя проекта заключения, проекта приказа о выдаче лицензии, а также их утверждение уполномоченным лицом услугодателя, регистрация приказа либо подготовка мотивированного ответа об отказе и выдача лицензии либо мотивированного ответа об отказе в оказании государственной услуги услугодателя – в течение трех рабочих дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z185" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      при переоформлении лицензии: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z186" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) услугодатель проверяет полноту представленных документов и их содержание на предмет соответствия пункту 8 приложения 1 к настоящим Правилам – в течение одного рабочего дня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z187" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подготовка и согласование с руководителем управления в сфере аудиторской деятельности, руководителем управления юридической службы услугодателя проекта заключения, проекта приказа о переоформлении лицензии, а также их утверждение уполномоченным лицом услугодателя, регистрация приказа либо подготовка мотивированного ответа об отказе и переоформление лицензии либо мотивированного ответа об отказе в оказании государственной услуги – в течение трех рабочих дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z188" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при прекращении действия лицензии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z189" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) услугодатель проверяет полноту представленных документов и их содержание на предмет соответствия пункту 8 приложения 1 к настоящим Правилам – в течение двух рабочих дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z190" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подготовка и согласование с руководителем управления в сфере аудиторской деятельности, руководителем управления юридической службы услугодателя проекта заключения, проекта приказа о прекращении действия лицензии, а также их утверждение уполномоченным лицом услугодателя, регистрация приказа либо подготовка мотивированного ответа об отказе и прекращения действия лицензии либо мотивированного ответа об отказе в оказании государственной услуги – в течение восьми рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z191" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1. При наличии оснований, предусмотренных в пункте 9 Перечня основных требований к оказанию государственной услуги согласно приложению 1 к настоящим Правилам, услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени, месте и способе проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z192" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z193" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам заслушивания услугополучателю в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя, направляется положительный результат либо мотивированный отказ в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования на решение, действий (бездействия) услугодателя по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Если иное не предусмотрено законами Республики Казахстан обжалование в суде допускается после обжалования в административном (досудебном) порядке в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра финансов РК от 14.11.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Заместителя Премьер-Министра - Министра финансов РК от 27.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 800</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 703</w:t>
-[...418 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...986 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -2925,144 +2207,177 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам государственной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>услуги "Выдача лицензии на</w:t>
+              <w:t>услуги "Выдача лицензии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>осуществление аудиторской</w:t>
+              <w:t>на осуществление</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деятельности"</w:t>
+              <w:t>аудиторской деятельности"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z169" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача лицензии на осуществление аудиторской деятельности" (далее – перечень основных требований)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Выдача лицензии на осуществление аудиторской деятельности"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(далее – перечень основных требований)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции приказа Заместителя Премьер-Министра - Министра финансов РК от 27.07.2023 </w:t>
+      Сноска. Приложение 1 - в редакции приказа Министра финансов РК от 14.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 800</w:t>
+        <w:t>№ 703</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -3076,106 +2391,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Наименование подвидов государственной услуги: </w:t>
+              <w:t>
+Наименование государственной услуги "Выдача лицензии на осуществление аудиторской деятельности"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование подвидов государственной услуги:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Выдача лицензии на осуществление аудиторской деятельности;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Переоформление лицензии на осуществление аудиторской деятельности.</w:t>
+2. Переоформление лицензии на осуществление аудиторской деятельности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Прекращение действия лицензии на осуществление аудиторской деятельности.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3207,52 +2540,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Наименование услугодателя </w:t>
+              <w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3320,88 +2653,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Способы предоставления государственной услуги </w:t>
+              <w:t>
+Способы предоставления государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прием заявления и выдача результатов оказания государственной услуги осуществляется через: веб-порталы "Электронного правительства" www.egov.kz, www.elicense.kz (далее - портал).</w:t>
+Прием заявления и выдача результатов оказания государственной услуги осуществляется через: веб-порталы "Электронного правительства" www.egov.kz, www.elicense.kz (далее – портал ).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3470,87 +2803,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-выдача лицензии – 4 (четыре) рабочих дня;</w:t>
+выдача лицензии – 4 (четыре) рабочих дня; переоформление лицензии – 4 (четыре) рабочих дня;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-переоформление лицензии – 3 (три) рабочих дня;</w:t>
-[...17 lines deleted...]
-переоформление лицензии при реорганизации юридического лица-лицензиата в форме выделения, разделения – 4 (четыре) рабочих дня.</w:t>
+прекращение действия лицензии – 10 (десять) рабочих дней.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3619,51 +2934,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная):</w:t>
+Электронная (частично автоматизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3731,70 +3046,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>
-Форма предоставления результата оказания государственной услуги – электронная.</w:t>
+Лицензия, переоформление лицензии и прекращение действия лицензии на осуществление аудиторской деятельности, либо мотивированный ответ об отказе в оказании государственной услуги в случаях и по основаниям, предусмотренным в пункте 9 настоящего перечня основных требований. Форма предоставления результата оказания государственной услуги – электронная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3862,70 +3159,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-При оказании государственной услуги в бюджет уплачивается лицензионный сбор за право занятия отдельными видами деятельности в соответствии со </w:t>
+Государственная услуга оказывается на платной основе юридическим лицам. При оказании государственной услуги в бюджет уплачивается лицензионный сбор за право занятия отдельными видами деятельности в соответствии со </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 554</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кодекса Республики Казахстан "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -3937,51 +3216,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензионный сбор при выдаче лицензии за право занятия аудиторской деятельностью – составляет 10 месячных расчетных показателей;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) лицензионный сбор за переоформление лицензии – составляет 10 % от ставки при выдаче лицензии.</w:t>
+2) лицензионный сбор за переоформление лицензии – составляет 10 % от ставки при выдаче лицензии;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) лицензионный сбор за прекращение действия лицензии не взимается.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4013,146 +3310,128 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+График работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-График работы </w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve"> Республики Казахстан и </w:t>
+1) услугодателя – с понедельника по пятницу включительно с 08.30 до 18.00 часов, с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьи 5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О праздниках в Республике Казахстан".</w:t>
-[...17 lines deleted...]
-Адреса оказания государственной услуги размещены на интернет-ресурсе Комитета внутреннего государственного аудита Министерства финансов Республики Казахстан, в разделе "Государственные услуги".</w:t>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О праздниках в Республике Казахстан". Адреса оказания государственной услуги размещены на интернет-ресурсе услугодателя, в разделе "Государственные услуги".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4256,232 +3535,202 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+1) для получения лицензии: заявление юридического лица для получения лицензии в форме электронного документа, предусмотренное </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложением 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим Правилам, удостоверенного электронной цифровой подписью (далее – ЭЦП) услугополучателя; документ, подтверждающий уплату в бюджет лицензионного сбора на право занятия аудиторской деятельностью, за исключением случаев оплаты через платежный шлюз "электронного правительства" (далее – ПШЭП). В случае получения в автоматическом режиме данных об уплате в бюджет лицензионного сбора на право занятия аудиторской деятельностью, представление данного документа не требуется; сведения о заявителе, предусмотренные </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложением 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим Правилам; форма сведений руководителя и аудиторов о присвоении квалификационных свидетельств. При создании аудиторской организации-резидента Республики Казахстан иностранной организацией (иностранными организациями), кроме вышеперечисленных документов для подтверждения своего статуса иностранной аудиторской организацией представляются: электронная копия письма с его нотариально заверенным переводом о подтверждении статуса аудиторской организации, выдаваемый профессиональной аудиторской организацией страны, и электронная копия документа о членстве профессиональной аудиторской организации в Международной федерации бухгалтеров, подтверждающий статус иностранной аудиторской организации, или электронная копия письма с его нотариально заверенным переводом о подтверждении статуса аудиторской организации, выдаваемый компетентным органом государства, резидентом которой она является, либо нотариально заверенная копия лицензии;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) для переоформления лицензии: заявление юридического лица для переоформления лицензии в форме электронного документа, предусмотренное </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложением 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим Правилам, удостоверенного ЭЦП услугополучателя; электронная копия документа об оплате в бюджет лицензионного сбора, за исключением оплаты через ПШЭП. При возможности получения в автоматическом режиме данных об уплате в бюджет лицензионного сбора на право занятия аудиторской деятельностью, представление данного документа не требуется; документ, подтверждающий основание для переоформления (решение учредителей);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-1) для получения лицензии:</w:t>
+3) для прекращения действия лицензии:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заявление юридического лица для получения лицензии и (или) приложения к лицензии в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) услугополучателя;</w:t>
+заявление юридического лица для прекращения действия лицензии в форме электронного документа, предусмотренное приложением 5 к настоящим Правилам, удостоверенного ЭЦП услугополучателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-документ, подтверждающий уплату в бюджет лицензионного сбора на право занятия аудиторской деятельностью, за исключением случаев оплаты через платежный шлюз "электронного правительства" (далее – ПШЭП). При возможности получения в автоматическом режиме данных об уплате в бюджет лицензионного сбора на право занятия аудиторской деятельностью, представление данного документа не требуется;</w:t>
+документ, подтверждающий основание для прекращения действия лицензии (при наличии).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сведения о заявителе предусмотренные приложением 3 к настоящим Правилам;</w:t>
-[...125 lines deleted...]
-документ, подтверждающий основание для переоформления (решение учредителей).</w:t>
+Документ, подтверждающий оплату, услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4514,51 +3763,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4622,51 +3871,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) услугополучатель не соответствует квалификационным требованиям;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о приостановлении или запрещении деятельности, или отдельных видов деятельности, подлежащих лицензированию;</w:t>
+4) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о приостановлении или запрещении деятельности, подлежащей лицензированию;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) судом на основании представления судебного исполнителя временно запрещено выдавать услугополучателю-должнику лицензию;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4735,212 +3984,98 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услугополучатель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП.</w:t>
-[...35 lines deleted...]
-Адреса мест оказания государственной услуги размещены на интернет-ресурсе Комитета внутреннего государственного аудита Министерства финансов Республики Казахстан, в разделе "Государственные услуги" www.gov.kz.</w:t>
+Услугополучателю предоставлена возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП. Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777. Адреса мест оказания государственной услуги размещены на интернет-ресурсе Комитета внутреннего государственного аудита Министерства финансов Республики Казахстан, в разделе "Государственные услуги" www.gov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...76 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -4988,1038 +4123,139 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам государственной</w:t>
+              <w:t>к Правилам государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>услуги "Выдача лицензии на</w:t>
+              <w:t>"Выдача лицензии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>осуществление аудиторской</w:t>
+              <w:t>на осуществление</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деятельности"</w:t>
-[...64 lines deleted...]
-              <w:t>Форма</w:t>
+              <w:t>аудиторской деятельности"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа Министра финансов РК от 14.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 703</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...869 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -6065,50 +4301,834 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z195" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление юридического лица для получения лицензии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z196" w:id="39"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование лицензиара)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование, местонахождение, бизнес-идентификационный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>юридического лица (в том числе иностранного юридического лица),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бизнес-идентификационный номер филиала или представительства иностранного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>юридического лица – в случае отсутствия бизнес-идентификационного номера</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>у юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прошу выдать лицензию на осуществление</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать полное наименование вида деятельности)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес юридического лица</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(почтовый индекс, страна (для иностранного юридического лица), область, город,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>район, населенный пункт, наименование улицы, номер дома/здания</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(стационарного помещения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электронная почта___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефоны __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Факс ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес объекта осуществления деятельности или действий (операций)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(почтовый индекс, область, город, район, населенный пункт, наименование улицы,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер дома/здания (стационарного помещения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прилагается ______ листов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящим подтверждается, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>все указанные данные являются официальными контактами и на них может быть</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>направлена любая информация по вопросам выдачи или отказа в выдаче лицензии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заявителю не запрещено судом заниматься лицензируемым видом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заявитель согласен на использование персональных данных ограниченного доступа,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>составляющих охраняемую законом тайну, содержащихся в информационных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>системах, при выдаче лицензии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заявитель несет ответственность в соответствии с законодательством Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Казахстан за достоверность предоставленной (заполненной) информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заявитель согласен на удостоверение заявления электронной цифровой подписью</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>работника Государственной корпорации (в случае обращения через Государственную</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>корпорацию).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись) (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам государственной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -6188,104 +5208,124 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z171" w:id="70"/>
+    <w:bookmarkStart w:name="z171" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о заявителе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа Заместителя Премьер-Министра - Министра финансов РК от 27.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 800</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); внесено изменение на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра финансов РК от 14.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 703</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9798,128 +8838,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...76 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -9967,94 +8929,168 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам государственной</w:t>
+              <w:t>к Правилам государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>услуги "Выдача лицензии на</w:t>
+              <w:t>"Выдача лицензии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>осуществление аудиторской</w:t>
+              <w:t>на осуществление</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деятельности"</w:t>
+              <w:t>аудиторской деятельности"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 - в редакции приказа Министра финансов РК от 14.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 703</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -10077,1489 +9113,2462 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="71"/>
+    <w:bookmarkStart w:name="z198" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление юридического лица для</w:t>
-[...21 lines deleted...]
-      <w:bookmarkStart w:name="z110" w:id="72"/>
+        <w:t xml:space="preserve"> Заявление юридического лица для переоформления лицензии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z199" w:id="42"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В ________________________________________________________________________________</w:t>
-[...292 lines deleted...]
-      1) реорганизация юридического лица-лицензиата в соответствии с порядком, определенным </w:t>
+      В _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование лицензиара)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование, местонахождение, бизнес-идентификационный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>юридического лица (БИН) (в том числе иностранного юридического лица),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бизнес-идентификационный номер филиала или представительства иностранного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>юридического лица – в случае отсутствия БИН у юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прошу переоформить лицензию № ______ от "___" _________ 20___ года,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выданную________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(номер(-а) лицензии, дата выдачи, наименование лицензиара, выдавшего лицензию)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на осуществление</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование вида деятельности по следующему(-им) основанию(-ям)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(укажите в соответствующей ячейке Х):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) реорганизация юридического лица-лицензиата в соответствии с порядком,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">определенным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...229 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и уведомлениях" путем (укажите в соответствующей ячейке Х):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>слияния ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>преобразования ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>присоединения ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выделения ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>разделения ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) изменение наименования юридического лица-лицензиата</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) изменение места нахождения юридического лица-лицензиата</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) отчуждение лицензиатом лицензии, выданной по классу "разрешения, выдаваемые</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на объекты", вместе с объектом в пользу третьих лиц в случаях, если отчуждаемость</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лицензии предусмотрена </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...745 lines deleted...]
-    <w:bookmarkEnd w:id="110"/>
+        <w:t xml:space="preserve"> к Закону Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О разрешениях и уведомлениях"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) изменение адреса места нахождения объекта без его физического перемещения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для лицензии, выданной по классу "разрешения, выдаваемые на объекты"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с указанием объектов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) наличие требования о переоформлении в законах Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) изменение наименования вида деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес юридического лица</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(страна – для иностранного юридического лица, почтовый индекс, область, город,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>район, населенный пункт, наименование улицы, номер дома/здания (стационарного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>помещения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электронная почта ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефоны ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Факс ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес объекта осуществления деятельности или действий (операций)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(почтовый индекс, область, город, район, населенный пункт, наименование улицы,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер дома/здания (стационарного помещения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прилагается ______ листов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящим подтверждается, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>все указанные данные являются официальными контактами и на них может быть</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>направлена любая информация по вопросам выдачи или отказа в выдаче лицензии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заявителю не запрещено судом заниматься лицензируемым видом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заявитель согласен на использование персональных данных ограниченного доступа,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>составляющих охраняемую законом тайну, содержащихся в информационных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>системах, при выдаче лицензии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заявитель несет ответственность в соответствии с законодательством Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Казахстан за достоверность предоставленной (заполненной) информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заявитель согласен на удостоверение заявления электронной цифровой подписью</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>работника государственной корпорации в случае обращения через государственную</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>корпорацию).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись) (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата заполнения: "__" __________ 20__ года</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Выдача лицензии</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на осуществление</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аудиторской деятельности"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены приложением 5 в соответствии с приказом Министра финансов РК от 14.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 703</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z202" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление юридического лица для прекращения лицензии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z203" w:id="44"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      В _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование лицензиара)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование, местонахождение, бизнес-идентификационный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>юридического лица (БИН) (в том числе иностранного юридического лица),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бизнес-идентификационный номер филиала или представительства иностранного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>юридического лица – в случае отсутствия БИН у юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прошу прекратить действие лицензии (нужное подчеркнуть) № ______ от</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" _________ 20___ года, выданную</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(номер(-а) лицензии, дата выдачи, наименование лицензиара, выдавшего лицензию</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на осуществление</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование вида деятельности) по следующему(-им) основанию(-ям)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(укажите в соответствующей ячейке Х):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) добровольный возврат лицензии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) в иных случаях, предусмотренных законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес юридического лица</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(страна – для иностранного юридического лица, почтовый индекс, область, город,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>район, населенный пункт, наименование улицы, номер дома/здания (стационарного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>помещения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электронная почта ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефоны ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Факс _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес объекта осуществления деятельности или действий (операций)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(почтовый индекс, область, город, район, населенный пункт, наименование улицы,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер дома/здания (стационарного помещения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прилагается ______ листов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящим подтверждается, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>все указанные данные являются официальными контактами и на них, может быть</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>направлена любая информация по вопросам выдачи или отказа в выдаче лицензии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заявителю не запрещено судом заниматься лицензируемым видом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заявитель согласен на использование персональных данных ограниченного доступа,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>составляющих охраняемую законом тайну, содержащихся в информационных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>системах, при выдаче лицензии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заявитель несет ответственность в соответствии с законодательством Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Казахстан за достоверность предоставленной (заполненной) информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заявитель согласен на удостоверение заявления электронной цифровой подписью</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>работника государственной корпорации в случае обращения через государственную</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>корпорацию).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель _______ ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись) (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата заполнения: "__" __________ 20__ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -11567,55 +11576,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>