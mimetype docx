--- v0 (2025-10-14)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ed8cf92" w14:textId="ed8cf92">
+    <w:p w14:paraId="6d01b2d" w14:textId="6d01b2d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -133,54 +133,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра внутренних дел РК 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 348 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -800,74 +882,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания государственной услуги "Оформление документов на выезд за пределы Республики Казахстан на постоянное место жительства" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах", </w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 55 Закона Республики Казахстан "О миграции населения" и определяют порядок оказания государственной услуги по оформлению документов на выезд граждан Республики Казахстан, иностранцев, постоянно проживающих на территории Республики Казахстан и лиц без гражданства, постоянно проживающих на территории Республики Казахстан за пределы Республики Казахстан на постоянное место жительства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра внутренних дел РК 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 348 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z213" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z214" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -924,709 +1068,1273 @@
         <w:t>
       3) административный орган (услугодатель) – государственный орган, орган местного самоуправления, государственное юридическое лицо, а также иная организация, которые в соответствии с законами Республики Казахстан наделены полномочиями по принятию административного акта, совершению административного действия (бездействия);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z217" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) административная процедура - это деятельность административного органа, должностного лица по рассмотрению административного дела, принятию и исполнению по нему решения, совершаемая на основании обращения или по собственной инициативе, а также деятельность, осуществляемая в порядке упрощенной административной процедуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z218" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5) предусматривается в редакции приказа Министра внутренних дел РК 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) веб-портал "электронного правительства" www.egov.kz (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z219" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) предусматривается в редакции приказа Министра внутренних дел РК 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) платежный шлюз "электронного правительства" (далее – ПШЭП) – информационная система, автоматизирующая процессы передачи информации о проведении платежей в рамках оказания возмездных услуг, оказываемых в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z220" w:id="19"/>
+    <w:bookmarkStart w:name="z220" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z221" w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z221" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственная услуга "Оформление документов на выезд за пределы Республики Казахстан на постоянное место жительства" (далее – государственная услуга) оказывается территориальными органами полиции (далее – услугодатель).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z222" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра внутренних дел РК 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Уполномоченный орган в области миграции направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила в Государственные корпорации, оператору информационно-коммуникационной инфраструктуры "электронного правительства" и в Единый контакт-центр по вопросам оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z223" w:id="22"/>
+    <w:bookmarkStart w:name="z223" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z224" w:id="23"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z224" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Граждане Республики Казахстан выезжают за пределы Республики Казахстан на постоянное место жительства и беспрепятственно возвращаются в Республику Казахстан. Выезд и возвращение осуществляются по паспорту гражданина Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z225" w:id="24"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Министра внутренних дел РК 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Для получения государственной услуги физические лица (далее – услугополучатель) подают услугодателю заявление-анкету по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с приложением документов, предусмотренных пунктом 8 Перечня основных требований к оказанию государственной услуги "Оформление документов на выезд за пределы Республики Казахстан на постоянное место жительства" (далее-Перечень) через некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) либо портал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z226" w:id="25"/>
+    <w:bookmarkStart w:name="z226" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае обращения через портал заявление-анкета заполняется в электронной форме, прикрепляются электронные копии документов, указанные в пункте 8 Перечня, которые заверяются ЭЦП услугополучателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z227" w:id="26"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z227" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень основных требований к оказанию государственной услуги, включающей характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги изложены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z228" w:id="27"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа Министра внутренних дел РК 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. В случае отсутствия сведений о регистрации на территории Республики Казахстан лиц, указанных в подпунктах 3) и 5) пункта 8 Перечня, гражданин, ходатайствующий о выезде, обращается с заявлением по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам в органы внутренних дел для установления факта их регистрации на территории страны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z229" w:id="28"/>
+    <w:bookmarkStart w:name="z229" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лица, имеющие постоянную регистрацию на территории Республики Казахстан, оформившие выход из гражданства Республики Казахстан либо утратившие гражданство Республики Казахстан, документы на выезд за пределы Республики Казахстан на постоянное место жительства, оформляют после регистрации в качестве иностранцев или лица без гражданства, постоянно проживающих в Республике Казахстан в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 4 декабря 2015 года № 992 "Об утверждении Правил выдачи иностранцам и лицам без гражданства разрешения на временное и постоянное проживание в Республике Казахстан" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов № 12880).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z230" w:id="29"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z230" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. При приеме документов через Государственную корпорацию услугополучателю выдается расписка по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам о приеме соответствующих документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z231" w:id="30"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z231" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       День обращения услугополучателя в Государственную корпорацию не входит в срок оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z232" w:id="31"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z232" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае предоставления услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия, работник Государственной корпорации отказывает в приеме документов и выдает расписку об отказе в приеме документов, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z233" w:id="32"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z233" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае подачи заявления через портал, в "личном кабинете" услугополучателя отображается статус о принятии заявление для оказания государственной услуги, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z234" w:id="33"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z234" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Канцелярия услугодателя в день поступления документов осуществляет их прием, регистрацию и передает на исполнение ответственному структурному подразделению. При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z235" w:id="34"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z235" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотрудник ответственного структурного подразделения услугодателя в течение двух рабочих дней с момента регистрации документов, проверяет полноту представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z236" w:id="35"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа Министра внутренних дел РК 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. При предоставлении услугополучателем полного пакета документов сотрудник подразделения услугодателя вносит сведения об услугополучателе в Информационную систему миграционной службы Министерства внутренних дел Республики Казахстан (далее – ИС МП) с прикреплением электронных копий всех документов, необходимых для оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z237" w:id="36"/>
+    <w:bookmarkStart w:name="z237" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотрудник подразделения услугодателя в течение одного рабочего дня рассматривает документы, представленные в запросе на отсутствие оснований для отказа в оказании государственной услуги и в течение одного рабочего дня направляет запросы на согласование в государственные органы: территориальные подразделения Комитета национальной безопасности Республики Казахстан, Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан, Министерства юстиции Республики Казахстан, Комитета государственных доходов Министерства финансов Республики Казахстан и Министерства обороны Республики Казахстан (далее – государственные органы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z238" w:id="37"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z238" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласование материалов с уполномоченными государственными органами осуществляется электронно через ИС МП в течение десяти рабочих дней, при отсутствии интеграции бумажно, посредством направления запроса в государственные органы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z239" w:id="38"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z239" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учетное дело по каналам ИС МП в течение одного дня с момента приема пакета документов направляется на согласование в Управление миграционной службы Департамента полиции областей, городов республиканского значения и столицы (далее – УМС ДП).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z240" w:id="39"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z240" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственный сотрудник УМС ДП осуществляет проверку своевременного и качественного внесения данных в информационную систему. Далее, на основании ответов из уполномоченных государственных органов подтверждает через ИС МП согласие о выдаче разрешения или отказ в оказании услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z241" w:id="40"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z241" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На основании результатов согласования УМС ДП и государственных органов сотрудник подразделения услугодателя в течение одного рабочего дня готовит решение об оформлении документов на выезд за пределы Республики Казахстан на постоянное место жительства (далее - решение) либо уведомление об отказе в предоставлении государственной услуги и в этот же день вносит в ИС МП информацию о принятом решении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z242" w:id="41"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z242" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае вынесения решения об отказе в предоставлении государственной услуги, услугодатель направляет услугополучателю предварительное решение либо уведомляет о времени и месте (способе) проведения заслушивания, для выражения позиции услугополучателя по предварительному решению услугоподателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z243" w:id="42"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z243" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предварительное решение об отказе в предоставлении государственной услуги, либо уведомление о заслушивании направляется не менее чем за 3 рабочих дней до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z244" w:id="43"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z244" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания услугодатель выдает результат оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z245" w:id="44"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z245" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае принятия решения об отказе в предоставлении государственной услуги услугодатель в течение одного рабочего дня возвращает услугополучателю оригиналы документов и мотивированное уведомление об отказе в предоставлении государственной услуги по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1641,112 +2349,112 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> или </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. В этом случае в материалы дела приобщаются копии документов, заверенные исполнителем услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z246" w:id="45"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z246" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При положительном решении сотрудником подразделения услугодателя через ИС МП в "Интеграционный шлюз Автоматизированной системы мобилизационных ресурсов" (далее – ИШ АС МР) направляется уведомление в территориальное подразделение местных органов военного управления (далее – МОВУ) с целью снятия с воинского учета. МОВУ в течение одного рабочего дня обрабатывает запрос и направляет уведомление о снятии услугополучателя с воинского учета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z247" w:id="46"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z247" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После чего Интеграционная информационная система "Центр обслуживания населения" (далее – ИИС ЦОН) формирует запрос в ИС МП о снятии с воинского учета услугополучателя и совместно следующих детей (в случае их наличия) и необходимости обращения в Государственную корпорацию для снятия с регистрации по постоянному месту жительства на территории Республики Казахстан, который направляется в Государственную корпорацию или портал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z248" w:id="47"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z248" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В течение одного рабочего дня после получения уведомления услугополучатель обращается в Государственную корпорацию для сдачи удостоверения личности либо вида на жительство иностранца в Республике Казахстан или удостоверения лица без гражданства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z249" w:id="48"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z249" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       После подтверждения сдачи удостоверение личности либо вид на жительство иностранца в Республике Казахстан или удостоверение лица без гражданства услугодатель в тот же день осуществляет снятие с регистрации по постоянному месту жительства, выдачу услугополучателю (либо его представителю по нотариально заверенной доверенности) решения об оформлении документов на выезд за пределы Республики Казахстан на постоянное место жительства по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1761,429 +2469,681 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> или </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z250" w:id="49"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z250" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении через портал решение об оформлении документов на выезд за пределы Республики Казахстан на постоянное место жительства направляется в "личный кабинет" в форме электронного документа, подписанного ЭЦП руководителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z251" w:id="50"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z251" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Гражданам Республики Казахстан, выезжающим за пределы Республики Казахстан на постоянное место жительства, независимо от их возраста, оформляется паспорт гражданина Республики Казахстан. Их удостоверения личности сдаются в орган внутренних дел, оформивший документы на выезд за пределы Республики Казахстан на постоянное место жительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z252" w:id="51"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z252" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Граждане Республики Казахстан, выехавшие за пределы Республики Казахстан по временным делам и изъявившие желание остаться там на постоянное место жительства, обращаются в загранучреждения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z253" w:id="52"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z253" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Граждане Республики Казахстан, взявшие на себя обязательства по возможности ограничения своего выезда за пределы Республики Казахстан в связи с допуском их к государственным секретам (далее - секретоносители) и намеревающиеся выехать за границу, заблаговременно получают разрешение на выезд у руководителей тех государственных органов или других организаций, где они подписали указанные обязательства (далее — организации).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z254" w:id="53"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z254" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях реорганизации организаций решение о возможности выезда секретоносителей за пределы Республики Казахстан на постоянное место жительства принимается руководителями организаций, являющихся их правопреемниками.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z255" w:id="54"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z255" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При ликвидации (упразднении) организаций решение о возможности выезда принимают руководители территориальных органов национальной безопасности по месту жительства секретоносителей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z256" w:id="55"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 13 предусматривается в редакции приказа Министра внутренних дел РК 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> внесения данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги, утвержденных приказом исполняющего обязанности Министра транспорта и коммуникаций Республики Казахстан от 14 июня 2013 года № 452 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 8555).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z257" w:id="56"/>
+    <w:bookmarkStart w:name="z257" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц, Государственной корпорации и (или) его работников по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z258" w:id="57"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z258" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Рассмотрение жалобы по вопросам оказания государственных услуг проводится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z259" w:id="58"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z259" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z260" w:id="59"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z260" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z261" w:id="60"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z261" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет решение либо иное административное действие, полностью удовлетворяющего требованиям, указанных в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z262" w:id="61"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z262" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жалоба услугополучателя, поступившая в адрес непосредственно оказывающего государственную услугу услугодателя, в соответствии с </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z263" w:id="62"/>
+      Жалоба услугополучателя, поступившая в адрес непосредственно оказывающего государственную услугу услугодателя, в соответствии с пунктом 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменением, внесенным приказом Министра внутренних дел РК 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 348 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z263" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z264" w:id="63"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z264" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Жалоба на действие (бездействие) работников Государственной корпорации при оказании услуг через Государственную корпорацию подается на имя руководителя Государственной корпорации чье административное действие (бездействие) обжалуется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z265" w:id="64"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z265" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Если иное не предусмотрено Законом, обжалование в суде допускается после обжалования в административном (досудебном) порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурного-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра внутренних дел РК 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2353,68 +3313,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z268" w:id="65"/>
+    <w:bookmarkStart w:name="z268" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> САУАЛНАМА–ӨТІНІШ/ЗАЯВЛЕНИЕ – АНКЕТА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2529,90 +3489,90 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z269" w:id="66"/>
+    <w:bookmarkStart w:name="z269" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тегі/Фамилия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z270" w:id="67"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z270" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6070600" cy="266700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -2634,90 +3594,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z271" w:id="68"/>
+    <w:bookmarkStart w:name="z271" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аты/Имя </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z272" w:id="69"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z272" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6070600" cy="266700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -2739,90 +3699,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z273" w:id="70"/>
+    <w:bookmarkStart w:name="z273" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әкесінің аты/Отчество (при его наличии) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z274" w:id="71"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z274" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5410200" cy="254000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -2844,90 +3804,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z275" w:id="72"/>
+    <w:bookmarkStart w:name="z275" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Паспорт/Паспорт № _________________________ от __________20___ жылы/года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z276" w:id="73"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z276" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке куәлік/Удостоверение личности № _____________ от __________20 ___жылы/года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -3491,90 +4451,90 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z277" w:id="74"/>
+    <w:bookmarkStart w:name="z277" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Азаматтығы / Гражданство </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z278" w:id="75"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z278" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3860800" cy="203200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
@@ -3596,90 +4556,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z279" w:id="76"/>
+    <w:bookmarkStart w:name="z279" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Ұлты / Национальность </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z280" w:id="77"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z280" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3860800" cy="203200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
@@ -3701,70 +4661,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z281" w:id="78"/>
+    <w:bookmarkStart w:name="z281" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Туған жері / Место рождения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4290,70 +5250,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z282" w:id="79"/>
+    <w:bookmarkStart w:name="z282" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Маған Қазақстан Республикасынан тыс жерге тұрақты жерге шығуға арналған құжаттарды ресімдеуді сұраймын/Прошу оформить мне документы на выезд за пределы Республики Казахстан на постоянное место жительства: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
@@ -8377,90 +9337,90 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z283" w:id="80"/>
+    <w:bookmarkStart w:name="z283" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Біруақытта менің кәмелетке толмаған балаларыма шығуға құжаттарды ресімдеуді сұраймын/</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z284" w:id="81"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z284" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Одновременно прошу оформить документы на выезд моим несовершеннолетним детям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8991,70 +9951,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z285" w:id="82"/>
+    <w:bookmarkStart w:name="z285" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Жақын туыстары туралы мәліметтер / Сведения о близких родственниках (ата-аналары, жұбайлары (оның ішінде бұрынғы), балалары) /родители, супруги (в т.ч. бывшие), дети)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -9751,70 +10711,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z286" w:id="83"/>
+    <w:bookmarkStart w:name="z286" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Соңғы 5 жыл ішіндегі қызметі / Трудовая деятельность за последние 5 лет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -10410,199 +11370,295 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z287" w:id="84"/>
+    <w:bookmarkStart w:name="z287" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауалнама-өтініште көрінеу жалған деректер көрсеткен үшін жауапкершілік туралы ескертілдім (Негіз: "Халықтың көші-қоны туралы" Қазақстан Республикасының Заңы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z288" w:id="85"/>
+      <w:bookmarkStart w:name="z288" w:id="78"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Предупрежден (-а) об ответственности за заведомо ложные данные в заявлении-анкете (основание: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О миграции населения").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _______________________________ "____" ___________ 20 __ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (көрсетілетін қызметті алушының қолы/подпись услугополучателя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z289" w:id="86"/>
+    <w:bookmarkStart w:name="z289" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ақпараттың жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z290" w:id="87"/>
+      <w:bookmarkStart w:name="z290" w:id="80"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласен (-на) на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах. ______________ "_____" __________ 20 __ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Тіркелген күні / Дата регистрации "__" ___ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра внутренних дел РК 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12420,70 +13476,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z321" w:id="88"/>
+          <w:bookmarkStart w:name="z321" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="88"/>
+          <w:bookmarkEnd w:id="81"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13233,88 +14289,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(указать адрес регистрации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>места жительства)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z295" w:id="89"/>
+    <w:bookmarkStart w:name="z295" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z296" w:id="90"/>
+      <w:bookmarkStart w:name="z296" w:id="83"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В связи с оформлением документов на выезд за пределы Республики Казахстан на постоянное место жительства, на основании сведений Государственной базы данных "Физические лица" прошу сообщить информацию о регистрации на территории Республики Казахстан гражданина (- ки) _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13535,88 +14591,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z299" w:id="91"/>
+    <w:bookmarkStart w:name="z299" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка о приеме документов от услугополучателя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z300" w:id="92"/>
+      <w:bookmarkStart w:name="z300" w:id="85"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящая расписка выдана _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (указать фамилию, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13905,108 +14961,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z303" w:id="93"/>
+    <w:bookmarkStart w:name="z303" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка об отказе в приеме документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z304" w:id="94"/>
+      <w:bookmarkStart w:name="z304" w:id="87"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан "О государственных услугах", отдел №___ филиала Некоммерческого акционерного общества "Государственной корпорации "Правительство для граждан" _________________ отказывает в (указать адрес) приеме документов на оказание государственной услуги "Оформление документов на выезд за пределы Республики Казахстан на постоянное место жительства", ввиду представления Вами неполного пакета документов согласно перечню основных требований к оказанию государственной услуги, а именно:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Наименование отсутствующих документов:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14414,88 +15470,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z307" w:id="95"/>
+    <w:bookmarkStart w:name="z307" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление об отказе в предоставлении государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z308" w:id="96"/>
+      <w:bookmarkStart w:name="z308" w:id="89"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомляем ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (указать фамилию, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14831,88 +15887,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z311" w:id="97"/>
+    <w:bookmarkStart w:name="z311" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление об отказе в предоставлении государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z312" w:id="98"/>
+      <w:bookmarkStart w:name="z312" w:id="91"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомляем______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (указать фамилию, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15353,88 +16409,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z315" w:id="99"/>
+    <w:bookmarkStart w:name="z315" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Решение об оформлении документов на выезд за пределы Республики Казахстан на постоянное место жительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z316" w:id="100"/>
+      <w:bookmarkStart w:name="z316" w:id="93"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В связи с оформлением документов на выезд на постоянное место жительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       в_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15876,88 +16932,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z319" w:id="101"/>
+    <w:bookmarkStart w:name="z319" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Решение об оформлении документов на выезд за пределы Республики Казахстан на постоянное место жительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z320" w:id="102"/>
+      <w:bookmarkStart w:name="z320" w:id="95"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В связи с оформлением документов на выезд на постоянное место жительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       в_______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16345,440 +17401,440 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 марта 2020 года № 259</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z203" w:id="103"/>
+    <w:bookmarkStart w:name="z203" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министерства внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение - в редакции приказа Министра внутренних дел РК от 27.08.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 600</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z204" w:id="104"/>
+    <w:bookmarkStart w:name="z204" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 19 марта 2015 года № 254 "Об утверждении стандарта государственной услуги "Оформление документов на выезд за пределы Республики Казахстан на постоянное место жительства" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 11030, опубликован 8 июня 2015 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z205" w:id="105"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z205" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 30 мая 2015 года № 498 "Об утверждении регламента государственной услуги "Оформление документов на выезд за пределы Республики Казахстан на постоянное место жительства" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 11568, опубликован 20 июля 2015 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z206" w:id="106"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z206" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 19 января 2016 года № 39 "О внесении изменения в приказ Министра внутренних дел Республики Казахстан от 19 марта 2015 года № 254 "Об утверждении стандарта государственной услуги "Оформление документов на выезд за пределы Республики Казахстан на постоянное место жительства" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 13401, опубликован 16 марта 2016 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z207" w:id="107"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z207" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 25 февраля 2016 года № 177 "О внесении изменения в приказ Министра внутренних дел Республики Казахстан от 30 мая 2015 года № 498 "Об утверждении регламента государственной услуги "Оформление документов на выезд за пределы Республики Казахстан на постоянное место жительства" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 13539, опубликован 1 апреля 2016 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z208" w:id="108"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z208" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 4 декабря 2017 года № 789 "О внесении изменений в приказ Министра внутренних дел Республики Казахстан от 19 марта 2015 года № 254 "Об утверждении стандарта государственной услуги "Оформление документов на выезд за пределы Республики Казахстан на постоянное место жительства" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 16121, опубликован 10 января 2018 года в Эталонном контрольном банке нормативных правовых актов в электронном виде).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z209" w:id="109"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z209" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 14 марта 2018 года № 194 "О внесении изменений и дополнений в приказ Министра внутренних дел Республики Казахстан от 19 марта 2015 года № 254 "Об утверждении стандарта государственной услуги "Оформление документов на выезд за пределы Республики Казахстан на постоянное место жительства" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 16738, опубликован 18 апреля 2018 года в Эталонном контрольном банке нормативных правовых актов в электронном виде).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z210" w:id="110"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z210" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 5 мая 2018 года № 340 "О внесении изменения в приказ Министра внутренних дел Республики Казахстан от 30 мая 2015 года № 498 "Об утверждении регламента государственной услуги "Оформление документов на выезд за пределы Республики Казахстан на постоянное место жительства" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 16923, опубликован 30 мая 2018 года в Эталонном контрольном банке нормативных правовых актов в электронном виде).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>