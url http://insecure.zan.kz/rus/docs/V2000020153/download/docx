--- v1 (2026-03-11)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3ea9285" w14:textId="3ea9285">
+    <w:p w14:paraId="ef14271" w14:textId="ef14271">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -108,117 +108,231 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра юстиции Республики Казахстан от 19 марта 2020 года № 105. Зарегистрирован в Министерстве юстиции Республики Казахстан 20 марта 2020 года № 20153.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок – в редакции приказа Министра юстиции РК от 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусматривается в редакции приказа Министра юстиции РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить Правила оказания государственной услуги "Аккредитация организаций по коллективному управлению правами" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -275,286 +389,286 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту по правам интеллектуальной собственности Министерства юстиции Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
-[...15 lines deleted...]
-      1) государственную регистрацию настоящего приказа;</w:t>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на официальном интернет-ресурсе Министерства юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
-[...15 lines deleted...]
-      2) размещение настоящего приказа на официальном интернет-ресурсе Министерства юстиции Республики Казахстан;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) исключен приказом Министра юстиции РК от 15.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказами Министра юстиции РК от 30.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 819</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 15.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p>
-[...151 lines deleted...]
-      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра юстиции Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -686,64 +800,64 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Бекетаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z12" w:id="6"/>
+      <w:bookmarkStart w:name="z12" w:id="5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -873,790 +987,1122 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 19 марта 2020 года № 105</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Аккредитация организаций по коллективному управлению правами"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок – в редакции приказа Министра юстиции РК от 28.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Министра юстиции РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания государственной услуги "Аккредитация организаций по коллективному управлению правами" (далее – Правила), разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственных услугах" и определяют порядок оказания государственной услуги "Аккредитация организаций по коллективному управлению правами";</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра юстиции РК от 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) исключен приказом Министра юстиции РК от 15.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заявление – одна из форм обращения, содержащая ходатайство участника административной процедуры о содействии в реализации его прав, свобод и законных интересов или прав, свобод и законных интересов других лиц;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z124" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заявитель – лицо, подавшее обращение в административный орган, должностному лицу для осуществления административной процедуры, а также лицо, в отношении которого принимается административный акт, совершается административное действие (бездействие) (адресат административного акта);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z125" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) административный акт – решение, принимаемое административным органом, должностным лицом в публично-правовых отношениях, реализующее установленные законами Республики Казахстан права и обязанности определенного лица или индивидуально определенного круга лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z126" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) административный орган – государственный орган, орган местного самоуправления, государственное юридическое лицо, а также иная организация, которые в соответствии с законами Республики Казахстан наделены полномочиями по принятию административного акта, совершению административного действия (бездействия);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z127" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) административная процедура – деятельность административного органа, должностного лица по рассмотрению административного дела, принятию и исполнению по нему решения, совершаемая на основании обращения или по собственной инициативе, а также деятельность, осуществляемая в порядке упрощенной административной процедуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z128" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) административное дело – материалы, фиксирующие ход и результаты осуществления административной процедуры и (или) рассмотрение публично-правового спора в суде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра юстиции РК от 28.01.2026 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 8) предусматривается в редакции приказа Министра юстиции РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...174 lines deleted...]
-    <w:bookmarkStart w:name="z129" w:id="17"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) единый контакт-центр – юридическое лицо, определенное Правительством Республики Казахстан, выполняющее функции информационно-справочной службы по предоставлению услугополучателям информации по вопросам оказания государственных и иных услуг, а также государственным органам – информации по вопросам оказания информационно-коммуникационных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z130" w:id="18"/>
+    <w:bookmarkStart w:name="z130" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) государственная услуга – одна из форм реализации отдельных государственных функций, осуществляемых в индивидуальном порядке по обращению или без обращения услугополучателей и направленных на реализацию их прав, свобод и законных интересов, предоставление им соответствующих материальных или нематериальных благ; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z131" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) перечень основных требований к оказанию государственной услуги – перечень, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z132" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) аккредитация организаций по коллективному управлению правами (далее – аккредитация) – процедура официального признания уполномоченным органом правомочий организаций по коллективному управлению правами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z133" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z131" w:id="19"/>
-[...15 lines deleted...]
-      10) перечень основных требований к оказанию государственной услуги – перечень, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 13) предусматривается в редакции приказа Министра юстиции РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) веб-портал "электронного правительства" www.egov.kz, www.elicense.kz (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра юстиции РК от 30.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 819</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказами Министра юстиции РК от 15.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги проведения аккредитации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z132" w:id="20"/>
-[...15 lines deleted...]
-      11) аккредитация организаций по коллективному управлению правами (далее – аккредитация) – процедура официального признания уполномоченным органом правомочий организаций по коллективному управлению правами;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Государственная услуга оказывается Министерством юстиции Республики Казахстан (далее – услугодатель).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z133" w:id="21"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра юстиции РК от 30.09.2022 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 28.01.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции приказа Министра юстиции РК от 28.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="25"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4. Срок оказания государственной услуги пятнадцать рабочих дней с момента поступления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для получения государственной услуги заявитель (далее – услугополучатель) направляет услугодателю посредством портала:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1805,70 +2251,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Аккредитация осуществляется услугодателем на основании заключения комиссии по аккредитации организаций по коллективному управлению правами (далее – комиссия по аккредитации).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Состав и положение о комиссии по аккредитации утверждаются услугодателем.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1905,90 +2351,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Основные требования к оказанию государственной услуги приведены в Перечне основных требований к оказанию государственной услуги "Аккредитация организаций по коллективному управлению правами" (далее – Перечень основных требований к оказанию государственной услуги) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2007,120 +2453,120 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Услугодатель в день поступления документов осуществляет их прием и регистрацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z149" w:id="30"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z149" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8. Работник ответственного структурного подразделения услугодателя (далее – работник услугодателя) в течение двух рабочих дней с момента завершения приема документов, указанных в пункте 8 Перечня основных требований к оказанию государственной услуги, проверяет полноту представленных документов и (или) сведений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель отказывает в оказании государственной услуги по следующим основаниям:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2376,172 +2822,260 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается дополнить пунктами 8-1, 8-2, 8-3, 8-4 в соответствии с приказом Министра юстиции РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Основаниями для отказа в оказании государственной услуги, являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z114" w:id="32"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z114" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) непредставление документов, установленных законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z115" w:id="33"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z115" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) неполнота сведений, содержащихся в представленных документах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z116" w:id="34"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z116" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) привлечение к административной ответственности за воспрепятствование должностным лицам органов государственного контроля и надзора в выполнении ими служебных обязанностей, а также невыполнение постановлений, предписаний и иных требований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z117" w:id="35"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z117" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) невыполнение и (или) ненадлежащее исполнение организацией обязанностей, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об авторском праве и смежных правах" (далее – Закон).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z118" w:id="36"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z118" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае принятия услугодателем решения об отказе в аккредитации в связи с невыполнением и (или) ненадлежащим исполнением организацией обязанностей, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2556,71 +3090,185 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, организация не вправе получить свидетельство об аккредитации на осуществление деятельности в сферах коллективного управления, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 43 Закона, в течение двух лет с даты принятия услугодателем решения об отказе в аккредитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z119" w:id="37"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть третья пункта 9 предусматривается в редакции приказа Министра юстиции РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2639,88 +3287,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Жалоба на решение, действий (бездействия) сотрудников Министерства юстиции Республики Казахстан подается на имя руководителя услугополучателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2757,70 +3405,184 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В случаях несогласия с результатами решения услугодателя заявитель вправе обжаловать результаты в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15-1 предусматривается в редакции приказа Министра юстиции РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15-1. При внесении изменений и (или) дополнений в настоящие Правила услугодатель направляет оператору информационно-коммуникационной инфраструктуры "электронного правительства", в Единый "контакт-центр" информацию о таких изменениях и (или) дополнениях в течение трех рабочих дней после государственной регистрации в органах юстиции соответствующего нормативного правового акта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3318,136 +4080,232 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>юридический адрес,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>контактный телефон</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра юстиции РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление, представляемое организацией по коллективному управлению правами для прохождения аккредитации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 – в редакции приказа Министра юстиции РК от 28.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z58" w:id="42"/>
+      <w:bookmarkStart w:name="z58" w:id="36"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       От имени членов объединения прошу аккредитовать в порядке </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 46-1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона Республики Казахстан "Об авторском праве и смежных правах"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3927,80 +4785,176 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по коллективному</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>управлению правами"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра юстиции РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Аккредитация организаций по коллективному управлению правами"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 – в редакции приказа Министра юстиции РК от 28.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5819,104 +6773,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>управлению правами"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма сведений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="44"/>
+    <w:bookmarkStart w:name="z80" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения, представляемые организацией по коллективному управлению правами  для прохождения аккредитации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 – в редакции приказа Министра юстиции РК от 28.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра юстиции РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 572</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Количество действующих договоров на коллективное управление</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6046,85 +7020,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Сведения о лицах, уполномоченных представлять такую организацию</w:t>
-[...33 lines deleted...]
-        <w:t>_______________________________________________________________________;</w:t>
+      4. Сведения о лицах, уполномоченных представлять такую организацию в необходимых для правообладателей и пользователей регионах Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сведения о наличии интернет-ресурса ____________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6343,90 +7283,90 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по коллективному</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>управлению правами"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="45"/>
+    <w:bookmarkStart w:name="z91" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 – в редакции приказа Министра юстиции РК от 28.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6873,55 +7813,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7247,31 +8187,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>