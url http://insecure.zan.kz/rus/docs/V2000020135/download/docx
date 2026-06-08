--- v0 (2025-12-29)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bbf4064" w14:textId="bbf4064">
+    <w:p w14:paraId="319027a" w14:textId="319027a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -101,168 +101,161 @@
         </w:rPr>
         <w:t>Об утверждении правил оказания государственных услуг в сфере торговой деятельности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра торговли и интеграции Республики Казахстан от 16 марта 2020 года № 51-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 18 марта 2020 года № 20135.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...29 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула в редакции приказа и.о. Министра торговли и интеграции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -992,2116 +985,2501 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...29 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила по оказанию государственной услуги "Выдача лицензии на импорт и (или) экспорт отдельных видов товаров" (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 13 Закона Республики Казахстан "О разрешениях и уведомлениях" и определяют порядок выдачи лицензии на импорт и (или) экспорт отдельных видов товаров (далее – государственные услуги).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> статьи 13 Закона Республики Казахстан от 16 мая 2014 года "О разрешениях и уведомлениях" определяют порядок выдачи лицензии на импорт и (или) экспорт отдельных видов товаров (далее – Государственные услуги).</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции приказа и.о. Министра торговли и интеграции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z318" w:id="13"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции приказа Заместителя Премьер-Министра - Министра торговли и интеграции РК от 27.02.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...24 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусмотрен в редакции приказа и.о. Министра торговли и интеграции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Государственная услуга оказывается Комитетом торговли Министерства торговли и интеграции Республики Казахстан (далее – услугодатель) через портал.</w:t>
-[...18 lines deleted...]
-      Государственная услуга оказывается на платной основе.</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> статьи 554 Кодекса Республики Казахстан "О налогах и других обязательных платежах в бюджет (Налоговый кодекс)".</w:t>
+        <w:t>
+      1) Единый контакт-центр – юридическое лицо, определенное Правительством Республики Казахстан, выполняющее функции информационно-справочной службы по предоставлению услугополучателям информации по вопросам оказания государственных и иных услуг, а также государственным органам – информации по вопросам оказания информационно-коммуникационных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусмотрен в редакции приказа и.о. Министра торговли и интеграции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Оплата суммы сбора осуществляется в наличной или безналичной форме через банки второго уровня и организации, осуществляющие отдельные виды банковских операций, или через ПШЭП.</w:t>
+      2) транспортная подпись – электронная цифровая подпись, используемая для обеспечения целостности и авторства передаваемых сообщений при информационном взаимодействии информационных систем с применением спецификации WSSecurity;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z320" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лицензия – разрешение первой категории, выдаваемое лицензиаром физическому или юридическому лицу на осуществление лицензируемого вида деятельности либо подвида лицензируемого вида деятельности, связанного с высоким уровнем опасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z321" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) государственная услуга – государственная услуга – одна из форм реализации отдельных государственных функций или их совокупности, осуществляемых по обращению или без обращения услугополучателей и направленных на реализацию их прав, свобод и законных интересов, предоставление им соответствующих материальных или нематериальных благ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5) предусмотрен в редакции приказа и.о. Министра торговли и интеграции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) веб-портал "электронного правительства" www.egov.kz, www.elicense.kz (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Заместителя Премьер-Министра - Министра торговли и интеграции РК от 15.11.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...36 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Подпункт 6) предусмотрен в редакции приказа и.о. Министра торговли и интеграции РК от 26.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t>№ 144-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 04.11.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам оказания государственной услуги;</w:t>
+        <w:t>
+      6) платежный шлюз "электронного правительства" (далее – ПШЭП) – информационная система, автоматизирующая процессы передачи информации о проведении платежей в рамках оказания возмездных услуг, оказываемых в электронной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции приказа Заместителя Премьер-Министра - Министра торговли и интеграции РК от 27.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) электронная копия внешнеторгового договора (контракта), приложения и (или) дополнения к нему (для разовой лицензии), а в случае отсутствия внешнеторгового договора (контракта) – электронная копия иного документа, подтверждающего намерения сторон;</w:t>
+      3. Государственная услуга оказывается Комитетом торговли Министерства торговли и интеграции Республики Казахстан (далее – услугодатель) через портал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) электронная копия лицензии на осуществление лицензируемого вида деятельности или сведения о наличии лицензии на осуществление лицензируемого вида деятельности (если это предусмотрено законодательством государства-члена Евразийского экономического союза), если такой вид деятельности связан с оборотом товара, в отношении которого введено лицензирование на таможенной территории Евразийского экономического союза;</w:t>
-[...260 lines deleted...]
-</w:t>
+      Государственная услуга оказывается на платной основе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Сбор за оказание государственной услуги осуществляется по ставкам, установленным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 554 Кодекса Республики Казахстан "О налогах и других обязательных платежах в бюджет (Налоговый кодекс)".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      5. "Е-лицензирование" полностью автоматически обрабатывает и формирует результат оказания государственной услуги по заявлению услугополучателя в течение 1 (одного) рабочего дня без участия услугодателя путем подписания результата оказания государственной услуги транспортной подписью.</w:t>
+      Оплата суммы сбора осуществляется в наличной или безналичной форме через банки второго уровня и организации, осуществляющие отдельные виды банковских операций, или через ПШЭП.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа Заместителя Премьер-Министра - Министра торговли и интеграции РК от 27.02.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 85-НҚ</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Заместителя Премьер-Министра - Министра торговли и интеграции РК от 15.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 432-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      4. Для получения государственной услуги физическое и юридическое лицо (далее – услугополучатель) направляет услугодателю посредством портала:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z34" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      6. Результат оказания государственной услуги направляется услугополучателю на портал в "личный кабинет" в форме электронного документа, удостоверенного транспортной подписью, по форме согласно </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> к Правилам.</w:t>
+      1) заявление о выдаче лицензии на экспорт или импорт отдельных видов товаров в электронной форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – заявление);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z35" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) электронная копия внешнеторгового договора (контракта), приложения и (или) дополнения к нему (для разовой лицензии), а в случае отсутствия внешнеторгового договора (контракта) – электронная копия иного документа, подтверждающего намерения сторон;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z36" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) электронная копия лицензии на осуществление лицензируемого вида деятельности или сведения о наличии лицензии на осуществление лицензируемого вида деятельности (если это предусмотрено законодательством государства-члена Евразийского экономического союза), если такой вид деятельности связан с оборотом товара, в отношении которого введено лицензирование на таможенной территории Евразийского экономического союза;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Заместителя Премьер-Министра - Министра торговли и интеграции РК от 27.02.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...56 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Подпункт 4) предусмотрен в редакции приказа и.о. Министра торговли и интеграции РК от 26.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t>№ 144-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 04.11.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан;</w:t>
+        <w:t>
+      4) сведения об оплате лицензионного сбора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z306" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 4 предусмотрена в редакции приказа и.о. Министра торговли и интеграции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) прекращение или приостановление действия одного или нескольких документов, служащих основанием для выдачи лицензии;</w:t>
+      Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, государственной регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, предоставляются услугодателю из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z307" w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) нарушение международных обязательств государств-членов, которое может наступить вследствие исполнения договора (контракта), для реализации которого запрашивается лицензия;</w:t>
+      Истребование от услугополучателей документов, которые могут быть получены из информационных систем, не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z308" w:id="34"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z40" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5) исчерпание квоты, а также тарифной квоты, либо их отсутствие (в случае оформления лицензии на квотируемые товары);</w:t>
+        <w:t xml:space="preserve">
+      Перечень основных требований к оказанию государственной услуги изложен согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z309" w:id="35"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z41" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) не внесен лицензионный сбор за право занятия отдельными видами деятельности;</w:t>
+      В "личном кабинете" услугополучателя отражается статус о принятии запроса для оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z310" w:id="36"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменениями, внесенными приказами Заместителя Премьер-Министра - Министра торговли и интеграции РК от 15.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 432-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 04.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 312-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      5. Портал полностью автоматически обрабатывает и формирует результат оказания государственной услуги по заявлению услугополучателя в течение 1 (одного) рабочего дня без участия услугодателя путем подписания результата оказания государственной услуги транспортной подписью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа и.о. Министра торговли и интеграции РК от 04.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 312-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Результат оказания государственной услуги направляется услугополучателю на портал в "личный кабинет" в форме электронного документа, удостоверенного транспортной подписью, по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и 6 к Правилам или мотивированный отказ по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Заместителя Премьер-Министра - Министра торговли и интеграции РК от 27.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Основания для отказа в оказании государственной услуги:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z304" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличие неполных или недостоверных сведений в документах, представленных услугополучателем для получения лицензии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z305" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) несоблюдение требований, предусмотренных пунктами 10, 11 и 12 Правил выдачи лицензий и разрешений на экспорт и (или) импорт товаров, включенных в единый перечень товаров, к которым применяются меры нетарифного регулирования в торговле с третьими странами, утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Совета Евразийской экономической комиссии от 24 ноября 2023 года № 125;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z306" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) прекращение или приостановление действия одного или нескольких документов, служащих основанием для выдачи лицензии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z307" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) нарушение международных обязательств государств-членов, которое может наступить вследствие исполнения договора (контракта), для реализации которого запрашивается лицензия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z308" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) исчерпание квоты, а также тарифной квоты, либо их отсутствие (в случае оформления лицензии на квотируемые товары);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z309" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) не внесен лицензионный сбор за право занятия отдельными видами деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z310" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       7) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Заместителя Премьер-Министра - Министра торговли и интеграции РК от 15.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 432-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом и.о. Министра торговли и интеграции РК от 04.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 312-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусмотрен в редакции приказа и.о. Министра торговли и интеграции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В случае сбоя информационной системы услугодатель незамедлительно с момента обнаружения возникновения технических сбоев уведомляет оператора информационно-коммуникационной инфраструктуры "электронного правительства" посредством направления запроса в единую службу поддержки по электронной почте sd@nitec.kz с обязательным предоставлением информации по наименованию государственной услуги, номера и кода административного документа заявления или уникальный идентификационный номер заявления, номера и кода административного документа, или уникальный идентификационный номер разрешительного документа, индивидуальный идентификационный</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> номер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/бизнес идентификационный</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> номер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> услугополучателя, с приложением пошаговых скриншотов с момента авторизации до момента возникновения ошибки с указанием точного времени ошибки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Глава 3. Порядок обжалования решений, действий (бездействия) центральных государственных органов, а также услугодателей и (или) их должностных лиц, по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z53" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается административному органу, должностному лицу, в отношении которых обжалуется административный акт, действие (бездействие) администрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляет ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет благоприятный административный акт, совершит административное действие, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Заместителя Премьер-Министра - Министра торговли и интеграции РК от 15.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 432-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункту 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Заместителя Премьер-Министра - Министра торговли и интеграции РК от 15.11.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Заместителя Премьер-Министра - Министра торговли и интеграции РК от 15.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 432-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. В случае сбоя информационной системы услугодатель незамедлительно с момента обнаружения возникновения технических сбоев уведомляет оператора информационно-коммуникационной инфраструктуры "электронного правительства" посредством направления запроса в единую службу поддержки по электронной почте sd@nitec.kz с обязательным предоставлением информации по наименованию государственной услуги, номера и кода административного документа заявления или уникальный идентификационный номер заявления, номера и кода административного документа, или уникальный идентификационный номер разрешительного документа, индивидуальный идентификационный</w:t>
-[...49 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусмотрен в редакции приказа и.о. Министра торговли и интеграции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Глава 3. Порядок обжалования решений, действий (бездействия) центральных государственных органов, а также услугодателей и (или) их должностных лиц, по вопросам оказания государственных услуг</w:t>
-[...38 lines deleted...]
-      Жалоба подается административному органу, должностному лицу, в отношении которых обжалуется административный акт, действие (бездействие) администрации.</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляет ее и административное дело в орган, рассматривающий жалобу.</w:t>
-[...73 lines deleted...]
-      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
+      11. Услугодатель в течение трех рабочих дней с даты утверждения нормативного правового акта о внесении изменений и (или) дополнений в настоящие Правила направляет информацию о внесенных изменениях и (или) дополнениях оператору информационно-коммуникационной инфраструктуры "электронного правительства" и в Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Заместителя Премьер-Министра - Министра торговли и интеграции РК от 15.11.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 11 в соответствии с приказом Заместителя Премьер-Министра - Министра торговли и интеграции РК от 15.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 432-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...45 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Заместителя Премьер-Министра - Министра торговли и интеграции РК от 15.11.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 432-НҚ</w:t>
+        <w:t xml:space="preserve">      Приложение 1 предусмотрено в редакции приказа и.о. Министра торговли и интеграции РК от 26.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...51 lines deleted...]
-</w:t>
+        <w:t>№ 144-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 11 в соответствии с приказом Заместителя Премьер-Министра - Министра торговли и интеграции РК от 15.11.2022 </w:t>
-[...97 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -3177,77 +3555,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственной</w:t>
+              <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>слуги "Выдача лицензии на</w:t>
-[...12 lines deleted...]
-              <w:t>импорт</w:t>
+              <w:t>"Выдача лицензии на импорт</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и (или) экспорт отдельных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3294,4644 +3659,4391 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>форма</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="42"/>
+    <w:bookmarkStart w:name="z58" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о выдаче лицензии на экспорт отдельных видов товаров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...953 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="49"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...19 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Примечание. Заявление о выдаче лицензии на экспорт отдельных видов товаров заполняется услугополучателем в строгом соответствии с Инструкцией об оформлении заявления на выдачу лицензии на экспорт и (или) импорт отдельных видов товаров и об оформлении такой лицензии, утвержденной </w:t>
-[...78 lines deleted...]
-</w:t>
+      Сноска. Приложение 1 в редакции приказа и.о. Министра торговли и интеграции РК от 04.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t>№ 312-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...42 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...1682 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Заявление</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Период действия</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с ДД.ММ.ГГГГ по ДД.ММ.ГГГГ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Тип лицензии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>| ЭКСПОРТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Контракт</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ от ДД.ММ.ГГГГ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Заявитель |</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Покупатель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Страна назначения |</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Страна покупателя |</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9. Валюта контракта |</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10. Стоимость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11. Статистическая</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>стоимость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12. Страна происхождения |</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13. Количество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14. Единица измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование государственной услуги:</w:t>
-[...71 lines deleted...]
-2. "Выдача лицензии на экспорт"</w:t>
+15. Код товара по Товарной номенклатуре внешнеэкономической деятельности Евразийского экономического союза и его описание |</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16. Дополнительная информация</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...2 lines deleted...]
-        </w:tc>
+17. Основание для выдачи лицензии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18. Уполномоченное лицо заявителя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z361" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах _____________ "__" ________20 __ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z362" w:id="39"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Примечание. Заявление о выдаче лицензии на экспорт отдельных видов товаров заполняется услугополучателем в строгом соответствии с Инструкцией по оформлению заявлений на выдачу лицензий на экспорт или импорт отдельных видов товаров и оформлению таких лицензий приложения 1 к Правилам выдачи лицензий и разрешений на экспорт и (или) импорт товаров, включенных в единый перечень товаров, к которым применяются меры нетарифного регулирования в торговле с третьими странами, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Совета Евразийской экономической комиссии от 24 ноября 2023 года № 125.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ДД.ММ.ГГГГ – ДД – число, ММ – месяц, ГГГГ – год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусмотрено в редакции приказа и.о. Министра торговли и интеграции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Выдача лицензии</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на импорт и (или) экспорт</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отдельных видов товаров"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z75" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление о выдаче лицензии на импорт отдельных видов товаров</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 в редакции приказа и.о. Министра торговли и интеграции РК от 04.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 312-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
-[...2 lines deleted...]
-        </w:tc>
+1. Заявление</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Период действия</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с ДД.ММ.ГГГГ по ДД.ММ.ГГГГ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Комитет торговли Министерства торговли и интеграции Республики Казахстан</w:t>
+3. Тип лицензии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>| ИМПОРТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Контракт</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ от ДД.ММ.ГГГГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...2 lines deleted...]
-        </w:tc>
+5. Заявитель |</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Продавец</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
-[...2 lines deleted...]
-        </w:tc>
+7. Страна отправления |</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Страна продавца |</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) "Выдача лицензии на импорт":</w:t>
-[...61 lines deleted...]
-        </w:trPr>
+9. Валюта контракта |</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+10. Стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
-[...2 lines deleted...]
-        </w:tc>
+11. Статистическая</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>стоимость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания - в течение 1 (одного) рабочего дня со дня регистрации заявления.</w:t>
-[...7 lines deleted...]
-        </w:trPr>
+12. Страна происхождения |</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+13. Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
-[...2 lines deleted...]
-        </w:tc>
+14. Единица измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15. Код товара по Товарной номенклатуре внешнеэкономической деятельности Евразийского экономического союза и его описание |</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16. Дополнительная информация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) "Выдача лицензии на импорт":</w:t>
-[...53 lines deleted...]
-Электронная (полностью автоматизированная).</w:t>
+17. Основание для выдачи лицензии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18. Уполномоченное лицо заявителя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z390" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах ___________ "__" ________ 20 __г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z391" w:id="42"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Примечание. Заявление о выдаче лицензии на импорт отдельных видов товаров заполняется услугополучателем в строгом соответствии с Инструкцией по оформлению заявлений на выдачу лицензий на экспорт или импорт отдельных видов товаров и оформлению таких лицензий приложения 1 к Правилам выдачи лицензий и разрешений на экспорт и (или) импорт товаров, включенных в единый перечень товаров, к которым применяются меры нетарифного регулирования в торговле с третьими странами, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Совета Евразийской экономической комиссии от 24 ноября 2023 года № 125.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ДД.ММ.ГГГГ – ДД – число, ММ – месяц, ГГГГ – год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В приложение 3 предусмотрены изменения приказом и.о. Министра торговли и интеграции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Выдача лицензии на импорт</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и (или) экспорт</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отдельных видов товаров"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z91" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача лицензии на импорт и (или) экспорт отдельных видов товаров"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 - в редакции приказа Заместителя Премьер-Министра - Министра торговли и интеграции РК от 15.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 432-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Заместителя Премьер-Министра - Министра торговли и интеграции РК от 27.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 04.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 312-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование государственной услуги:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Выдача лицензии на импорт и (или) экспорт отдельных видов товаров"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование подвидов государственной услуги:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. "Выдача лицензии на импорт"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. "Выдача лицензии на экспорт"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) "Выдача лицензии на импорт":</w:t>
-[...125 lines deleted...]
-Результат государственной услуги направляется услугополучателю в "личный кабинет" в форме электронного документа, удостоверенного транспортной подписью.</w:t>
+Комитет торговли Министерства торговли и интеграции Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Способы предоставления государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга физическим и юридическим лицам оказывается на платной основе.</w:t>
-[...73 lines deleted...]
-Оплата суммы сбора осуществляется в наличной или безналичной форме через банки второго уровня и организации, осуществляющие отдельные виды банковских операций, или через платежный шлюз "электронного правительства".</w:t>
+1) "Выдача лицензии на импорт":</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прием заявлений на получение и выдача результатов осуществляется посредством веб-портала "электронного правительства": www.egov.kz, www.elicense.kz.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "Выдача лицензии на экспорт":</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прием заявлений на получение и выдача результатов осуществляется посредством веб-портала "электронного правительства": www.egov.kz, www.elicense.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...116 lines deleted...]
-Адреса оказания государственной услуги размещены на интернет-ресурсе Министерства: www.beta.egov.kz, в разделе "Государственные услуги"</w:t>
+              <w:t>
+Срок оказания - в течение 1 (одного) рабочего дня со дня регистрации заявления.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+Форма оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Для получения государственной услуги физическое и юридическое лицо направляет услугодателю посредством портала:</w:t>
-[...71 lines deleted...]
-4) сведения об оплате лицензионного сбора.</w:t>
+1) "Выдача лицензии на импорт":</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электронная (полностью автоматизированная).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "Выдача лицензии на экспорт":</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электронная (полностью автоматизированная).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+1) "Выдача лицензии на импорт":</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+результат оказания государственной услуги – лицензия на импорт отдельных видов товаров по форме согласно приложению 6 к настоящим Правилам либо мотивированный ответ об отказе в оказании государственной услуги в форме электронного документа, в случаях и по основаниям, предусмотренным пунктом 9 настоящего перечня, удостоверенных транспортной подписью.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма предоставления результата оказания государственной услуги: электронная.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат государственной услуги направляется услугополучателю в "личный кабинет" в форме электронного документа, удостоверенного транспортной подписью.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "Выдача лицензии на экспорт":</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат оказания государственной услуги – лицензия на экспорт отдельных видов товаров по форме согласно приложению 5 к настоящим Правилам либо мотивированный ответ об отказе в оказании государственной услуги в форме электронного документа, в случаях и по основаниям, предусмотренным пунктом 9 настоящего перечня, удостоверенных транспортной подписью.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма предоставления результата оказания государственной услуги: электронная.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат государственной услуги направляется услугополучателю в "личный кабинет" в форме электронного документа, удостоверенного транспортной подписью.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственная услуга физическим и юридическим лицам оказывается на платной основе.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сбор за оказание государственной услуги осуществляется по ставкам, установленным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 554 Кодекса Республики Казахстан "О налогах и других обязательных платежах в бюджет (Налоговый кодекс)".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ставки сбора составляют: за выдачу лицензии – 10 (десяти) месячных расчетных показателей.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оплата суммы сбора осуществляется в наличной или безналичной форме через банки второго уровня и организации, осуществляющие отдельные виды банковских операций, или через платежный шлюз "электронного правительства".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) Портала – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан (далее – Кодекс) и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О праздниках в Республике Казахстан" (далее – Закон о праздниках), прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) Услугодатель - с понедельника по пятницу включительно с 08:30 часов до 17:30 часов, с перерывом на обед с 12:30 часов до 13:30 часов, кроме выходных и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодексу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона о праздниках.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адреса оказания государственной услуги размещены на интернет-ресурсе Министерства: www.beta.egov.kz, в разделе "Государственные услуги".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для получения государственной услуги физическое и юридическое лицо направляет услугодателю посредством портала:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление в форме электронного документа на экспорт и (или) импорт отдельных видов товаров по форме, согласно приложению 1 и 2 к настоящим Правилам оказания государственной услуги "Выдача лицензии на импорт и (или) экспорт отдельных видов товаров";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронная копия внешнеторгового договора (контракта), приложения и (или) дополнения к нему (для разовой лицензии), а в случае отсутствия внешнеторгового договора (контракта) – электронная копия иного документа, подтверждающего намерения сторон;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) электронная копия лицензии на осуществление лицензируемого вида деятельности или сведения о наличии лицензии на осуществление лицензируемого вида деятельности (если это предусмотрено законодательством государства-члена Евразийского экономического союза), если такой вид деятельности связан с оборотом товара, в отношении которого введено лицензирование на таможенной территории Евразийского экономического союза;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) сведения об оплате лицензионного сбора.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1) наличие неполных или недостоверных сведений в документах, представленных услугополучателем для получения лицензии;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...90 lines deleted...]
-7) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+              <w:t xml:space="preserve">2) несоблюдение требований, предусмотренных пунктами 10, 11, и 12 Правил выдачи лицензий и разрешений на экспорт и (или) импорт товаров, включенных в единый перечень товаров, к которым применяются меры нетарифного регулирования в торговле с третьими странами, утвержденных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Решением</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Совета Евразийской экономической комиссии от 24 ноября 2023 года № 125;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) прекращение или приостановление действия одного или нескольких документов, служащих основанием для выдачи лицензии;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) нарушение международных обязательств государств-членов, которое может наступить вследствие исполнения договора (контракта), для реализации которого запрашивается лицензия;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) исчерпание квоты, а также тарифной квоты, либо их отсутствие (в случае оформления лицензии на квотируемые товары);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) не внесен лицензионный сбор за право занятия отдельными видами деятельности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -8823,216 +8935,138 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кому</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z324" w:id="64"/>
+    <w:bookmarkStart w:name="z324" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мотивированный отказ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z325" w:id="65"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z325" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерство торговли и интеграции Республики Казахстан, рассмотрев Ваше заявление от № , сообщает следующее:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z326" w:id="66"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z326" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Транспортная подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...76 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -9188,51 +9222,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 – в редакции приказа Заместителя Премьер-Министра - Министра торговли и интеграции РК от 27.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 85-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом и.о. Министра торговли и интеграции РК от 04.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 312-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10084,52 +10138,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-15. Код товара по Единой товарной номенклатуре внешнеэкономической деятельности и его описание </w:t>
+              <w:t>
+15. Код товара по Товарной номенклатуре внешнеэкономической деятельности Евразийского экономического союза и его описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10229,133 +10283,3002 @@
               <w:t>
 18. Транспортная подпись</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Дата </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Выдача лицензии на импорт</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и (или) экспорт отдельных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>видов товаров"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 6 – в редакции приказа и.о. Министра торговли и интеграции РК от 04.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 312-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z392" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1219200" cy="1054100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1219200" cy="1054100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:t>Примечание ИЗПИ!</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z393" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЛИЦЕНЗИЯ НА ИМПОРТ ОТДЕЛЬНЫХ ВИДОВ ТОВАРОВ КОМИТЕТ ТОРГОВЛИ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>МИНИСТЕРСТВА ТОРГОВЛИ И ИНТЕГРАЦИИ РЕСПУБЛИКИ КАЗАХСТАН</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Лицензия №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Период действия с ДД.ММ.ГГГГ по ДД.ММ.ГГГГ |</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Тип лицензии | ИМПОРТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Контракт № от</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Заявитель |</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6. Продавец </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Страна отправления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Страна продавца</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9. Валюта контракта |</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+10. Стоимость </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11. Статистическая стоимость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12. Страна происхождения |</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+13. Количество </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14. Единица измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15. Код товара по Товарной номенклатуре внешнеэкономической деятельности Евразийского экономического союза и его описание | </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+16. Дополнительная информация </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17. Основание для выдачи лицензии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18. Транспортная подпись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к приказу Министра торговли и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>интеграции Республики</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 16 марта 2020 года № 51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z120" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача разрешения на экспорт и (или) импорт отдельных видов товаров на территории Республики Казахстан"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z121" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z122" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила по оказанию государственной услуги "Выдача разрешения на экспорт и (или) импорт отдельных видов товаров на территории Республики Казахстан" (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах", подпунктом 5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях" и определяют порядок выдачи разрешения на экспорт и (или) импорт отдельных видов товаров на территории Республики Казахстан (далее – государственные услуги).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Приложение 6 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 04.11.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции приказа и.о. Министра торговли и интеграции РК от 04.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 312-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусмотрен в редакции приказа и.о. Министра торговли и интеграции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Единый контакт-центр – юридическое лицо, определенное Правительством Республики Казахстан, выполняющее функции информационно-справочной службы по предоставлению услугополучателям информации по вопросам оказания государственных и иных услуг, а также государственным органам – информации по вопросам оказания информационно-коммуникационных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусмотрен в редакции приказа и.о. Министра торговли и интеграции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) транспортная подпись – электронная цифровая подпись, используемая для обеспечения целостности и авторства передаваемых сообщений при информационном взаимодействии информационных систем с применением спецификации WSSecurity;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z329" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) государственная услуга – государственная услуга – одна из форм реализации отдельных государственных функций или их совокупности, осуществляемых по обращению или без обращения услугополучателей и направленных на реализацию их прав, свобод и законных интересов, предоставление им соответствующих материальных или нематериальных благ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z330" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) разрешение – специальный документ, выдаваемый участнику внешнеторговой деятельности на основании внешнеторговой сделки, предметом которой является товар, в отношении которого установлено автоматическое лицензирование (наблюдение);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5) предусмотрен в редакции приказа и.о. Министра торговли и интеграции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) веб-портал "электронного правительства" www.egov.kz, www.elicense.kz (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции приказа Заместителя Премьер-Министра - Министра торговли и интеграции РК от 27.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z131" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Государственная услуга оказывается Комитетом торговли Министерства торговли и интеграции Республики Казахстан (далее – услугодатель) через портал.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная услуга оказывается на бесплатной основе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Заместителя Премьер-Министра - Министра торговли и интеграции РК от 15.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 432-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Для получения государственной услуги физическое и юридическое лицо (далее – услугополучатель) направляет услугодателю посредством портала запрос с электронной копией проекта разрешения на экспорт и (или) импорт отдельных видов товаров, оформляемый согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 4 предусмотрена в редакции приказа и.о. Министра торговли и интеграции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, государственной регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, предоставляются услугодателю из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Истребование от услугополучателей документов, которые могут быть получены из информационных систем, не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z136" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень основных требований к оказанию государственной услуги изложен согласно приложению 3 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z137" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В "личном кабинете" услугополучателя отражается статус о принятии запроса для оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным приказом Заместителя Премьер-Министра - Министра торговли и интеграции РК от 15.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 432-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z138" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Портал полностью автоматически обрабатывает и формирует результат оказания государственной услуги по заявлению услугополучателя в течение 1 (одного) рабочего дня без участия услугодателя путем подписания результата оказания государственной услуги транспортной подписью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 в редакции приказа и.о. Министра торговли и интеграции РК от 04.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 312-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Результат оказания государственной услуги направляется услугополучателю на портал в "личный кабинет" в форме электронного документа, удостоверенного транспортной подписью по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Заместителя Премьер-Министра - Министра торговли и интеграции РК от 27.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусмотрен в редакции приказа и.о. Министра торговли и интеграции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В случае сбоя информационной системы услугодатель незамедлительно с момента обнаружения возникновения технических сбоев уведомляет оператора информационно-коммуникационной инфраструктуры "электронного правительства" посредством направления запроса в единую службу поддержки по электронной почте sd@nitec.kz с обязательным предоставлением информации по наименованию государственной услуги, номера и кода административного документа заявления или уникальный идентификационный номер заявления, номера и кода административного документа, или уникальный идентификационный номер разрешительного документа, индивидуальный идентификационный номер/бизнес идентификационный номер услугополучателя, с приложением пошаговых скриншотов с момента авторизации до момента возникновения ошибки с указанием точного времени ошибки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) центральных государственных органов, а также услугодателей и (или) их должностных лиц, по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z142" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается административному органу, должностному лицу, в отношении которых обжалуется административный акт, действие (бездействие) администрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляет ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет благоприятный административный акт, совершит административное действие, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Заместителя Премьер-Министра - Министра торговли и интеграции РК от 15.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 432-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункту 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Заместителя Премьер-Министра - Министра торговли и интеграции РК от 15.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 432-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусмотрен в редакции приказа и.о. Министра торговли и интеграции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Услугодатель в течение трех рабочих дней с даты утверждения нормативного правового акта о внесении изменений и (или) дополнений в настоящие Правила направляет информацию о внесенных изменениях и (или) дополнениях оператору информационно-коммуникационной инфраструктуры "электронного правительства" и в Единый контакт –центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 10 в соответствии с приказом Заместителя Премьер-Министра - Министра торговли и интеграции РК от 15.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 432-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -10405,1100 +13328,3852 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 6</w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Выдача лицензии на импорт</w:t>
+              <w:t>"Выдача разрешения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и (или) экспорт отдельных</w:t>
+              <w:t>на экспорт и (или) импорт</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>видов товаров"</w:t>
+              <w:t>отдельных видов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>товаров на территории</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 6 – в редакции приказа Заместителя Премьер-Министра - Министра торговли и интеграции РК от 27.02.2023 </w:t>
+      Сноска. Приложение 1 – в редакции приказа и.о. Министра торговли и интеграции РК от 04.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 312-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z395" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Проект разрешения на экспорт отдельных видов товаров</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уполномоченный орган</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Разрешение №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Период действия с ДД.ММ.ГГГГ по ДД.ММ.ГГГГ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Тип разрешения | ЭКСПОРТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Контракт № от</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Заявитель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Покупатель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Страна назначения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Страна покупателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9. Валюта контракта |</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+10. Стоимость </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11. Статистическая стоимость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12. Страна происхождения |</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+13. Количество </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14. Единица измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15. Код товара по Товарной номенклатуре внешнеэкономической деятельности Евразийского экономического союза и его описание </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+16. Дополнительная информация </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17. Уполномоченное лицо заявителя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18. Транспортная подпись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z425" w:id="67"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Примечание. Проект разрешения на экспорт отдельных видов товаров заполняется услугополучателем в строгом соответствии с Инструкцией по оформлению заявлений на выдачу лицензий на экспорт или импорт отдельных видов товаров и оформлению таких лицензий приложения 4 к Правилам выдачи лицензий и разрешений на экспорт и (или) импорт товаров, включенных в единый перечень товаров, к которым применяются меры нетарифного регулирования в торговле с третьими странами, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Совета Евразийской экономической комиссии от 24 ноября 2023 года № 125.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ДД.ММ.ГГГГ – ДД – дата, ММ – месяц, ГГГГ – год.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Выдача разрешения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на экспорт и (или) импорт</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отдельных видов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>товаров на территории</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа и.о. Министра торговли и интеграции РК от 04.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 312-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z427" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Проект разрешения на импорт отдельных видов товаров</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уполномоченный орган</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Разрешение №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Период действия с по</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Тип разрешения | ИМПОРТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Контракт № от</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Заявитель |</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6. Продавец </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Страна отправления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Страна продавца</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9. Валюта контракта |</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+10. Стоимость </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11. Статистическая стоимость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12. Страна происхождения |</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+13. Количество </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14. Единица измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15. Код товара по Товарной номенклатуре внешнеэкономической деятельности Евразийского экономического союза и его описание </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+16. Дополнительная информация </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17. Уполномоченное лицо заявителя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18. Транспортная подпись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z457" w:id="69"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Примечание. Проект разрешения на импорт отдельных видов товаров заполняется услугополучателем в строгом соответствии с Инструкцией по оформлению заявлений на выдачу лицензий на экспорт или импорт отдельных видов товаров и оформлению таких лицензий приложения 4 к Правилам выдачи лицензий и разрешений на экспорт и (или) импорт товаров, включенных в единый перечень товаров, к которым применяются меры нетарифного регулирования в торговле с третьими странами, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Совета Евразийской экономической комиссии от 24 ноября 2023 года № 125.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ДД.ММ.ГГГГ – ДД – дата, ММ – месяц, ГГГГ – год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В приложение 3 предусмотрены изменения приказом и.о. Министра торговли и интеграции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услуги "Выдача разрешения на</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>экспорт</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и (или) импорт отдельных видов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>товаров</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на территории Республики</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Казахстан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z168" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача разрешения на экспорт и (или) импорт отдельных видов товаров на территории Республики Казахстан"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок - в редакции приказа Заместителя Премьер-Министра - Министра торговли и интеграции РК от 15.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 432-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 с изменениями, внесенными приказами Заместителя Премьер-Министра - Министра торговли и интеграции РК от 15.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 432-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 27.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 85-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 04.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 312-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...146 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...62 lines deleted...]
-        </w:trPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Тип лицензии</w:t>
-[...61 lines deleted...]
-        </w:trPr>
+Наименование услугодателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Заявитель |</w:t>
-[...36 lines deleted...]
-6. Покупатель </w:t>
+Комитет торговли Министерства торговли и интеграции Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7. Страна назначения</w:t>
-[...44 lines deleted...]
-        </w:trPr>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9. Валюта контракта |</w:t>
+Способы предоставления государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...3 lines deleted...]
-        </w:tc>
+              <w:t>
+Прием заявлений и выдача результатов осуществляется посредством веб-портала "электронного правительства": www.​egov.​kz, www.​eli​cens​e.​kz.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11. Статистическая стоимость</w:t>
-[...7 lines deleted...]
-        </w:trPr>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12. Страна происхождения |</w:t>
+Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...3 lines deleted...]
-        </w:tc>
+              <w:t>
+Срок оказания - в течение 1 (одного) рабочего дня со дня регистрации заявления.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14. Единица измерения</w:t>
-[...91 lines deleted...]
-        </w:trPr>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17. Основание для выдачи лицензии</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+Форма оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18. Транспортная подпись</w:t>
-[...16 lines deleted...]
-              <w:t>Дата</w:t>
+Электронная (полностью автоматизированная)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешение на экспорт и (или) импорт отдельных видов товаров в форме электронного документа, удостоверенного транспортной подписью.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма предоставления результата оказания государственной услуги: электронная.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат государственной услуги направляется услугополучателю на портал в "личный кабинет" в форме электронного документа, удостоверенного транспортной подписью.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственная услуга физическим и юридическим лицам оказывается на бесплатной основе.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z43" w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) Портала – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан (далее – Кодекс) и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О праздниках в Республике Казахстан" (далее – Закон о праздниках), прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем);</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) Услугодатель - с понедельника по пятницу включительно с 08:30 часов до 17:30 часов, с перерывом на обед с 12:30 часов до 13:30 часов, кроме выходных и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодексу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона о праздниках.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адреса оказания государственной услуги размещены на интернет-ресурсе Министерства: www.beta.egov.kz, в разделе "Государственные услуги".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для получения государственной услуги физическое и юридическое лицо направляет услугодателю посредством портала запрос с электронной копией проекта разрешения на экспорт и (или) импорт отдельных видов товаров, оформляемый согласно приложению 1 и 2 к настоящим Правилам оказания государственной услуги "Выдача разрешения на экспорт и (или) импорт отдельных видов товаров на территории Республики Казахстан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра "1414", 8-800-080-7777; 2) контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе Министерства торговли и интеграции Республики Казахстан www.​beta.egov.kz, раздел "Государственные услуги"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11532,6276 +17207,190 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>форма</w:t>
-[...64 lines deleted...]
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к приказу Министра торговли и</w:t>
+              <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>интеграции Республики</w:t>
+              <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Казахстан</w:t>
+              <w:t>"Выдача разрешения на экспорт</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 16 марта 2020 года № 51</w:t>
-[...1536 lines deleted...]
-              <w:t>Приложение 1</w:t>
+              <w:t>и (или) импорт отдельных видов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам оказания</w:t>
-[...64 lines deleted...]
-              <w:t>на территории</w:t>
+              <w:t>товаров на территории</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 – в редакции приказа Заместителя Премьер-Министра - Министра торговли и интеграции РК от 27.02.2023 </w:t>
+      Сноска. Приложение 4 – в редакции приказа Заместителя Премьер-Министра - Министра торговли и интеграции РК от 27.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 85-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...1227 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом и.о. Министра торговли и интеграции РК от 04.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t>№ 312-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...42 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...3145 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -18604,52 +18193,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-15 Код товара по Единой товарной номенклатуре внешнеэкономической деятельности и его описание | </w:t>
+              <w:t>
+15. Код товара по Товарной номенклатуре внешнеэкономической деятельности Евразийского экономического союза и его описание |</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -18691,135 +18280,50 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17. Уполномоченное лицо заявителя</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...83 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -18833,147 +18337,247 @@
               </w:rPr>
               <w:t>
 18. Транспортная подпись</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Дата </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Выдача разрешения на экспорт</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и (или) импорт отдельных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>видов товаров на территории</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...12 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 – в редакции приказа и.о. Министра торговли и интеграции РК от 04.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t>№ 312-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 04.11.2025 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...12 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -19009,1311 +18613,1069 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5</w:t>
-[...90 lines deleted...]
-              <w:t>Республики Казахстан"</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z459" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 5 – в редакции приказа Заместителя Премьер-Министра - Министра торговли и интеграции РК от 27.02.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...81 lines deleted...]
-    </w:tbl>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1219200" cy="1054100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1219200" cy="1054100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z460" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РАЗРЕШЕНИЕ НА ЭКСПОРТ ОТДЕЛЬНЫХ ВИДОВ ТОВАРОВ КОМИТЕТ ТОРГОВЛИ МИНИСТЕРСТВА ТОРГОВЛИ И ИНТЕГРАЦИИ РЕСПУБЛИКИ КАЗАХСТАН</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1. Разрешение № </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Период действия с ДД.ММ.ГГГГ по ДД.ММ.ГГГГ |</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Тип разрешения | ЭКСПОРТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Контракт № от</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Заявитель |</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Покупатель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Страна назначения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Страна покупателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9. Валюта контракта |</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+10. Стоимость </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11. Статистическая стоимость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12. Страна происхождения |</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+13. Количество </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14. Единица измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...116 lines deleted...]
-РЕСПУБЛИКИ КАЗАХСТАН</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15. Код товара по Товарной номенклатуре внешнеэкономической деятельности Евразийского экономического союза и его описание |</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+16. Дополнительная информация </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-1. Разрешение № </w:t>
+              <w:t>
+17. Уполномоченное лицо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Период действия</w:t>
-[...16 lines deleted...]
-              <w:t>с ДД.ММ.ГГГГ по ДД.ММ.ГГГГ |</w:t>
+18. Транспортная подпись</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...746 lines deleted...]
-              <w:t>Дата</w:t>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к приказу Министра торговли и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>интеграции Республики</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 16 марта 2020 года № 51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z205" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...10 lines deleted...]
-</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача лицензии на право занятия деятельностью товарных бирж"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 исключено приказом Министра торговли и интеграции РК от 09.08.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20349,51 +19711,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
+              <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к приказу Министра торговли и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -20407,633 +19769,442 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 16 марта 2020 года № 51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z205" w:id="92"/>
+    <w:bookmarkStart w:name="z294" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача лицензии на право занятия деятельностью товарных бирж"</w:t>
+        <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министра национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z295" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 3 исключено приказом Министра торговли и интеграции РК от 09.08.2021 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 21 апреля 2015 года № 347 "Об утверждении стандартов государственных услуг, оказываемых Министерством национальной экономики Республики Казахстан" (зарегистрирован в Министерстве юстиции Республики Казахстан 19 мая 2015 года № 11079, опубликован 22 мая 2015 года в информационно-правовая системе "Әділет");</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...152 lines deleted...]
-    <w:bookmarkStart w:name="z295" w:id="94"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z296" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. </w:t>
+      2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 21 апреля 2015 года № 347 "Об утверждении стандартов государственных услуг, оказываемых Министерством национальной экономики Республики Казахстан" (зарегистрирован в Министерстве юстиции Республики Казахстан 19 мая 2015 года № 11079, опубликован 22 мая 2015 года в информационно-правовая системе "Әділет");</w:t>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 20 мая 2015 года № 396 "Об утверждении регламентов государственных услуг, оказываемых Министерством национальной экономики Республики Казахстан" (зарегистрирован в Министерстве юстиции Республики Казахстан 11 июня 2015 года № 11298, опубликован 23 июня 2015 года в информационно-правовая системе "Әділет");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z296" w:id="95"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z297" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. </w:t>
+      3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 20 мая 2015 года № 396 "Об утверждении регламентов государственных услуг, оказываемых Министерством национальной экономики Республики Казахстан" (зарегистрирован в Министерстве юстиции Республики Казахстан 11 июня 2015 года № 11298, опубликован 23 июня 2015 года в информационно-правовая системе "Әділет");</w:t>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 января 2016 года № 29 "О внесении изменений в приказ Министра национальной экономики Республики Казахстан от 21 апреля 2015 года № 347 "Об утверждении стандартов государственных услуг, оказываемых Министерством национальной экономики Республики Казахстан" (зарегистрирован в Министерстве юстиции Республики Казахстан 23 февраля 2016 года № 13177, опубликован 10 марта 2016 года в информационно-правовая системе "Әділет");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z297" w:id="96"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z298" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. </w:t>
+      4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 января 2016 года № 29 "О внесении изменений в приказ Министра национальной экономики Республики Казахстан от 21 апреля 2015 года № 347 "Об утверждении стандартов государственных услуг, оказываемых Министерством национальной экономики Республики Казахстан" (зарегистрирован в Министерстве юстиции Республики Казахстан 23 февраля 2016 года № 13177, опубликован 10 марта 2016 года в информационно-правовая системе "Әділет");</w:t>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 февраля 2016 года № 107 "О внесении изменений в приказ Министра национальной экономики Республики Казахстан от 20 мая 2015 года № 396 "Об утверждении регламентов государственных услуг, оказываемых Министерством национальной экономики Республики Казахстан" (зарегистрирован в Министерстве юстиции Республики Казахстан 24 марта 2016 года № 13519, опубликован 6 апреля 2016 года в информационно-правовая системе "Әділет";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z298" w:id="97"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z299" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. </w:t>
+      5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 февраля 2016 года № 107 "О внесении изменений в приказ Министра национальной экономики Республики Казахстан от 20 мая 2015 года № 396 "Об утверждении регламентов государственных услуг, оказываемых Министерством национальной экономики Республики Казахстан" (зарегистрирован в Министерстве юстиции Республики Казахстан 24 марта 2016 года № 13519, опубликован 6 апреля 2016 года в информационно-правовая системе "Әділет";</w:t>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 20 июня 2016 года № 269 "О внесении изменений в приказ Министра национальной экономики Республики Казахстан oт 21 апреля 2015 года № 347 "Об утверждении стандартов государственных услуг, оказываемых Министерством национальной экономики Республики Казахстан" (зарегистрирован в Министерстве юстиции Республики Казахстан 20 июля 2016 года № 13948 опубликован 1 августа 2016 года в информационно-правовая системе "Әділет";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z299" w:id="98"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z300" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. </w:t>
+      6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 20 июня 2016 года № 269 "О внесении изменений в приказ Министра национальной экономики Республики Казахстан oт 21 апреля 2015 года № 347 "Об утверждении стандартов государственных услуг, оказываемых Министерством национальной экономики Республики Казахстан" (зарегистрирован в Министерстве юстиции Республики Казахстан 20 июля 2016 года № 13948 опубликован 1 августа 2016 года в информационно-правовая системе "Әділет";</w:t>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 20 июня 2017 года № 247 "О внесении изменений в приказ Министра национальной экономики Республики Казахстан от 20 мая 2015 года № 396 "Об утверждении регламентов государственных услуг, оказываемых Министерством национальной экономики Республики Казахстан" (зарегистрирован в Министерстве юстиции Республики Казахстан 19 июля 2017 года № 15349, опубликован 31 июля 2017 года в эталонном контрольном банке нормативных правовых актов Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z300" w:id="99"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z301" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. </w:t>
+      7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 20 июня 2017 года № 247 "О внесении изменений в приказ Министра национальной экономики Республики Казахстан от 20 мая 2015 года № 396 "Об утверждении регламентов государственных услуг, оказываемых Министерством национальной экономики Республики Казахстан" (зарегистрирован в Министерстве юстиции Республики Казахстан 19 июля 2017 года № 15349, опубликован 31 июля 2017 года в эталонном контрольном банке нормативных правовых актов Республики Казахстан);</w:t>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 10 января 2019 года № 2 "О внесении изменений в приказ Министра национальной экономики Республики Казахстан от 21 апреля 2015 года № 347 "Об утверждении стандартов государственных услуг, оказываемых Министерством национальной экономики Республики Казахстан" (зарегистрирован в Министерстве юстиции Республики Казахстан 16 января 2019 года № 18199, опубликован 23 января 2019 года в эталонном контрольном банке нормативных правовых актов Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z301" w:id="100"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z302" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. </w:t>
+      8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 10 января 2019 года № 2 "О внесении изменений в приказ Министра национальной экономики Республики Казахстан от 21 апреля 2015 года № 347 "Об утверждении стандартов государственных услуг, оказываемых Министерством национальной экономики Республики Казахстан" (зарегистрирован в Министерстве юстиции Республики Казахстан 16 января 2019 года № 18199, опубликован 23 января 2019 года в эталонном контрольном банке нормативных правовых актов Республики Казахстан);</w:t>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 19 марта 2019 года № 20 "О внесении изменений в приказ Министра национальной экономики Республики Казахстан от 20 мая 2015 года № 396 "Об утверждении регламентов государственных услуг, оказываемых Министерством национальной экономики Республики Казахстан" (зарегистрирован в Министерстве юстиции Республики Казахстан 2 апреля 2019 года № 18448, опубликован 9 апреля 2019 года в эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -21359,31 +20530,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>