--- v0 (2025-10-12)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6dcd2ba" w14:textId="6dcd2ba">
+    <w:p w14:paraId="d10bd37" w14:textId="d10bd37">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1033,602 +1033,696 @@
         <w:t>
       2) сведения о балансодержателе объекта (почтовый адрес, телефон, факс, адрес электронной почты).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок размещения объявления определяется государственной организацией среднего образования самостоятельно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции и.о. Министра просвещения РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Физические лица и негосударственные юридические лица, претендующие на получение объекта в имущественный наем (аренду), подают заявку на предоставление объекта в имущественный наем (аренду) (далее – заявка) по форме, согласно приложению к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявка оформляется в электронной форме на интернет-ресурсе, размещенном в сети Интернет по адресу www.gosreestr.kz, с указанием наименования объекта, его балансодержателя, а также обоснования потребности в объекте с приложением электронных (сканированных) копий следующих документов:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      Заявка оформляется в электронной форме на интернет-ресурсе, размещенном в сети Интернет по адресу www.gosreestr.kz, с указанием наименования объекта, его балансодержателя, а также обоснования потребности в объекте с приложением электронных (сканированных) копий следующих документов:</w:t>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) для негосударственных юридических лиц – копия справки о государственной регистрации (перерегистрации) юридического лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      1) для негосударственных юридических лиц – копия справки о государственной регистрации (перерегистрации) юридического лица;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для физических лиц – копии документа, удостоверяющего личность заявителя, выписки из государственного электронного реестра разрешений и уведомлений о направленных заявителем уведомлениях (для индивидуального предпринимателя).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      2) для физических лиц – копии документа, удостоверяющего личность заявителя, выписки из государственного электронного реестра разрешений и уведомлений о направленных заявителем уведомлениях (для индивидуального предпринимателя).</w:t>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> § 2. Рассмотрение заявок и оформление результатов их рассмотрения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> § 2. Рассмотрение заявок и оформление результатов их рассмотрения</w:t>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Государственная организация среднего образования рассматривает заявки и приложенные к ним документы в течение трех рабочих дней со дня их поступления в порядке очередности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      6. Государственная организация среднего образования рассматривает заявки и приложенные к ним документы в течение трех рабочих дней со дня их поступления в порядке очередности.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения каждой заявки и приложенных к ней документов принимается одно из следующих решений:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      По результатам рассмотрения каждой заявки и приложенных к ней документов принимается одно из следующих решений:</w:t>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) о предоставлении объекта в имущественный наем (аренду);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...15 lines deleted...]
-      1) о предоставлении объекта в имущественный наем (аренду);</w:t>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) об отказе в предоставлении объекта в имущественный наем (аренду), в случае:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       непредставления документов, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несоответствия целевым направлениям предоставления объекта, предусмотренным пунктом 3 Правил;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      несоответствия целевым направлениям предоставления объекта, предусмотренным пунктом 3 Правил;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принятия решения о предоставлении объекта в имущественный наем (аренду) по ранее рассмотренной заявке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      принятия решения о предоставлении объекта в имущественный наем (аренду) по ранее рассмотренной заявке.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Отказ в предоставлении объекта в имущественный наем (аренду) обжалуется в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      7. Отказ в предоставлении объекта в имущественный наем (аренду) обжалуется в порядке, установленном законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Решение государственной организации среднего образования о предоставлении объекта в имущественный наем (аренду) является основанием для заключения договора имущественного найма (аренды) объекта, который подлежит регистрации на интернет-ресурсе, размещенном в сети Интернет по адресу www.gosreestr.kz, в течение трех рабочих дней со дня его заключения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...15 lines deleted...]
-      8. Решение государственной организации среднего образования о предоставлении объекта в имущественный наем (аренду) является основанием для заключения договора имущественного найма (аренды) объекта, который подлежит регистрации на интернет-ресурсе, размещенном в сети Интернет по адресу www.gosreestr.kz, в течение трех рабочих дней со дня его заключения.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная регистрация в правовом кадастре договора имущественного найма (аренды) объекта, заключенного на срок не менее одного года, осуществляется за счет средств нанимателя (арендатора).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> § 3. Предоставление объекта</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:p>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> § 3. Предоставление объекта</w:t>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Предоставление объекта в имущественный наем (аренду) производится по акту приема-передачи, в котором указываются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...15 lines deleted...]
-      9. Предоставление объекта в имущественный наем (аренду) производится по акту приема-передачи, в котором указываются:</w:t>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) место и дата его составления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
-[...15 lines deleted...]
-      1) место и дата его составления;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наименование и реквизиты документов, в соответствии с которыми представители уполномочены представлять интересы сторон;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
-[...15 lines deleted...]
-      2) наименование и реквизиты документов, в соответствии с которыми представители уполномочены представлять интересы сторон;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) номер и дата подписания договора, в соответствии с которым осуществляются прием и передача объекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
-[...15 lines deleted...]
-      3) номер и дата подписания договора, в соответствии с которым осуществляются прием и передача объекта;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наименование передаваемого объекта, его место расположения, технические характеристики и состояние, с перечнем выявленных неисправностей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
-[...15 lines deleted...]
-      4) наименование передаваемого объекта, его место расположения, технические характеристики и состояние, с перечнем выявленных неисправностей.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акт приема-передачи составляется в двух экземплярах на казахском и русском языках и подлежит регистрации на интернет-ресурсе, размещенном в сети Интернет по адресу www.gosreestr.kz, в течение трех рабочих дней со дня его подписания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
-[...15 lines deleted...]
-      Акт приема-передачи составляется в двух экземплярах на казахском и русском языках и подлежит регистрации на интернет-ресурсе, размещенном в сети Интернет по адресу www.gosreestr.kz, в течение трех рабочих дней со дня его подписания.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Субаренда объекта не допускается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
-[...15 lines deleted...]
-      10. Субаренда объекта не допускается.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Наниматель (арендатор), приведший объект в состояние, непригодное для его использования по целевому назначению, осуществляет восстановительные работы за счет собственных средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Государственные организации среднего образования при расчете ставки арендной платы руководствуются базовыми ставками и размерами применяемых коэффициентов, установленными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> передачи государственного имущества в имущественный наем (аренду), утвержденными приказом Министра национальной экономики Республики Казахстан от 17 марта 2015 года № 212 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан 17 марта 2015 года под № 10467).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1811,231 +1905,231 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      ЗАЯВКА</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   на предоставление объекта в имущественный наем (аренду)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Ознакомившись с опубликованной на интернет-ресурсе, размещенном в сети Интернет по адресу www.gosreestr.kz, информацией о предоставлении в имущественный наем (аренду) физкультурно-оздоровительных и спортивных сооружений, закрепленных за государственными организациями среднего образования, Правилами предоставления в имущественный наем (аренду) физкультурно-оздоровительных и спортивных сооружений, закрепленных за государственными организациями среднего образования, а также с условиями расчета ставки арендной платы, определенными правилами передачи государственного имущества в имущественный наем (аренду), разработанными в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 74 Закона Республики Казахстан от 1 марта 2011 года "О государственном имуществе", ______________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z56" w:id="46"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z56" w:id="47"/>
-[...9 lines deleted...]
-      ________________________________________________________________________________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (при его наличии) физического лица или наименование</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       негосударственного юридического лица и фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       руководителя или представителя юридического лица, действующего на основании доверенности)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      претендует на получение в аренду нижеследующего объекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:p>
-[...66 lines deleted...]
-      претендует на получение в аренду нижеследующего объекта.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения об объекте (-ах) имущественного найма (аренды):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2164,64 +2258,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z59" w:id="50"/>
+      <w:bookmarkStart w:name="z59" w:id="49"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объект имущественного найма (аренды) требуется для</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2907,55 +3001,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>