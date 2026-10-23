--- v1 (2025-11-24)
+++ v2 (2026-10-23)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e8d9a20" w14:textId="e8d9a20">
+    <w:p w14:paraId="c01b418" w14:textId="c01b418">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -7737,4482 +7737,388 @@
         <w:t xml:space="preserve">
       По результатам проверки участковый инспектор полиции составляет рапорт согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Инструкции по организации деятельности подразделений органов внутренних дел по контролю в сфере оборота гражданского и служебного оружия, утвержденной приказом Министра внутренних дел Республики Казахстан от 29 марта 2016 года № 313 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 13694), и в течении 5 рабочих дней направляет данный рапорт, а также в случае выявления нарушений правил хранения оружия проверочные материалы (копии протоколов об административном правонарушении, изъятия оружия и др.) сотруднику КОГСО.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z173" w:id="130"/>
-[...88 lines deleted...]
-    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. Утратил силу приказом Министра внутренних дел РК от 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 593</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z321" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 22 июля 2016 года № 757 "Об утверждении Инструкции по организации деятельности подразделений административной полиции в области дорожной безопасности и соблюдения регламентов, нормативов и стандартов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 14161, опубликован 19 сентября 2016 года в информационно-правовой системе "Әділет"):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z322" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Инструкции</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по организации деятельности подразделений административной полиции в области дорожной безопасности и соблюдения регламентов, нормативов и стандартов, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 3</w:t>
-[...75 lines deleted...]
-        <w:t>пункт 7</w:t>
+        <w:t>пункт 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z179" w:id="133"/>
-[...4079 lines deleted...]
-    <w:bookmarkStart w:name="z324" w:id="258"/>
+    <w:bookmarkStart w:name="z324" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8. Комплексное обследование проводится владельцами дорог, дорожными и местными исполнительными органами при участии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z325" w:id="259"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z325" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сотрудников отдела (отделения, группы) административной полиции ДП городов Нур-Султан, Алматы, Шымкент и областей - автомобильных дорог общего пользования международного, республиканского и областного значения, платных автодорог и дорожных сооружений на них;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z326" w:id="260"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z326" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сотрудников подразделения административной полиции районов (городов) - автомобильных дорог и дорожных сооружений на них,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> за исключением дорог, указанных в подпункте 1) настоящего пункта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z328" w:id="261"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z328" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) территориальные подразделения уполномоченного органа по указанию вышестоящего уполномоченного органа обследуют дороги международного, республиканского и областного значения, в пределах границ городов, районов и населенных пунктов.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z329" w:id="262"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z329" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 19 февраля 2018 года №133 "Об утверждении форм разрешений и (или) приложений к ним, в сферах оборота гражданского и служебного оружия и патронов к нему, гражданских пиротехнических веществ и изделий с их применением, на открытие и функционирование стрелковых тиров (стрельбищ) и стендов, а также о внесении изменений в некоторые приказы Министра внутренних дел Республики Казахстан" (зарегистрированный в Министерстве юстиции Республики Казахстан 10 апреля 2018 года № 16733, опубликованный 16 апреля 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан в электронном виде, в газете "Казахстанская правда" от 17 мая 2018 года № 90 (28719):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12941,112 +8847,112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">"____"______________ 20___г. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z369" w:id="263"/>
+    <w:bookmarkStart w:name="z369" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ПОСТАНОВЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">       о задержании лица, не имеющего определенного места жительства</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   и(или) документов, удостоверяющих личность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z370" w:id="264"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z370" w:id="138"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____" ___________ 20__г. "____" час. "___" мин. гор. (пос.) __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Я, ___________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13224,128 +9130,128 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпись задержанного:________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z371" w:id="265"/>
+    <w:bookmarkStart w:name="z371" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На основании изложенного и руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст. 46-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О порядке и условиях содержания лиц в специальных учреждениях, специальных помещениях обеспечивающих временную изоляцию от общества".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z372" w:id="266"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z372" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z373" w:id="267"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z373" w:id="141"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Гр. ___________________________________________ задержать и водворить </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в приемник-распределитель _______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13855,132 +9761,132 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"_____"_____________ 20___г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z378" w:id="268"/>
+    <w:bookmarkStart w:name="z378" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ПОСТАНОВЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> о применении превентивного ограничения свободы передвижения в отношении лица,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> не имеющего определенного места жительства и (или) документов, удостоверяющих личность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z379" w:id="269"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z379" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____" _____________ 20__г. "_____" час. "____" мин. гор. (пос.)_________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z380" w:id="270"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z380" w:id="144"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Я, ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (должность, наименование органа внутренних дел, звание, фамилия)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14056,88 +9962,88 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     рождения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z381" w:id="271"/>
+    <w:bookmarkStart w:name="z381" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z382" w:id="272"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z382" w:id="146"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гр. _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии) (со слов))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14301,88 +10207,88 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">На основании изложенного и руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст. 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О профилактики правонарушений".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z383" w:id="273"/>
+    <w:bookmarkStart w:name="z383" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z384" w:id="274"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z384" w:id="148"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Применить в отношении гр.___________________превентивное ограничение свободы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>передвижения сроком на 30 (тридцать) суток и водворить в приемник-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14792,112 +10698,112 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z388" w:id="275"/>
+    <w:bookmarkStart w:name="z388" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      ПРОТОКОЛ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">       личного досмотра и досмотра вещей, находящихся при лице помещенного в</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                               специальный приемник</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z389" w:id="276"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z389" w:id="150"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" _________ 20__г. _____часов____мин. место составления_________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мною, ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15529,64 +11435,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Понятых: 1. _________________________2. _________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z390" w:id="277"/>
+      <w:bookmarkStart w:name="z390" w:id="151"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Копию протокола получил (а)_________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (ф.и.о. (при наличии), подпись лица подвергнутого личному досмотру)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -15877,110 +11783,110 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z394" w:id="278"/>
+    <w:bookmarkStart w:name="z394" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Образец водительского удостоверения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z395" w:id="279"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z395" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицевая сторона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z396" w:id="280"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z396" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4902200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -16016,90 +11922,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z397" w:id="281"/>
+    <w:bookmarkStart w:name="z397" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оборотная сторона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z398" w:id="282"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z398" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4914900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -16135,350 +12041,350 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z399" w:id="283"/>
+    <w:bookmarkStart w:name="z399" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Интегральная микросхема водительского удостоверения содержит следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z400" w:id="284"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z400" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) о водительском удостоверении: серия и номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z401" w:id="285"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z401" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дата выдачи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z402" w:id="286"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z402" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование органа, выдавшего водительское удостоверение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z403" w:id="287"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z403" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) о водителе: фамилия, имя, отчество;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z404" w:id="288"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z404" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дата и место рождения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z405" w:id="289"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z405" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место жительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z406" w:id="290"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z406" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       индивидуальный идентификационный номер (ИИН);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z407" w:id="291"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z407" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тип, серия, номер и дата выдачи документа, удостоверяющего личность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z408" w:id="292"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z408" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       фотография;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z409" w:id="293"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z409" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) о допуске к управлению транспортным средством:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z410" w:id="294"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z410" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разрешенные категории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z411" w:id="295"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z411" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       срок окончания действия водительского удостоверения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z412" w:id="296"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z412" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       особые отметки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z413" w:id="297"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z413" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: За городами Нур-Султан, Алматы, Шымкент и областями Республики Казахстан для обозначения серий бланков водительских удостоверений закрепляются следующие буквенные обозначения в латинской транскрипции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -18603,90 +14509,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 G, Q, W</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z414" w:id="298"/>
+    <w:bookmarkStart w:name="z414" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Водительские удостоверения в соответствии с настоящим образцом выдаются с 1 января 2020 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z415" w:id="299"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z415" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Водительские удостоверения, изготовленные и выданные до 1 января 2020 года, являются действительными до истечения срока их действия или замены.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18960,142 +14866,142 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z419" w:id="300"/>
+    <w:bookmarkStart w:name="z419" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Министерство внутренних дел Республики Казахстан</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   _____________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование органа внутренних дел)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z420" w:id="301"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z420" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      Разрешение №_____</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             на перевозку гражданского оружия и патронов к нему физическим лицам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z421" w:id="302"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z421" w:id="176"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выдано ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (фамилия, имя, отчество (при его наличии), серия, номер уд. личности или паспорта)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19109,64 +15015,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (адрес)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z422" w:id="303"/>
+      <w:bookmarkStart w:name="z422" w:id="177"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на перевозку ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (вид транспорта)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19429,70 +15335,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">М.П. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" ___ " __________________ 20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z423" w:id="304"/>
+    <w:bookmarkStart w:name="z423" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Срок действия разрешения на перевозку устанавливается из расчета реального времени, необходимого для доставки оружия и патронов к месту назначения, с учетом совмещаемых перевозок, но не более одного месяца</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19571,70 +15477,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>служебного оружия и патронов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к нему юридическим лицам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z425" w:id="305"/>
+    <w:bookmarkStart w:name="z425" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Виды, типы и количество служебного оружия и патронов к нему:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -20339,80 +16245,80 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z426" w:id="306"/>
+    <w:bookmarkStart w:name="z426" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        (наименование груза и количество предметов указывается цифрами и прописью)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                               ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20692,64 +16598,64 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z430" w:id="307"/>
+      <w:bookmarkStart w:name="z430" w:id="181"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерство внутренних дел Республики Казахстан ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20950,64 +16856,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Виды, типы и количество гражданского и служебного оружия и патронов к нему указаны в приложении к настоящему разрешению </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z431" w:id="308"/>
+      <w:bookmarkStart w:name="z431" w:id="182"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственным за перевозку является _________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (фамилия, имя, отчество (при его наличии), серия, номер уд. личности или паспорта)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21151,70 +17057,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>М.П.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" ___ " __________________ 20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z432" w:id="309"/>
+    <w:bookmarkStart w:name="z432" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Срок действия разрешения на перевозку устанавливается из расчета реального времени, необходимого для доставки оружия и патронов к месту назначения, с учетом совмещаемых перевозок, но не более одного месяца</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21293,70 +17199,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>служебного оружия и патронов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к нему юридическим лицам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z434" w:id="310"/>
+    <w:bookmarkStart w:name="z434" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Виды, типы и количество служебного оружия и патронов к нему:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -22053,80 +17959,80 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z435" w:id="311"/>
+    <w:bookmarkStart w:name="z435" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        (наименование груза и количество предметов указывается цифрами и прописью)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                               _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -22506,31 +18412,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>