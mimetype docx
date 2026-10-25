--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="20f38b3" w14:textId="20f38b3">
+    <w:p w14:paraId="379b816" w14:textId="379b816">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -465,51 +465,51 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>И.о. Министра Министерства Экологии,</w:t>
+              <w:t>и.о. Министра Министерства Экологии,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>геологии и природных ресурсов</w:t>
             </w:r>
@@ -588,121 +588,96 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Нысанбаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z13" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство национальной экономики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -794,1562 +769,1386 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 января 2020 года № 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила аккредитации республиканских ассоциаций общественных объединений охотников и субъектов охотничьего хозяйства, проведении их аккредитации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок - в редакции приказа Министра экологии и природных ресурсов РК от 31.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 296</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила аккредитации республиканских ассоциаций общественных объединений охотников и субъектов охотничьего хозяйства, проведении их аккредитации (далее – Правила) разработаны в соответствии с подпунктом 40) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об охране, воспроизводстве и использовании животного мира" (далее – Закон) и определяют порядок организации и проведения аккредитации республиканских ассоциаций общественных объединений охотников и субъектов охотничьего хозяйства, проведении их аккредитации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра экологии и природных ресурсов РК от 31.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z453" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аккредитация - процедура официального признания органом по аккредитации компетентности заявителя выполнять работы в определенной области оценки соответствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z454" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) субъект аккредитации – республиканские ассоциации общественных объединений охотников и субъектов охотничьего хозяйства (далее – ассоциация);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z455" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) охотничий минимум (далее – охотминимум) – специальный краткий курс обучающей программы, рассматривающий вопросы законодательства Республики Казахстан в области охраны, воспроизводства и использования животного мира, техники безопасности при охоте, знание которой является обязательным условием для выдачи удостоверения охотника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z456" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уполномоченный орган – уполномоченный государственный орган в области охраны, воспроизводства и использования животного мира;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z457" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ведомство уполномоченного органа – подразделение уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра экологии и природных ресурсов РК от 31.10.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра экологии и природных ресурсов РК от 31.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 296</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...181 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Аккредитация проводится ведомством уполномоченного органа для подтверждения правомочий субъекта аккредитации осуществлять виды деятельности, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 33-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра экологии и природных ресурсов РК от 23.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Процедура проведения аккредитации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z440" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) опубликование объявления о проведении аккредитации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z441" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) представление ассоциациями в ведомство уполномоченного органа документов, указанных в пункте 7 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z442" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) рассмотрение материалов аккредитации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z443" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выдача свидетельства об аккредитации или мотивированный отказ о его выдачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра экологии и природных ресурсов РК от 23.01.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра экологии и природных ресурсов РК от 23.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...55 lines deleted...]
-      2) представление ассоциациями в ведомство уполномоченного органа документов, указанных в пункте 7 настоящих Правил;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок проведения аккредитации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z442" w:id="24"/>
-[...15 lines deleted...]
-      3) рассмотрение материалов аккредитации;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Объявление о сроках и условиях проведения аккредитации на казахском и русском языках размещается на интернет-ресурсе ведомства уполномоченного органа за десять дней до проведения аккредитации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z443" w:id="25"/>
-[...15 lines deleted...]
-      4) выдача свидетельства об аккредитации или мотивированный отказ о его выдачи.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра экологии и природных ресурсов РК от 23.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Исключен приказом Министра экологии и природных ресурсов РК от 23.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги изложены в приложении 7 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в течение трех рабочих дней с даты утверждения нормативного правового акта о внесении изменений и (или) дополнений в настоящие Правила направляет информацию о внесенных изменениях и (или) дополнениях в Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра экологии и природных ресурсов РК от 23.01.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра экологии и природных ресурсов РК от 23.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...253 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="29"/>
+    <w:bookmarkStart w:name="z62" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Услугодатель в день поступления документов осуществляет их прием, регистрацию. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z458" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственный работник в течение 1 (один) рабочих дней с момента регистрации заявления Услугополучателя, проверяет полноту и сроки действия представленных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z459" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче Услугополучателем всех необходимых документов посредством</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z460" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портала – в "личном кабинете" Услугополучателя отображается статус о принятии запроса для оказания Государственной услуги с указанием даты получения результата</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z458" w:id="30"/>
-[...15 lines deleted...]
-      Ответственный работник в течение 1 (один) рабочих дней с момента регистрации заявления Услугополучателя, проверяет полноту и сроки действия представленных документов.</w:t>
+    <w:bookmarkStart w:name="z461" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z459" w:id="31"/>
-[...15 lines deleted...]
-      При подаче Услугополучателем всех необходимых документов посредством</w:t>
+    <w:bookmarkStart w:name="z462" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях представления услугополучателем неполного пакета документов согласно Перечню основных требований к оказанию государственной услуги, изложенного в к настоящим Правилам, и (или) документов с истекшим приложении 7 сроком действия услугодатель отказывает в приеме заявления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z460" w:id="32"/>
-[...15 lines deleted...]
-      Портала – в "личном кабинете" Услугополучателя отображается статус о принятии запроса для оказания Государственной услуги с указанием даты получения результата</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра экологии и природных ресурсов РК от 31.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Исключен приказом Министра экологии и природных ресурсов РК от 23.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Ведомство уполномоченного органа в течение 3 (три) рабочих дней с момента поступления заявки выдает свидетельство об аккредитации или направляет мотивированный отказ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z461" w:id="33"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра экологии и природных ресурсов РК от 31.10.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра экологии и природных ресурсов РК от 31.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 296</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...213 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан, изложены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z463" w:id="36"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра экологии и природных ресурсов РК от 31.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 296</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="40"/>
+    <w:bookmarkStart w:name="z69" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Свидетельство об аккредитации республиканских ассоциаций общественных объединений охотников и субъектов охотничьего хозяйства выдается сроком на четыре года по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2368,110 +2167,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="41"/>
+    <w:bookmarkStart w:name="z71" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Свидетельство об аккредитации является неотчуждаемым и не подлежит передаче третьим лицам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z72" w:id="42"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z72" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. В случаях изменения наименования и (или) юридического адреса ассоциация в течение пяти рабочих дней со дня изменения подает заявление для переоформления свидетельства об аккредитации в ведомство уполномоченного органа по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2490,190 +2289,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="43"/>
+    <w:bookmarkStart w:name="z73" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Решение об аккредитации либо отказе в аккредитации ассоциации обжалуется в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z74" w:id="44"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z74" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Свидетельство об аккредитации прекращает свое действие в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z444" w:id="45"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z444" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) истечения срока его действия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z445" w:id="46"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z445" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) реорганизации или ликвидации ассоциации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z446" w:id="47"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z446" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) представления ассоциацией заявления о добровольном прекращении действия свидетельства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z447" w:id="48"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z447" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) выявления ведомством уполномоченного органа фактов ненадлежащего осуществления деятельности, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 33-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2692,90 +2491,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="49"/>
+    <w:bookmarkStart w:name="z79" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Приостановление, возобновление действия, лишение (отзыв) свидетельства об аккредитации осуществляется в порядке и (или) по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2794,480 +2593,446 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z352" w:id="50"/>
+    <w:bookmarkStart w:name="z352" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования результатов аккредитации республиканских ассоциаций общественных объединений охотников и субъектов охотничьего хозяйства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 3 - в редакции приказа Министра экологии и природных ресурсов РК от 31.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены главой 3 в соответствии с приказом Министра экологии, геологии и природных ресурсов РК от 13.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 369</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z353" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Жалоба на решение, действия (бездействия) работников услугодателя подается на имя руководителя услугодателя и (или) в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Административным</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> процедурно-процессуальным Кодексом Республики Казахстан и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О государственных и социально ответственных услугах" (далее – Закон о государственных услугах).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z221" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жалоба Услугополучателя, поступившая в адрес Услугодателя, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z222" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жалоба Услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона О государственных услугах подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Заголовок главы 3 - в редакции приказа Министра экологии и природных ресурсов РК от 31.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 296</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z356" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. В случаях несогласия с результатами решения Услугодателя Услугополучатель обращается в суд в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 4 Закона о государственных услугах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены главой 3 в соответствии с приказом Министра экологии, геологии и природных ресурсов РК от 13.09.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 369</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...298 lines deleted...]
-      19. В случаях несогласия с результатами решения Услугодателя Услугополучатель обращается в суд в соответствии с подпунктом 6) статьи 4 Закона о государственных услугах.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3729,161 +3494,161 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(БИН, контактный телефон, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронный адрес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="53"/>
+    <w:bookmarkStart w:name="z84" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z85" w:id="54"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z85" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Прошу провести аккредитацию_______________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z86" w:id="55"/>
+      <w:bookmarkStart w:name="z86" w:id="51"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                            (наименование юридического лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Для осуществления _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z87" w:id="56"/>
+      <w:bookmarkStart w:name="z87" w:id="52"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                                (виды работ в области аккредитации) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>К заявлению прилагаются следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3960,150 +3725,150 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись) (должность, фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата: "___" _______________ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="57"/>
+    <w:bookmarkStart w:name="z89" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Место печати </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z90" w:id="58"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z90" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (за исключением </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z91" w:id="59"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z91" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        лиц, являющихся </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z92" w:id="60"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z92" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        субъектами частного </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z93" w:id="61"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z93" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        предпринимательства)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4123,108 +3888,164 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам аккредитации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>республиканских ассоциаций</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>общественных объединений</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>охотников и субъектов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>охотничьего хозяйства,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>проведении их аккредитации</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -4280,170 +4101,1527 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
-[...77 lines deleted...]
-              <w:t>проведении их аккредитации</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+    <w:bookmarkStart w:name="z97" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Форма сведений (для республиканских ассоциаций общественных объединений охотников и субъектов охотничьего хозяйства)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z444" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сведения об оборудованных помещениях для проведения теоретического курса по программе охотминимума</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z178" w:id="60"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Адрес: __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) Характеристика помещений, оборудования и площадь</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z446" w:id="61"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Номер и дата документа, подтверждающее право собственности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z447" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о филиалах и (или) представительствах (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z448" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Адрес: __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z449" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Наименование: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z450" w:id="65"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) справка об учетной регистрации филиала и (или) представительства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для юридического лица</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z451" w:id="66"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о соответствующем штате сотрудников с профессиональным</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>образованием в области охраны, воспроизводства и использования животного мира</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z452" w:id="67"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Фамилия, имя, отчество (при его наличии) ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Должность ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Работает в данной организации _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать постоянно или временно)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Стаж работы ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать по специальности и на занимаемой должности)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Наименование учебного заведения _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Годы обучения __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Квалификация по диплому ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Специализация по диплому ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о наличии специальной литературы в области охраны воспроизводства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и использования животного мира, методических материалов, пособий и экспонатов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по охотминимуму</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Наименование: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Единица измерения: ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z463" w:id="68"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Количество: _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сведения о наличии веб-сайта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z464" w:id="69"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Наименование: __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z465" w:id="70"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) Единица измерения _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z466" w:id="71"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) Количество______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) Примечание _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о наличии у учредителей и (или) членов ассоциации опыта работы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по ведению охотничьего хозяйства, обучению граждан охотминимуму</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) Фамилия, имя, отчество (при его наличии) ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) Должность _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) Работает в данной организации _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать постоянно или временно)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) Стаж работы _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать по специальности и на занимаемой должности)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) Наименование учебного заведения __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) Годы обучения ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) Квалификация по диплому _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) Специализация по диплому _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о наличии общественных объединений охотников и субъектов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>охотничьего хозяйства в составе ассоциации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) Наименование общественных объединений __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) Количество _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) Адрес __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подтверждаю достоверность представленной информации и осведомлен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>об ответственности за предоставление недостоверных сведений в соответствии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Согласен на использование сведений, составляющих охраняемую законом тайну,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>содержащихся в цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата подачи заявления "__"____________ 20___ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии), подпись)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4479,1630 +5657,380 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Место печати</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(за исключением лиц,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>являющихся субъектами</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>частного предпринимательства)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам аккредитации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>республиканских ассоциаций</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>общественных объединений</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>охотников и субъектов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>охотничьего хозяйства, а также</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>общественных объединений</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рыболовов и субъектов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рыбного хозяйства, проведении</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>их аккредитации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="62"/>
-[...1545 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="135"/>
+      Сноска. Приложение 3 исключено приказом Министра экологии и природных ресурсов РК от 31.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6136,371 +6064,150 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Место печати</w:t>
+              <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(за исключением</w:t>
+              <w:t>к Правилам аккредитации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>лиц, являющихся</w:t>
+              <w:t>республиканских ассоциаций</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>субъектами частного</w:t>
+              <w:t>общественных объединений</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предпринимательства)</w:t>
-[...64 lines deleted...]
-              <w:t>Приложение 3</w:t>
+              <w:t>охотников и субъектов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам аккредитации</w:t>
+              <w:t>охотничьего хозяйства,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>республиканских ассоциаций</w:t>
-[...155 lines deleted...]
-              <w:t>Форма</w:t>
+              <w:t>проведении их аккредитации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 3 исключено приказом Министра экологии и природных ресурсов РК от 31.10.2025 </w:t>
+      Сноска. Правый верхний угол приложения 4 - в редакции приказа Министра экологии и природных ресурсов РК от 31.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 296</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -6556,315 +6263,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
-[...77 lines deleted...]
-              <w:t>проведении их аккредитации</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...120 lines deleted...]
-    <w:bookmarkStart w:name="z243" w:id="136"/>
+    <w:bookmarkStart w:name="z243" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      Герб</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z244" w:id="137"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z244" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                Свидетельство</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             об аккредитации республиканских ассоциаций общественных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             объединений охотников и субъектов охотничьего хозяйства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6918,488 +6426,488 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "___"__________ 20___ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z245" w:id="138"/>
+    <w:bookmarkStart w:name="z245" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 40) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 9 июля 2004 года "Об охране, воспроизводстве и использовании животного мира"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z246" w:id="139"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z246" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z247" w:id="140"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z247" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (наименование юридического лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z248" w:id="141"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z248" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       расположенного по адресу___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z249" w:id="142"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z249" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       аккредитуется для осуществления следующих видов деятельности: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z250" w:id="143"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z250" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) координации деятельности общественных объединений охотников и субъектов охотничьего хозяйства по развитию охотничьего хозяйства, охотничьего собаководства, дичеразведения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z251" w:id="144"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z251" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) представление интересов общественных объединений охотников и субъектов охотничьего хозяйства в государственных органах и организациях, а также в негосударственных и международных организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z252" w:id="145"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z252" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) участия в подготовке нормативных правовых актов и других документов по вопросам охраны, воспроизводства и использования животного мира;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z253" w:id="146"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z253" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) участия в мониторинге и учете объектов животного мира;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z254" w:id="147"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z254" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) распределения квоты изъятия объектов животного мира, за исключением рыбных ресурсов и других водных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z255" w:id="148"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z255" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ведения учет и регистрацию ловчих хищных птиц, используемых на охоте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z256" w:id="149"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z256" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) выдачи удостоверения охотника через свои филиалы и представительства, представления в уполномоченный орган отчетности о выданных удостоверениях охотника по установленной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z257" w:id="150"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z257" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) участия в ведении учета численности видов животных, являющихся объектами охоты, на закрепленных охотничьих угодьях, анализа и обобщения данных, представленных субъектами охотничьего хозяйства, и внесение рекомендаций в территориальные подразделения ведомства уполномоченного органа для подготовки лимита изъятия объектов животного мира;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z258" w:id="151"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z258" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) организации воспроизводства животного мира;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z259" w:id="152"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z259" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) участие в конкурсной комиссии по закреплению охотничьих угодий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z260" w:id="153"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z260" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) организацию развития национальных видов охоты с использованием ловчих хищных птиц и охотничьих собак;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z261" w:id="154"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z261" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) иной деятельности, предусмотренной Уставом и не запрещенной законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z262" w:id="155"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z262" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Свидетельство действительно до "___" ___________ 20___года </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z263" w:id="156"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z263" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель уполномоченного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________ ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z264" w:id="157"/>
+    <w:bookmarkStart w:name="z264" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (подпись)                   (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7439,90 +6947,90 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Место печати</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z266" w:id="158"/>
+    <w:bookmarkStart w:name="z266" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Серия______ № __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z267" w:id="159"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z267" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата выдачи "___" ___________ 20___года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8050,126 +7558,126 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Реквизиты: ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(БИН, контактный телефон, электронный адрес)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z467" w:id="160"/>
+    <w:bookmarkStart w:name="z467" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление для переоформления свидетельства об аккредитации республиканских ассоциаций общественных объединений охотников и субъектов охотничьего хозяйства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 -  в редакции приказа Министра экологии и природных ресурсов РК от 31.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 296</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z469" w:id="161"/>
+    <w:bookmarkStart w:name="z469" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу переоформить свидетельство об аккредитации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8198,70 +7706,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выданную __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (наименование уполномоченного органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z470" w:id="162"/>
+    <w:bookmarkStart w:name="z470" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для осуществления __________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (виды работ в области аккредитации)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8308,380 +7816,266 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изменение наименования;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изменения юридического адреса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z471" w:id="163"/>
+    <w:bookmarkStart w:name="z471" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К заявлению прилагаются следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z472" w:id="164"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z472" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z473" w:id="165"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z473" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z474" w:id="166"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z474" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z475" w:id="167"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z475" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z476" w:id="168"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z476" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z477" w:id="169"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z477" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Контактные телефоны _____________ E-mail ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z478" w:id="170"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z478" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение: _____ лист (ов) в 1 экземпляре __________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________ ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (подпись) (должность, фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z479" w:id="171"/>
+    <w:bookmarkStart w:name="z479" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата: "___" _______________ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-[...113 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="107"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8899,71 +8293,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 7 в соответствии с приказом Министра экологии, геологии и природных ресурсов РК от 13.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 369</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра экологии и природных ресурсов РК от 31.10.2025 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 296</w:t>
+        <w:t>№ 105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9092,51 +8486,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Комитет лесного хозяйства и животного мира Министерства экологии природных ресурсов Республики Казахстан и </w:t>
+Комитет лесного хозяйства и животного мира Министерства экологии природных ресурсов Республики Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9169,87 +8563,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги (каналы доступа)</w:t>
+Способы предоставления государственной или социально ответственной услуги (каналы доступа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Веб-портал "электронного правительства": www.egov.kz (далее – Портал).</w:t>
+Веб-портал "цифрового правительства": www.egov.kz (далее – Портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9395,87 +8789,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания Государственной услуги</w:t>
+Форма оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная.</w:t>
+цифровая (частично автоматизированная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9562,51 +8956,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Свидетельство об аккредитации республиканских ассоциаций общественных объединений охотников и субъектов охотничьего хозяйства или мотивированный отказ в оказании государственной услуги.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма предоставления результата оказания Государственной услуги: электронная.</w:t>
+Форма предоставления результата оказания государственной услуги: цифровая.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9675,51 +9069,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается бесплатно.</w:t>
+Государственная услуга оказывается Безоплатно.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9918,272 +9312,214 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+              <w:t>
+1) заявление по форме согласно приложению 1 к настоящим Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) электронные копии документов, подтверждающие наличие:</w:t>
+2) цифровые копии документов, подтверждающие наличие: на праве собственности и (или) иных законных основаниях оборудованных помещений для проведения теоретического курса по программе охотминимума;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-на праве собственности и (или) иных законных основаниях оборудованных помещений для проведения теоретического курса по программе охотминимума;</w:t>
+веб-сайта;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-веб-сайта;</w:t>
+филиалов и (или) представительств (при наличии);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-филиалов и (или) представительств (при наличии);</w:t>
+специальной литературы в области охраны воспроизводства и использования животного мира, методических материалов, пособий и экспонатов по охотминимуму.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-специальной литературы в области охраны воспроизводства и использования животного мира, методических материалов, пособий и экспонатов по охотминимуму;</w:t>
+Данные сведения услугодатель получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Данные сведения услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства";</w:t>
+соответствующего штата сотрудников с профессиональным образованием в области охраны, воспроизводства и использования животного мира;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-соответствующего штата сотрудников с профессиональным образованием в области охраны, воспроизводства и использования животного мира;</w:t>
+общественных объединений охотников-любителей в составе ассоциации.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-общественных объединений охотников-любителей в составе ассоциации.</w:t>
+3) форму сведений для республиканских ассоциаций общественных объединений охотников и субъектов охотничьего хозяйства, по форме, согласно приложению 2 к настоящим Правилам.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-Сведения о государственной регистрации (перерегистрации) юридического лица Услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+Сведения о государственной регистрации (перерегистрации) юридического лица Услугодатель получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10324,51 +9660,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
- 5) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+5) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -10421,51 +9757,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания Государственной услуги, в том числе оказываемой в электронной форме</w:t>
+Иные требования с учетом особенностей оказания Государственной услуги, в том числе оказываемой в цифровой форме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10475,51 +9811,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) адреса мест оказания Государственной услуги размещены на: единой платформе интернет-ресурсов государственных органов – www.gov.kz, в разделе "Министерство экологии и природных ресурсов" в подразделе "Услуги"; Портале;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Услугополучатель имеет возможность получения Государственной услуги в электронной форме посредством Портала при условии наличия электронной цифровой подписи;</w:t>
+2) Услугополучатель имеет возможность получения Государственной услуги в цифровой форме посредством Портала при условии наличия электронной цифровой подписи;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Услугополучатель имеет возможность получения информации о порядке и статусе оказания Государственной услуги в режиме удаленного доступа посредством "личного кабинета" Портала, а также Единого контакт-центра;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10761,77 +10097,77 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z468" w:id="172"/>
+    <w:bookmarkStart w:name="z468" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Уведомление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 8 в соответствии с приказом Министра экологии, геологии и природных ресурсов РК от 13.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10852,64 +10188,64 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 296</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z480" w:id="173"/>
+      <w:bookmarkStart w:name="z480" w:id="109"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выдано _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование Услугополучателя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11377,55 +10713,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11751,31 +11087,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>