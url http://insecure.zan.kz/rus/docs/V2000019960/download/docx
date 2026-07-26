--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b107021" w14:textId="b107021">
+    <w:p w14:paraId="20f38b3" w14:textId="20f38b3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1987,191 +1987,267 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z68" w:id="36"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан, изложены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z463" w:id="37"/>
+    <w:bookmarkStart w:name="z463" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При выявлении оснований для отказа в оказании государственной услуги в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан, услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z464" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z464" w:id="38"/>
-[...15 lines deleted...]
-      Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги.</w:t>
+    <w:bookmarkStart w:name="z465" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z465" w:id="39"/>
-[...15 lines deleted...]
-      Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
+    <w:bookmarkStart w:name="z466" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам заслушивания услугодатель выдает свидетельство об аккредитации республиканских ассоциаций общественных объединений охотников и субъектов охотничьего хозяйства либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z466" w:id="40"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2190,414 +2266,414 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="41"/>
+    <w:bookmarkStart w:name="z69" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Свидетельство об аккредитации республиканских ассоциаций общественных объединений охотников и субъектов охотничьего хозяйства выдается сроком на четыре года по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра экологии и природных ресурсов РК от 31.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Свидетельство об аккредитации является неотчуждаемым и не подлежит передаче третьим лицам.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:p>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="43"/>
+    <w:bookmarkStart w:name="z72" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. В случаях изменения наименования и (или) юридического адреса ассоциация в течение пяти рабочих дней со дня изменения подает заявление для переоформления свидетельства об аккредитации в ведомство уполномоченного органа по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Министра экологии и природных ресурсов РК от 23.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Решение об аккредитации либо отказе в аккредитации ассоциации обжалуется в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:p>
-[...77 lines deleted...]
-      15. Решение об аккредитации либо отказе в аккредитации ассоциации обжалуется в порядке, установленном законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Свидетельство об аккредитации прекращает свое действие в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z74" w:id="45"/>
-[...15 lines deleted...]
-      16. Свидетельство об аккредитации прекращает свое действие в случаях:</w:t>
+    <w:bookmarkStart w:name="z444" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) истечения срока его действия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z444" w:id="46"/>
-[...15 lines deleted...]
-      1) истечения срока его действия;</w:t>
+    <w:bookmarkStart w:name="z445" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) реорганизации или ликвидации ассоциации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z445" w:id="47"/>
-[...15 lines deleted...]
-      2) реорганизации или ликвидации ассоциации;</w:t>
+    <w:bookmarkStart w:name="z446" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) представления ассоциацией заявления о добровольном прекращении действия свидетельства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z446" w:id="48"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z447" w:id="49"/>
+    <w:bookmarkStart w:name="z447" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) выявления ведомством уполномоченного органа фактов ненадлежащего осуществления деятельности, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 33-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2616,247 +2692,352 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="50"/>
+    <w:bookmarkStart w:name="z79" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Приостановление, возобновление действия, лишение (отзыв) свидетельства об аккредитации осуществляется в порядке и (или) по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа Министра экологии и природных ресурсов РК от 31.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z352" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования результатов аккредитации республиканских ассоциаций общественных объединений охотников и субъектов охотничьего хозяйства</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа Министра экологии и природных ресурсов РК от 31.10.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Заголовок главы 3 - в редакции приказа Министра экологии и природных ресурсов РК от 31.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 296</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Заголовок главы 3 - в редакции приказа Министра экологии и природных ресурсов РК от 31.10.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены главой 3 в соответствии с приказом Министра экологии, геологии и природных ресурсов РК от 13.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 369</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 296</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z353" w:id="52"/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 18 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Жалоба на решение, действия (бездействия) работников Услугодателя подается на имя руководителя Услугодателя и (или) в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг в соответствии с Административным процедурно-процессуальным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2871,131 +3052,224 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О государственных услугах" (далее – Закон о государственных услугах).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z354" w:id="53"/>
+    <w:bookmarkStart w:name="z354" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба Услугополучателя, поступившая в адрес Услугодателя, в соответствии с пунктом 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о государственных услугах подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z355" w:id="54"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z355" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба Услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, в соответствии с пунктом 2 статьи 25 Закона о государственных услугах подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z356" w:id="55"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 19 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. В случаях несогласия с результатами решения Услугодателя Услугополучатель обращается в суд в соответствии с подпунктом 6) статьи 4 Закона о государственных услугах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3455,161 +3729,161 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(БИН, контактный телефон, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронный адрес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="56"/>
+    <w:bookmarkStart w:name="z84" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z85" w:id="57"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z85" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Прошу провести аккредитацию_______________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z86" w:id="58"/>
+      <w:bookmarkStart w:name="z86" w:id="55"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                            (наименование юридического лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Для осуществления _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z87" w:id="59"/>
+      <w:bookmarkStart w:name="z87" w:id="56"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                                (виды работ в области аккредитации) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>К заявлению прилагаются следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3686,150 +3960,150 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись) (должность, фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата: "___" _______________ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="60"/>
+    <w:bookmarkStart w:name="z89" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Место печати </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z90" w:id="61"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z90" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (за исключением </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z91" w:id="62"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z91" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        лиц, являющихся </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z92" w:id="63"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z92" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        субъектами частного </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z93" w:id="64"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z93" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        предпринимательства)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3849,184 +4123,128 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...93 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Правый верхний угол приложения 2 - в редакции приказа Министра экологии и природных ресурсов РК от 31.10.2025 </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 296</w:t>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4062,1630 +4280,172 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам аккредитации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>республиканских ассоциаций</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>общественных объединений</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>охотников и субъектов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>охотничьего хозяйства,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>проведении их аккредитации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="65"/>
-[...1545 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="138"/>
+      Сноска. Правый верхний угол приложения 2 - в редакции приказа Министра экологии и природных ресурсов РК от 31.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5719,393 +4479,1630 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Место печати</w:t>
-[...297 lines deleted...]
-              </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkStart w:name="z96" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                      Форма сведений</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (для республиканских ассоциаций общественных объединений охотников</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         и субъектов охотничьего хозяйства)        Сведения об оборудованных помещениях для проведения теоретического курса</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               по программе охотминимума</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z98" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Адрес: ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z99" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z100" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Характеристика помещений, оборудования и площадь ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z101" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z102" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Номер и дата документа, подтверждающее право собственности ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z103" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z104" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    Сведения о филиалах и (или) представительствах (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z105" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4)Адрес:__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z106" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5)Наименование:___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z107" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) справка об учетной регистрации филиала и (или) представительства для юридического лица</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z108" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z110" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сведения о соответствующем штате сотрудников с профессиональным </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>образованием в области охраны, воспроизводства и использования животного мира</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z111" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Фамилия, имя, отчество (при его наличии)___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z112" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z113" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Должность______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z114" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z115" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Работает в данной организации_____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z116" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z117" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (указать постоянно или временно)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z118" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Стаж работы ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z119" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z120" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (указать по специальности и на занимаемой должности)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z121" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Наименование учебного заведения_________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z122" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z123" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Годы обучения__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z124" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z125" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Квалификация по диплому _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z126" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z127" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Специализация по диплому_______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z128" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              Сведения о наличии специальной литературы в области охраны</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       воспроизводства и использования животного мира, методических материалов,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         пособий и экспонатов по охотминимуму</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z129" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Наименование:__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z130" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z131" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Единица измерения______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z132" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Количество ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z133" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z134" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                Сведения о наличии веб-сайта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z135" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Наименование: _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z136" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z137" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) Единица измерения______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z138" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z139" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) Количество_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z140" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z141" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) Примечание____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z142" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z144" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z147" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    Сведения о наличии у учредителей и (или) членов ассоциации</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         опыта работы по ведению охотничьего хозяйства,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               обучению граждан охотминимуму</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z148" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) Фамилия, имя, отчество (при его наличии) __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z149" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z150" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) Должность _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z152" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) Работает в данной организации____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z153" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z154" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (указать постоянно или временно)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z155" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) Стаж работы ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z156" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z157" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (указать по специальности и на занимаемой должности)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z158" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) Наименование учебного заведения ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z160" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) Годы обучения__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z161" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z162" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) Квалификация по диплому _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z163" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z164" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) Специализация по диплому_______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z165" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z166" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              Сведения о наличии общественных объединений охотников</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   и субъектов охотничьего хозяйства в составе ассоциации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z167" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) Наименование общественных объединений _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z168" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z169" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) Количество_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z170" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z171" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) Адрес__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z173" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждаю достоверность представленной информации и осведомлен об ответственности за предоставление недостоверных сведений в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z174" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z175" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата подачи заявления "__"____________20___года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z176" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 3 исключено приказом Министра экологии и природных ресурсов РК от 31.10.2025 </w:t>
-[...21 lines deleted...]
-    </w:p>
+      __________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z177" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                   (фамилия, имя, отчество (при его наличии), подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6139,63 +6136,180 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
+              <w:t>Место печати</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>(за исключением</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лиц, являющихся</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субъектами частного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предпринимательства)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>к Правилам аккредитации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>республиканских ассоциаций</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -6204,85 +6318,189 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>охотников и субъектов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>охотничьего хозяйства,</w:t>
+              <w:t>охотничьего хозяйства, а также</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>проведении их аккредитации</w:t>
+              <w:t>общественных объединений</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рыболовов и субъектов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рыбного хозяйства, проведении</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>их аккредитации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правый верхний угол приложения 4 - в редакции приказа Министра экологии и природных ресурсов РК от 31.10.2025 </w:t>
+      Сноска. Приложение 3 исключено приказом Министра экологии и природных ресурсов РК от 31.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 296</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -6338,116 +6556,315 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам аккредитации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>республиканских ассоциаций</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>общественных объединений</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>охотников и субъектов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>охотничьего хозяйства,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>проведении их аккредитации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z243" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол приложения 4 - в редакции приказа Министра экологии и природных ресурсов РК от 31.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z243" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      Герб</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z244" w:id="140"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z244" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                Свидетельство</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             об аккредитации республиканских ассоциаций общественных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             объединений охотников и субъектов охотничьего хозяйства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6501,488 +6918,488 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "___"__________ 20___ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z245" w:id="141"/>
+    <w:bookmarkStart w:name="z245" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 40) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 9 июля 2004 года "Об охране, воспроизводстве и использовании животного мира"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z246" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z247" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z248" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      расположенного по адресу___________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z246" w:id="142"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z249" w:id="145"/>
+    <w:bookmarkStart w:name="z249" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       аккредитуется для осуществления следующих видов деятельности: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z250" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) координации деятельности общественных объединений охотников и субъектов охотничьего хозяйства по развитию охотничьего хозяйства, охотничьего собаководства, дичеразведения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z251" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) представление интересов общественных объединений охотников и субъектов охотничьего хозяйства в государственных органах и организациях, а также в негосударственных и международных организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z252" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) участия в подготовке нормативных правовых актов и других документов по вопросам охраны, воспроизводства и использования животного мира;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z250" w:id="146"/>
-[...15 lines deleted...]
-      1) координации деятельности общественных объединений охотников и субъектов охотничьего хозяйства по развитию охотничьего хозяйства, охотничьего собаководства, дичеразведения;</w:t>
+    <w:bookmarkStart w:name="z253" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) участия в мониторинге и учете объектов животного мира;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z251" w:id="147"/>
-[...15 lines deleted...]
-      2) представление интересов общественных объединений охотников и субъектов охотничьего хозяйства в государственных органах и организациях, а также в негосударственных и международных организациях;</w:t>
+    <w:bookmarkStart w:name="z254" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) распределения квоты изъятия объектов животного мира, за исключением рыбных ресурсов и других водных животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z252" w:id="148"/>
-[...15 lines deleted...]
-      3) участия в подготовке нормативных правовых актов и других документов по вопросам охраны, воспроизводства и использования животного мира;</w:t>
+    <w:bookmarkStart w:name="z255" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ведения учет и регистрацию ловчих хищных птиц, используемых на охоте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z253" w:id="149"/>
-[...15 lines deleted...]
-      4) участия в мониторинге и учете объектов животного мира;</w:t>
+    <w:bookmarkStart w:name="z256" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) выдачи удостоверения охотника через свои филиалы и представительства, представления в уполномоченный орган отчетности о выданных удостоверениях охотника по установленной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z254" w:id="150"/>
-[...15 lines deleted...]
-      5) распределения квоты изъятия объектов животного мира, за исключением рыбных ресурсов и других водных животных;</w:t>
+    <w:bookmarkStart w:name="z257" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) участия в ведении учета численности видов животных, являющихся объектами охоты, на закрепленных охотничьих угодьях, анализа и обобщения данных, представленных субъектами охотничьего хозяйства, и внесение рекомендаций в территориальные подразделения ведомства уполномоченного органа для подготовки лимита изъятия объектов животного мира;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z255" w:id="151"/>
-[...15 lines deleted...]
-      6) ведения учет и регистрацию ловчих хищных птиц, используемых на охоте;</w:t>
+    <w:bookmarkStart w:name="z258" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) организации воспроизводства животного мира;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z256" w:id="152"/>
-[...15 lines deleted...]
-      7) выдачи удостоверения охотника через свои филиалы и представительства, представления в уполномоченный орган отчетности о выданных удостоверениях охотника по установленной форме;</w:t>
+    <w:bookmarkStart w:name="z259" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) участие в конкурсной комиссии по закреплению охотничьих угодий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z257" w:id="153"/>
-[...15 lines deleted...]
-      8) участия в ведении учета численности видов животных, являющихся объектами охоты, на закрепленных охотничьих угодьях, анализа и обобщения данных, представленных субъектами охотничьего хозяйства, и внесение рекомендаций в территориальные подразделения ведомства уполномоченного органа для подготовки лимита изъятия объектов животного мира;</w:t>
+    <w:bookmarkStart w:name="z260" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) организацию развития национальных видов охоты с использованием ловчих хищных птиц и охотничьих собак;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z258" w:id="154"/>
-[...15 lines deleted...]
-      9) организации воспроизводства животного мира;</w:t>
+    <w:bookmarkStart w:name="z261" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) иной деятельности, предусмотренной Уставом и не запрещенной законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z259" w:id="155"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z262" w:id="158"/>
+    <w:bookmarkStart w:name="z262" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Свидетельство действительно до "___" ___________ 20___года </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z263" w:id="159"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z263" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель уполномоченного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________ ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z264" w:id="160"/>
+    <w:bookmarkStart w:name="z264" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (подпись)                   (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7022,90 +7439,90 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Место печати</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z266" w:id="161"/>
+    <w:bookmarkStart w:name="z266" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Серия______ № __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z267" w:id="162"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z267" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата выдачи "___" ___________ 20___года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7633,524 +8050,638 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Реквизиты: ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(БИН, контактный телефон, электронный адрес)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z467" w:id="163"/>
+    <w:bookmarkStart w:name="z467" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление для переоформления свидетельства об аккредитации республиканских ассоциаций общественных объединений охотников и субъектов охотничьего хозяйства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 -  в редакции приказа Министра экологии и природных ресурсов РК от 31.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 296</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z469" w:id="164"/>
+    <w:bookmarkStart w:name="z469" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу переоформить свидетельство об аккредитации</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выданную __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование уполномоченного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z470" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для осуществления __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (виды работ в области аккредитации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по следующему (им) основанию (ям):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      изменение наименования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      изменения юридического адреса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z471" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К заявлению прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z472" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:p>
-[...87 lines deleted...]
-      Для осуществления __________________________________________________</w:t>
+    <w:bookmarkStart w:name="z473" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:p>
-[...105 lines deleted...]
-      К заявлению прилагаются следующие документы:</w:t>
+    <w:bookmarkStart w:name="z474" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z472" w:id="167"/>
-[...15 lines deleted...]
-      1. _________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z475" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z473" w:id="168"/>
-[...15 lines deleted...]
-      2. _________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z476" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z474" w:id="169"/>
-[...15 lines deleted...]
-      3. ________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z477" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контактные телефоны _____________ E-mail ________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z475" w:id="170"/>
-[...15 lines deleted...]
-      4. ________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z478" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приложение: _____ лист (ов) в 1 экземпляре __________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z476" w:id="171"/>
-[...15 lines deleted...]
-      5. ________________________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________ ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (подпись) (должность, фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z479" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата: "___" _______________ 20___ года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z477" w:id="172"/>
-[...94 lines deleted...]
-    <w:bookmarkEnd w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 7 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10230,77 +10761,77 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z468" w:id="175"/>
+    <w:bookmarkStart w:name="z468" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Уведомление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 8 в соответствии с приказом Министра экологии, геологии и природных ресурсов РК от 13.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10321,64 +10852,64 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 296</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z480" w:id="176"/>
+      <w:bookmarkStart w:name="z480" w:id="173"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выдано _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование Услугополучателя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10846,55 +11377,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>