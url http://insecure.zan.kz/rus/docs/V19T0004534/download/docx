--- v0 (2025-11-09)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="93e1d21" w14:textId="93e1d21">
+    <w:p w14:paraId="0d7b033" w14:textId="0d7b033">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил реализации механизмов стабилизации цен на социально значимые продовольственные товары в Атырауской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Атырауской области от 29 ноября 2019 года № 265. Зарегистрировано Департаментом юстиции Атырауской области 5 декабря 2019 года № 4534</w:t>
+        <w:t>Постановление акимата Атырауской области от 29 ноября 2019 года № 265. Зарегистрировано Департаментом юстиции Атырауской области 5 декабря 2019 года № 4534.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со статьями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -530,247 +530,176 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ноября 2019 года № 265</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила реализации механизмов стабилизации цен на социально значимые продовольственные товары в Атырауской области</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Правила реализации механизмов стабилизации цен на социально значимые продовольственные товары в Атырауской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение - в редакции постановления акимата Атырауской области от 17.01.2024 № </w:t>
+      Сноска. Приложение - в редакции постановления акимата Атырауской области от 26.12.2026 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>14</w:t>
+        <w:t>296</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положение</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z15" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> пункта 2 статьи 7 Закона Республики Казахстан "О государственном регулировании развития агропромышленного комплекса и сельских территорий" (далее – Закон) и определяют порядок реализации механизмов стабилизации цен на социально значимые продовольственные товары.</w:t>
+        <w:t>
+      1. Настоящие Правила реализации механизмов стабилизации цен на социально значимые продовольственные товары в Атырауской области (далее – Правила) разработаны в соответствии с подпунктом 17-10) пункта 2 статьи 7 Закона Республики Казахстан "О государственном регулировании развития агропромышленного комплекса и сельских территорий" (далее – Закон) и определяют порядок реализации механизмов стабилизации цен на социально значимые продовольственные товары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 29 июля 2019 года № 280 "Об утверждении Типовых правил реализации механизмов стабилизации цен на социально значимые продовольственные товары" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 19123).</w:t>
+        <w:t>
+      2. Настоящие Правила разработаны в соответствии с Типовыми правилами реализации механизмов стабилизации цен на социально значимые продовольственные товары, утвержденными приказом Министра сельского хозяйства Республики Казахстан от 29 июля 2019 года № 280 "Об утверждении Типовых правил реализации механизмов стабилизации цен на социально значимые продовольственные товары" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 19123) (далее – Типовые правила).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> используются следующие понятия:</w:t>
+        <w:t>
+      3. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z18" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) региональный стабилизационный фонд продовольственных товаров – оперативный запас продовольственных товаров, созданный для оказания регулирующего воздействия на агропродовольственный рынок и обеспечения продовольственной безопасности на территории области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
@@ -846,51 +775,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сельскохозяйственный товаропроизводитель (далее – сельхозтоваропроизводитель) – физическое или юридическое лицо, занимающиеся производством сельскохозяйственной продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) закупочные интервенции – мероприятия по приобретению специализированными организациями социально значимых продовольственных товаров при снижении цен на территории области, введении чрезвычайного положения на территории Республики Казахстан, а также в рамках поручений Президента Республики Казахстан, Правительства Республики Казахстан или Премьер-Министра Республики Казахстан;</w:t>
+      6) закупочные интервенции – мероприятия по приобретению специализированными организациями социально значимых продовольственных товаров при снижении цен на территории областей, введении чрезвычайного положения на территории Республики Казахстан, а также в рамках поручений Президента Республики Казахстан, Правительства Республики Казахстан или Премьер-Министра Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) товарные интервенции – мероприятия по реализации продовольственных товаров на внутреннем рынке из региональных стабилизационных фондов продовольственных товаров, осуществляемые в целях стабилизации внутреннего рынка при росте цен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
@@ -926,151 +855,131 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) форвард – производный финансовый инструмент, покупатель (или продавец) которого берет на себя обязательство по истечении определенного срока купить (или продать) базовый актив на согласованных условиях в будущем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) предельная торговая надбавка – торговая надбавка, формируемая для определения цены при реализации субъектами внутренней торговли продовольственных товаров конечным потребителям;</w:t>
+      10) предельная торговая надбавка – торговая надбавка, формируемая для определения цены при реализации субъектами внутренней торговли продовольственных товаров конечным потребителям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) рабочий орган – Управление сельского хозяйства и земельных отношений Атырауской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>
+      4. Механизмы стабилизации цен на социально значимые продовольственные товары реализуются в соответствии с настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. В целях обеспечения эффективного и своевременного применения механизмов стабилизации цен на социально значимые продовольственные товары Рабочий орган образует Комиссию по обеспечению реализации механизмов стабилизации цен на социально значимые продовольственные товары (далее – Комиссия).</w:t>
+      5. В целях обеспечения эффективного и своевременного применения механизмов стабилизации цен на социально значимые продовольственные товары рабочий орган образует Комиссию по обеспечению реализации механизмов стабилизации цен на социально значимые продовольственные товары (далее – Комиссия) и утверждает ее состав.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Председателем Комиссии является заместитель акима области, членами Комиссии являются сотрудники управлений (отделов) предпринимательства и сельского хозяйства, а также представители объединений субъектов частного предпринимательства и общественных организаций. Комиссия осуществляет свою деятельность на постоянной основе.</w:t>
+      6. Председателем Комиссии является заместитель акима областичленами Комиссии являются сотрудники управлений (отделов) предпринимательства и сельского хозяйства, а также представители объединений субъектов частного предпринимательства и общественных организаций. Комиссия осуществляет свою деятельность на постоянной основе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Количественный состав Комиссии должен быть нечетным и составлять не менее девяти человек. При этом две трети членов Комиссии должны являться представителями объединений субъектов частного предпринимательства и общественных организаций. Секретарь Комиссии не является ее членом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
@@ -1126,51 +1035,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) определение перечня продовольственных товаров, закупаемых в региональный стабилизационный фонд продовольственных товаров и предельной торговой надбавки по ним в целях реализации механизма по формированию и использованию стабилизационных фондов продовольственных товаров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) определение субъекта предпринимательства для выдачи займа в соответствии с настоящими Правилами;</w:t>
+      3) определение субъекта предпринимательства для выдачи займа в соответствии с с настоящими Правилами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) рассмотрение предложений специализированной организации по определению предельной торговой надбавки на социально значимые продовольственные товары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
@@ -1285,1569 +1194,1343 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Накладные, коммунальные и прочие расходы специализированной организации, возникшие при использовании стабилизационного фонда, ежегодно покрываются за счет разницы между фиксированной и рыночной ценами на продовольственные товары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> пункта 1 статьи 6 Закона.</w:t>
+        <w:t>
+      13. Перечень специализированных организаций, реализующих механизмы стабилизации цен на социально значимые продовольственные товары, за исключением мер по установлению предельных цен на социально значимые продовольственные товары (далее – специализированная организация), утверждается уполномоченным органом в области развития агропромышленного комплекса в соответствии с подпунктом 4-1) пункта 1 статьи 6 Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Рабочий орган представляют в министерства сельского хозяйства и торговли и интеграции Республики Казахстан:</w:t>
+      14. Специализированные организации представляют в рабочий орган информацию о ходе реализации механизмов стабилизации цен на социально значимые продовольственные товары по форме согласно приложению к Типовым правилам посредством электронного документооборота, почтовой связи, либо нарочно через канцелярию рабочего органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ежемесячно до 20 числа месяца, следующего за отчетным месяцем, информацию о ходе реализации механизмов стабилизации цен на социально значимые продовольственные товары;</w:t>
+      Рабочий орган представляет в министерства сельского хозяйства и торговли и интеграции Республики Казахстан информацию о ходе реализации механизмов стабилизации цен на социально значимые продовольственные товары по форме согласно приложению к Типовым правилам посредством электронного документооборота.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      2) информацию о приобретаемых объемах овощной продукции с указанием суммы предварительной оплаты, графика поставок с указанием точек сбыта и (или) торговых объектов за месяц до финансирования сельхозтоваропроизводителей в рамках форвардных договоров овощной продукции;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок реализации механизмов по стабилизации цен на социально значимые продовольственные товары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z48" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) информацию о приобретенных объемах овощной продукции, графиках поставок с указанием точек сбыта и (или) торговых объектов в течение 10 (десяти) рабочих дней после окончательного финансирования сельхозтоваропроизводителей в рамках форвардных договоров.</w:t>
+      15. В целях стабилизации рынка социально значимых продовольственных товаров рабочим органом реализуются следующие механизмы стабилизации цен на социально значимые продовольственные товары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок реализации механизмов по стабилизации цен на социально значимые продовольственные товары</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) деятельность стабилизационных фондов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. В целях стабилизации рынка социально значимых продовольственных товаров рабочим органом реализуются следующие механизмы стабилизации цен на социально значимые продовольственные товары:</w:t>
+      2) предоставление займа субъектам предпринимательства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) деятельность стабилизационных фондов;</w:t>
+      16. Источником финансирования реализации механизмов стабилизации цен на социально значимые продовольственные товары являются денежные средства, выделяемые акиматом Атырауской области, в том числе, выделенные ранее на формирование региональных стабилизационных фондов продовольственных товаров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z52" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) предоставление займа субъектам предпринимательства.</w:t>
+      17. В рамках формирования регионального стабилизационного фонда продовольственных товаров финансирование сельхозтоваропроизводителей и перерабатывающих предприятий для производства социально значимых продовольственных товаров осуществляется с применением форварда с установлением фиксированной цены.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z53" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Источником финансирования реализации механизмов стабилизации цен на социально значимые продовольственные товары являются денежные средства, выделяемые акиматом Атырауской области в том числе, выделенные ранее на формирование региональных стабилизационных фондов продовольственных товаров.</w:t>
+      Форвардное финансирование сельхозтоваропроизводителей и перерабатывающих предприятий для производства социально значимых продовольственных товаров осуществляется на условиях предварительной оплаты в размере не более 70 (семидесяти) процентов от общей суммы форвардного договора и окончательного расчета после поставки продукции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. В рамках формирования регионального стабилизационного фонда продовольственных товаров финансирование сельхозтоваропроизводителей для производства овощной продукции, а также перерабатывающих предприятий для производства крупы гречневой (ядрицы), риса шлифованного (круглозерного), масла подсолнечного, муки пшеничной первого сорта и сахара белого – сахара песка осуществляется с применением форварда с установлением фиксированной цены.</w:t>
+      18. Объем социально значимых продовольственных товаров, приобретаемых в рамках форвардных договоров, формируется до 50 процентов от трехмесячной потребности населения Атырауской области на основе регионального спроса в соответствии с решением Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Финансирование сельхозтоваропроизводителей для производства овощной продукции и перерабатывающих предприятий для производства крупы гречневой ( ядрицы), рис шлифованного (круглозерного), масла подсолнечного, муки пшеничной первого сорта и сахара белого – сахара-песка осуществляется на условиях предварительной оплаты в размере не более 70 (семидесяти) процентов от общей суммы форвардного договора и окончательного расчета после поставки продукции.</w:t>
+      19. Финансирование сельхозтоваропроизводителей для производства овощной продукции осуществляется Специализированной организацией в следующие сроки:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z56" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Объем овощной продукции, приобретаемой в рамках форвардных договоров, формируется до 50 процентов от трехмесячной потребности населения (городского или общего) Атырауской области на основе регионального спроса в соответствии с решением Комиссии.</w:t>
+      до 1 августа текущего финансового года для обеспечения населения овощной продукцией в весенне-летний период следующего года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z57" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Специализированная организация с 2024 года и последующие годы осуществляет финансирование сельхозтоваропроизводителей для производства овощной продукции в следующие сроки:</w:t>
+      до 1 сентября текущего финансового года для обеспечения населения овощной продукцией в зимне-весенний период следующего года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z58" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      до 1 августа текущего финансового года для обеспечения населения овощной продукцией в весенне-летний период следующего года.</w:t>
+      20. Специализированной организацией осуществляется хранение овощной продукции до начала реализации у сельхозтоваропроизводителей или на других складах. Расчет затрат на хранение производится на основе данных местных исполнительных органов о средней стоимости хранения в регионе в аналогичных типах хранения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      до 1 сентября текущего финансового года для обеспечения населения овощной продукцией в зимне-весенний период следующего года.</w:t>
+      21. Поставка овощной продукции в рамках реализации механизмов стабилизации цен на социально значимые продовольственные товары осуществляется на основании графика, формируемого специализированной организацией совместно с рабочим органом в период межсезонья (зимне-весенний период: февраль, март, апрель; весенне-летний период: май, июнь, июль), либо в другие периоды в случае необходимости оказания регулирующего воздействия на внутренний рынок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Специализированной организацией осуществляется хранение овощной продукции до начала реализации у сельхозтоваропроизводителей или на других складах. Расчет затрат на хранение производится на основе данных местных исполнительных органов о средней стоимости хранения в регионе в аналогичных типах хранения.</w:t>
+      22. Специализированные организации совместно с рабочим органом осуществляют мониторинг деятельности сельхозтоваропроизводителей с выездом на поле, на всех этапах цикла производства овощной продукции с момента заключения форвардного договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z61" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Поставка овощной продукции в рамках реализации механизмов стабилизации цен на социально значимые продовольственные товары осуществляется на основании графика, формируемого специализированной организацией совместно с рабочим органом в период межсезонья (зимне-весенний период: февраль, март, апрель; весенне-летний период: май, июнь, июль), либо в другие периоды в случае необходимости оказания регулирующего воздействия на внутренний рынок.</w:t>
+      23. Социально значимые продовольственные товары, приобретаемые в рамках механизмов стабилизации цен на социально значимые продовольственные товары, должны соответствовать требованиям к безопасности пищевой продукции при ее хранении, транспортировке и реализации согласно статьям 18 и 19 Закона Республики Казахстан "О безопасности пищевой продукции".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Специализированные организации совместно с рабочим органом осуществляют мониторинг деятельности сельхозтоваропроизводителей с выездом на поле, на всех этапах цикла производства овощной продукции с момента заключения форвардного договора.</w:t>
+      24. Рабочий орган размещает на официальном интернет-ресурсе местного исполнительного органа и специализированной организации объявление о возможности участия в конкурсе на получение займа в целях стабилизации цен на социально значимые продовольственные товары с указанием срока до 30 (тридцати) календарных дней для предоставления субъектами предпринимательства заявки с документами на участие в конкурсе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О безопасности пищевой продукции".</w:t>
+        <w:t>
+      25. Все поступившие заявки передаются рабочим органом на рассмотрение Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z13" w:id="55"/>
-[...15 lines deleted...]
-      23-1. Рабочий орган размещает на официальном интернет-ресурсе местного исполнительного органа и специализированной организации объявление о возможности участия в конкурсе на получение займа в целях стабилизации цен на социально значимые продовольственные товары с указанием срока до 30 (тридцати) календарных дней для предоставления субъектами предпринимательства заявки с документами на участие в конкурсе.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Порядок деятельности стабилизационных фондов продовольственных товаров</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Деятельность стабилизационных фондов продовольственных товаров осуществляется путем формирования и использования региональных стабилизационных фондов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. В целях реализации механизма по формированию и использованию стабилизационного фонда продовольственных товаров Комиссия определяет перечень социально значимых продовольственных товаров, закупаемых в региональный стабилизационный фонд продовольственных товаров на основе регионального баланса спроса и предложения (объемы производства и обеспеченность продовольственными товарами, их товародвижение, наличие запасов), сведений о посевных площадях (плановых), прогнозном урожае, сложившихся ценах за прошедший календарный год, иных сведений, а также предельную торговую надбавку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. При формировании региональных стабилизационных фондов продовольственных товаров 70 (семьдесят) процентов бюджетных средств направляются на финансирование сельхозтоваропроизводителей и перерабатывающих предприятий в рамках форвардных договоров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Перечень социально значимых продовольственных товаров, необходимых для закупа в региональный стабилизационный фонд продовольственных товаров формируется из перечня социально значимых продовольственных товаров, утвержденного приказом Заместителя Премьер-Министра – Министра торговли и интеграции Республики Казахстан от 11 мая 2023 года № 166-НҚ (зарегистрирован в Реестре государственной регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Предельная торговая надбавка на социально значимые продовольственные товары, реализуемые специализированной организацией, формируется с учетом удержания цен на 10 или более процентов ниже официальных рыночных значений розничных цен на социально значимые продовольственные товары, формируемые органами государственной статистики соответствующей области, согласно Плану статистических работ в соответствии с пунктом 1 статьи 19 Закона Республики Казахстан от 19 марта 2010 года "О государственной статистике".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Комиссия вносит рабочему органу рекомендации об утверждении перечня закупаемых продовольственных товаров и предельной торговой надбавки по ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Рабочий орган на основании рекомендации Комиссии утверждает перечень закупаемых продовольственных товаров и предельную торговую надбавку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. При формировании регионального стабилизационного фонда приобретение социально значимых продовольственных товаров осуществляется непосредственно у производителей, в том числе путем заключения форвардных договоров и офтейк-контрактов. В случае, если производителем напрямую не осуществляется реализация продукции, приобретение социально значимых продовольственных товаров осуществляется у оптовых поставщиков (дистрибьютеров), специализирующихся на реализации продовольственных товаров, а также у специализированной организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Социально значимые продовольственные товары приобретаемые в региональные стабилизационные фонды продовольственных товаров должны соответствовать требованиям технических регламентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. При приобретении социально значимых продовольственных товаров в региональные стабилизационные фонды продовольственных товаров специализированная организация проводит анализ финансовой устойчивости сельскохозяйственных товаропроизводителей, перерабатывающих предприятий, оптовых поставщиков (дистрибьюторов), специализирующихся на реализации продовольственных товаров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сельскохозяйственный товаропроизводитель (перерабатывающее предприятие, оптовый поставщик (дистрибьютор), специализирующий на реализации продовольственных товаров) признается финансово устойчивым, если он соответствует в совокупности условиям по отсутствию просроченной задолженности по налогам и другим обязательным платежам в бюджет, обязательным пенсионным взносам в единый накопительный пенсионный фонд, а также по кредитам (займам), предоставленным банками второго уровня, организациями, осуществляющими отдельные виды банковских операций, и неисполненных обязательств перед специализированной организацией, а также неисполненных обязательств по исполнительным документам, ограничений и обременений на имущество субъекта предпринимательства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Специализированная организация на основе статистических данных и других источников проводит постоянный анализ внутреннего рынка продовольственных товаров региона и рынков продукции агропромышленного комплекса (объемы производства и обеспеченность продовольственными товарами, их товародвижение, наличие запасов, цен), определяет объемы продовольственных товаров, закупаемых в региональный стабилизационный фонд, и принимает решение о закупочных интервенциях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Решение специализированной организации о закупочных интервенциях принимается в целях обеспечения эффективного и своевременного применения механизмов стабилизации цен на социально значимые продовольственные товары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Использование регионального стабилизационного фонда осуществляется специализированной организацией путем проведения товарных интервенций и освежения продовольственных товаров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Специализированная организация принимает решение о проведении товарных интервенций не позднее 2 (двух) рабочих дней в случае повышения уровня цен, при котором необходимо регулирующее воздействие на агропродовольственный рынок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Специализированная организация в целях своевременного освежения регионального стабилизационного фонда на постоянной основе обеспечивает сроки хранения продовольственных товаров регионального стабилизационного фонда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Освежение регионального стабилизационного фонда осуществляется до истечения сроков хранения продовольственных товаров, путем реализации продовольственного товара из регионального стабилизационного фонда или возврата продовольственных товаров до истечения сроков их хранения поставщику с последующей поставкой такого же объема продовольственных товаров с новым сроком хранения или с нового урожая следующего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Реализация продовольственных товаров регионального стабилизационного фонда для товарных интервенций, освежения продовольственных товаров осуществляется специализированной организацией через собственные точки сбыта и (или) торговые объекты, реализующие продовольственные товары, а также перерабатывающим предприятиям для производства социально значимых продовольственных товаров в пределах предельной торговой надбавки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. При этом цена готового продовольственного товара, произведенного перерабатывающим предприятием, не превышает его предельно допустимой розничной цены, утвержденным акиматом области, и оговаривается в договоре о реализации, заключенном специализированной организацией с перерабатывающим предприятием.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Рабочий орган совместно со специализированной организацией проводят информационную работу по доведению информации до населения через средства массовой информации, официальные сайты местного исполнительного органа и специализированной организации о местонахождении торговых объектов, осуществляющих товарные интервенции, а также о порядке предоставления займа субъектам предпринимательства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z85" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...143 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 1. Порядок деятельности стабилизационных фондов продовольственных товаров</w:t>
-[...394 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Порядок предоставления займа субъектам предпринимательства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z85" w:id="77"/>
-[...15 lines deleted...]
-      При отсутствии заявок от сельхозтоваропроизводителей и перерабатывающих предприятий для исполнения требований части первой настоящего пункта, займ предоставляется субъектам предпринимательства, осуществляющим реализацию продовольственных товаров.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Рабочий орган в целях стабилизации цен на социально значимые продовольственные товары через специализированные организации предоставляют займ субъектам предпринимательства в соответствии с перечнем продовольственных товаров, определяемым Комиссией на основе регионального баланса спроса и предложения (объемы производства и обеспеченность продовольственными товарами, их товародвижение, наличие запасов), сведений о посевных площадях (плановых), прогнозном урожае, сложившихся ценах за прошедший календарный год, иных сведений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z86" w:id="78"/>
-[...15 lines deleted...]
-      43. Стабилизация цен обеспечивается путем установления специализированной организацией фиксированных сниженных розничных/оптовых цен на социально значимые продовольственные товары.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предоставление займа осуществляется на условиях возвратности, обеспеченности и платности путем заключения договора займа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z87" w:id="79"/>
-[...15 lines deleted...]
-      44. Субъект предпринимательства для выдачи займа определяется Комиссией на основании протокола с результатами сравнительного анализа представленных заявок с документами на соответствие требованиям (критериям), предъявляемым к субъектам предпринимательства, установленными в настоящих Правилах.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. При предоставлении займа субъектам предпринимательства 70 (семьдесят) процентов бюджетных средств направляются на финансирование сельхозтоваропроизводителей и перерабатывающих предприятий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:p>
-[...77 lines deleted...]
-      44-1. Итоги рассмотрения заявок размещаются рабочим органом на официальном интернет-ресурсе местного исполнительного органа и специализированной организации.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Стабилизация цен обеспечивается путем установления специализированной организацией фиксированных сниженных розничных/оптовых цен на социально значимые продовольственные товары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:p>
-[...77 lines deleted...]
-      45. Требования (критерии) к субъектам предпринимательства:</w:t>
+    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Субъект предпринимательства для выдачи займа определяется Комиссией на основании протокола с результатами сравнительного анализа представленных заявок с документами на соответствие требованиям (критериям), предъявляемым к субъектам предпринимательства, установленными в настоящих Правилах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
-[...15 lines deleted...]
-      торговые организации (торговые сети, торговые дома, гипермаркеты, супермаркеты) которые осуществляют розничную торговлю и имеют в собственности либо на правах аренды торговые объекты, оснащенные складом предназначенные для хранения продовольственных товаров, отвечающие техническим требованиям, со сложившимися на территории области современными торговыми сетями и возможностью выполнения закупочных и иных операций с продовольственными товарами, и позволяющие обеспечить комплекс мер, направленный на сдерживание цен на социально значимые продовольственные товары, а также отечественных товаропроизводители социально-значимых продовольственных товаров, оптовые поставщики товаров;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К субъектам предпринимательства для предоставления займа в целях стабилизации цен на социально значимые продовольственные товары устанавливаются следующие единые требования (критерии):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
-[...15 lines deleted...]
-      отсутствие просроченной задолженности по налогам и другим обязательным платежам в бюджет, а также перед банками второго уровня;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличие государственной регистрации в качестве юридического лица или индивидуального предпринимателя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
-[...15 lines deleted...]
-      реализация товаров, предусмотренных Перечнем социально значимых продовольственных товаров;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отсутствие задолженности по налогам и другим обязательным платежам в бюджет и обязательным пенсионным взносам в единый накопительный пенсионный фонд, за исключением случаев, когда срок уплаты отсрочен в соответствии с законодательством Республики Казахстан, на дату рассмотрения полученных документов от субъекта предпринимательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
-[...15 lines deleted...]
-      в отношении субъектов предпринимательства не должна применяться процедура реалибилитации и (или) банкротства.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отсутствие просроченной задолженности по кредитам (займам), предоставленным банками второго уровня, организациями, осуществляющими отдельные виды банковских операций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
-[...15 lines deleted...]
-      46. После определения Комиссией субъекта предпринимательства специализированная организация предоставляет займ субъекту предпринимательства.</w:t>
+    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие на праве собственности или ином законном основании (аренда/безвозмездное пользование/доверительное управление) инфраструктурного торгово-логистического комплекса, состоящего из складских помещений и помещений со специальным оборудованием, предназначенных для соответствующего хранения продовольственных товаров и выполнения закупочных, подготовительных, распределительных операций с продовольственными товарами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
-[...15 lines deleted...]
-      47. Субъект предпринимательства предоставляет обеспечение исполнения обязательств по возврату займа специализированной организации. Обеспечение исполнения обязательств предоставляется в виде: залога, банковской гарантии, договора страхования, гарантии/поручительства третьих лиц. Обеспечение исполнения обязательств оформляется в письменной форме, предусмотренной законодательством.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) отсутствие в реестре недобросовестных участников государственных закупок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
-[...15 lines deleted...]
-      48. Условия предоставления займа устанавливаются договором займа, заключаемого между специализированной организацией и субъектом предпринимательства.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) отсутствие неисполненных обязательств перед специализированной организацией, а также неисполненных обязательств по исполнительным документам, ограничений и обременений на имущество субъекта предпринимательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
-[...15 lines deleted...]
-      49. Займ не предоставляется на рефинансирование просроченной задолженности.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) наличие обеспечения исполнения обязательств в соответствии с пунктом 35 Типовых правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
-[...15 lines deleted...]
-      50. Займ предоставляется только в национальной валюте.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Итоги рассмотрения заявок размещаются рабочим органом на официальном интернет-ресурсе местного исполнительного органа и специализированной организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. После определения Комиссией субъекта предпринимательства специализированная организация предоставляет займ субъекту предпринимательства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Субъект предпринимательства предоставляет обеспечение исполнения обязательств по возврату займа специализированной организации. Обеспечение исполнения обязательств предоставляется в виде: залога, банковской гарантии, договора страхования, гарантии/поручительства третьих лиц. Обеспечение исполнения обязательств оформляется в письменной форме, предусмотренной законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Условия предоставления займа устанавливаются договором займа, заключаемого между специализированной организацией и субъектом предпринимательства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. В договорах займа в целях стабилизации цен на социально значимые продовольственные товары предусматриваются обязательства субъектов предпринимательства по формированию графика реализации социально значимых продовольственных товаров по согласованию со специализированной организацией, реализации социально значимых продовольственных товаров по фиксированной цене в полном объеме; предоставлению документов, подтверждающих факт реализации социально значимых продовольственных товаров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Неисполнение или ненадлежащее исполнение условий договора займа в части исполнения обязательств, указанных в части первой настоящего пункта, признается существенным нарушением договора займа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Займ не предоставляется на рефинансирование просроченной задолженности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Займ предоставляется только в национальной валюте.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>