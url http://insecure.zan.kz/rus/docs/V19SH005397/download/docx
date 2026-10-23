--- v0 (2025-11-08)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="37e3599" w14:textId="37e3599">
+    <w:p w14:paraId="c5728fb" w14:textId="c5728fb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -623,132 +623,374 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к постановлению акимата Кызылжарского района Северо-Казахстанской области от 2019 года №</w:t>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">к постановлению акимата </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кызылжарского района </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Северо-Казахстанской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 25 июня 2026 год № 176</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Места для размещения агитационных печатных материалов для всех кандидатов на территории Кызылжарского района Северо-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 в редакции постановления акимата Кызылжарского района Северо-Казахстанской области от 06.05.2021 </w:t>
+      Сноска. Приложение 1 в редакции постановления акимата Кызылжарского района Северо-Казахстанской области от 25.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 201</w:t>
-[...19 lines deleted...]
-        <w:t>№ 173</w:t>
+        <w:t>№ 176</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -832,52 +1074,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Места для размещения агитационных печатных материалов</w:t>
+              <w:t xml:space="preserve">
+Места для размещения агитационных печатных материалов </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -946,51 +1188,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Территория центральной площади села</w:t>
+Территория центральной площади ул. Центральная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1059,51 +1301,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Территория, прилегающая к сельскому клубу</w:t>
+Территория, прилегающая к зданию сельскому клубу ул. Чапаева</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1172,51 +1414,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Территория, прилегающая к зданию коммунального государственного учреждения "Асановская средняя школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
+Территория, прилегающая к магазину "Артем" ул. Пионерская д.1 а</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1285,164 +1527,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Территория, прилегающая к медицинскому пункту</w:t>
+Территория, прилегающая к магазину индивидуальный предприниматель "Шибанов" ул. М.Жумабаева</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-Территория центральной площади села</w:t>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Малое Белое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория на пересечении улицы Достык</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1475,87 +1717,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Долматово</w:t>
-[...35 lines deleted...]
-Территория, прилегающая к сельскому клубу</w:t>
+село Толмачевка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория села, перекресток ул. А. Кунанбаева</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1588,87 +1830,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Барневка</w:t>
-[...35 lines deleted...]
-Территория, прилегающая к зданию коммунального государственного учреждения "Барневская начальная школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
+село Михайловка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к водонапорной башне ул. М.Ауэзова</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1701,87 +1943,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Бесколь</w:t>
-[...35 lines deleted...]
-Территория, прилегающая к Центральной площади села</w:t>
+село Большая Малышка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Территория центральной площади ул. Центральная </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1814,87 +2056,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Байтерек</w:t>
-[...35 lines deleted...]
-Территория, прилегающая к зданию коммунального государственного учреждения "Аппарат акима Кызылжарского сельского округа"</w:t>
+село Долматово</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к зданию сельскому клубу ул. Центральная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1927,87 +2169,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Подгорное</w:t>
-[...35 lines deleted...]
-Территория, прилегающая к зданию коммунального государственного учреждения "Подгорненская основная школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
+село Барневка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к медицинскому пункту ул. Центральная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2040,87 +2282,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Приишимка</w:t>
-[...35 lines deleted...]
-Территория, прилегающая к зданию медицинского пункта</w:t>
+село Гончаровка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к медицинскому пункту ул. Центральная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2153,200 +2395,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Чапаево</w:t>
-[...35 lines deleted...]
-Территория, прилегающая к сельскому клубу</w:t>
+село Ташкентка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к зданию товарищества с ограниченной отвественностью "Крестьянский двор СК" ул. Школьная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-Территория, прилегающая к зданию коммунального государственного учреждения "Бугровская средняя школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Бесколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к Центральной площади села</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2379,87 +2621,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Вагулино</w:t>
-[...35 lines deleted...]
-Территория центральной площади села напротив конторы товарищества с ограниченной ответственностью "СК-Вагулинское"</w:t>
+село Бесколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к магазину "Болашак" ул. Фурманова</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2492,87 +2734,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Красноярка</w:t>
-[...35 lines deleted...]
-Территория сквера села</w:t>
+село Бесколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к остановке магазин "Петрович" ул. Гагарина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2605,87 +2847,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Кустовое</w:t>
-[...35 lines deleted...]
-Территория, прилегающая к зданию конторы товарищества с ограниченной ответственностью "СК-Вагулинское"</w:t>
+село Бесколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к зданию Дому пробации ул. Некрасова</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2718,87 +2960,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Желяково</w:t>
-[...35 lines deleted...]
-Территория, прилегающая к зданию бывшей начальной школы</w:t>
+село Бесколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к магазину "Саяхат", ул. Первомайская</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2831,87 +3073,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Виноградовка</w:t>
-[...35 lines deleted...]
-Территория центральной площади села</w:t>
+село Бесколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к магазину "Султан", ул. Сатпаева</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2944,200 +3186,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Сумное</w:t>
-[...35 lines deleted...]
-Территория, прилегающая к зданию бывшей начальной школы</w:t>
+село Бесколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к магазину "Ак бота" ул. Комарова</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-Территория, прилегающая к зданию коммунального государственного учреждения "Аппарат акима Куйбышевского сельского округа"</w:t>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Бесколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к магазину "Арыстан", ул. Калинина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3170,87 +3412,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Вознесенка</w:t>
-[...35 lines deleted...]
-Территория, прилегающая к сельскому клубу</w:t>
+село Байтерек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория на пересечении ул.Конституции и ул. Бейбітшілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3283,200 +3525,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Надежка</w:t>
-[...35 lines deleted...]
-Территория, прилегающая к зданию коммунального государственного учреждения "Надеждинская основная школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
+село Подгорное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория на пересечении ул. Центральная и ул. Школьная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-Территория, прилегающая к зданию коммунального государственного учреждения "Аппарат акима Лесного сельского округа"</w:t>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Приишимка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к магазинц "Приишимье" ул. Центральная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3509,87 +3751,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Глубокое</w:t>
-[...35 lines deleted...]
-Территория, прилегающая к зданию коммунального государственного учреждения "Глубоковская основная школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
+село Чапаево</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к магазину индвидуальный предприниматель "Иванова" ул. Сейфулина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3622,87 +3864,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Налобино</w:t>
-[...35 lines deleted...]
-Территория центральной площади села</w:t>
+село Трудовая Нива</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к водонапорной башни ул. А. Кунанбаева</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3735,87 +3977,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Новоникольское</w:t>
-[...35 lines deleted...]
-Территория, прилегающая к зданию коммунального государственного учреждения "Новоникольская средняя школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
+село Карлуга</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к магазину "Фуршет" ул. Дорожная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3848,87 +4090,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Трудовое</w:t>
-[...35 lines deleted...]
-Территория, прилегающая к зданию бывшей начальной школы</w:t>
+село Бугровое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к магазину "Дамир" ул. Мира</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3961,87 +4203,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Петерфельд</w:t>
-[...35 lines deleted...]
-Территория, прилегающая к зданию коммунального государственного учреждения "Аппарат акима Петерфельдского сельского округа"</w:t>
+село Сосновка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к зданию Сосновского лесничества коммунального государственного учреждения "Лесное хозяйство Кызылжарское" коммунального госудасртвенного учреждения "Управление природных ре сурсов и регулирования природопользовавния акимата Северо-Казахстанской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4074,87 +4316,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Кондратовка</w:t>
-[...35 lines deleted...]
-Территория, прилегающая к зданию коммунального государственного учреждения "Кондратовская средняя школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
+село Вагулино</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория центральной площади села напротив конторы товарищества с ограниченной ответственностью "СК-Вагулинское" , ул. Достык д.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4187,87 +4429,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Прибрежное</w:t>
-[...35 lines deleted...]
-Территория, прилегающая к зданию коммунального государственного учреждения "Озерная средняя школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
+село Красноярка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория сквера села Красноярка, ул. Центральная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4300,87 +4542,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Тепличное</w:t>
-[...35 lines deleted...]
-Территория, прилегающая к магазину "Добро"</w:t>
+село Кустовое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к зданию конторы товарищества с ограниченной ответственностью "СК-Вагулинское", ул. Третья</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4413,87 +4655,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Шаховское</w:t>
-[...35 lines deleted...]
-Территория, прилегающая к зданию коммунального государственного учреждения "Шаховская средняя школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
+село Желяково</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к магазину "Алиса", ул. Степная д. 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4526,87 +4768,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Рассвет</w:t>
-[...35 lines deleted...]
-Территория, прилегающая к зданию коммунального государственного учреждения "Рассветская средняя школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
+село Красный Яр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к зданию медицинскому пункту ул. Береке д.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4639,87 +4881,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Водопроводное</w:t>
-[...35 lines deleted...]
-Территория, прилегающая к зданию медицинского пункта</w:t>
+село Виноградовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория центральной площади села Виноградовка, ул. Желтоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4752,87 +4994,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Красная Горка</w:t>
-[...35 lines deleted...]
-Территория, прилегающая к зданию коммунального государственного учреждения "Красногоровская основная школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
+село Сумное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к зданию бывшей начальной школы, ул. Тәуелсіздік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4865,87 +5107,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Семипалатное</w:t>
-[...35 lines deleted...]
-Территория, прилегающая к зданию Центру культурного досуга</w:t>
+село Боголюбово</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Территория, прилегающая к магазину "Светлана" ул. Г.Мусрепова </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4978,87 +5220,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Пеньково</w:t>
-[...35 lines deleted...]
-Территория, прилегающая к зданию государственного учреждения "Пеньковский сельский Дом культуры"</w:t>
+село Вознесенка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к зданию сельскому клубу ул. А. Кунанбаева д.46</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5091,87 +5333,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Белое</w:t>
-[...35 lines deleted...]
-Территория, прилегающая к зданию коммунального государственного учреждения "Беловская средняя школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
+село Надежка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к зданию коммунального государственного учреждения "Надеждинская основная школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области", ул. Женіс д,15а</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5203,88 +5445,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-Территория, прилегающая к зданию коммунального государственного учреждения "Березовская основная школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
+              <w:t xml:space="preserve">
+село Пресновка </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к зданию коммунального государственного учреждения "Аппарат акима Лесного сельского округа" ул. Третий переулок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5317,87 +5559,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Знаменское</w:t>
-[...35 lines deleted...]
-Территория, прилегающая к зданию коммунального государственного учреждения "Совхозная средняя школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
+село Глубокое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к зданию коммунального государственного учреждения "Глубоковская основная школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области", ул. Школьная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5430,87 +5672,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Метлишино</w:t>
-[...35 lines deleted...]
-Территория, прилегающая к зданию бывшей начальной школы</w:t>
+село Налобино</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория центральной площади села Налобино</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5543,87 +5785,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Новоникольское</w:t>
-[...35 lines deleted...]
-Территория, прилегающая к зданию бывшей начальной школы</w:t>
+село Дубровное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к остановочному пункту по ул. Центральная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5656,87 +5898,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Соколовка</w:t>
-[...35 lines deleted...]
-Территория, прилегающая к площади Победы</w:t>
+село Гайдуково</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Территория, прилегающая к зданию медицинскому пункту ул. Бейбітшілік </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5769,87 +6011,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Якорь</w:t>
-[...35 lines deleted...]
-Территория, прилегающая к зданию государственного учреждения "Якорьский сельский Дом культуры"</w:t>
+село Новоникольское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория центральной площади ул. Гагарина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5882,87 +6124,3364 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+село Новоалександровка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Территория, прилегающая к зданию сельского клуба ул. Комсомольская </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Трудовое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к магазину индивидуальный предприниматель "Яценко" ул. Рокоссовского</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Петерфельд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория центральной площади ул. Коминтерна д. 128</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Петерфельд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к магазину "Торговая лавка" мкр. Нефтянников</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Затон</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к магазину "Мансур" ул. Достык</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Кривоозерка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к магазину "Нармин" ул. Алаш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Боровское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к магазин "Салем" ул. Ш. Уалиханова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Кондратовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к зданию коммунального государственного учреждения "Кондратовская средняя школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области", переулок Школьный д.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Кондратовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к зданию лаборатории элеватора ул. Абылайхана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Прибрежное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к зданию врачебной амбулатории ул. Советская д.18б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Тепличное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к магазину "Добро" ул. Барыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Шаховское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к зданию товарищества с ограниченной ответсвенностью "Крахмал-Агро" ул. Бейбітшілік д.18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Рассвет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Территория центральной площади ул. Орталык </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Водопроводное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к магазину индивидуальный предприниматель "Слепак" ул. Енбек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+село Красная Горка </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к магазину "Красногорье" ул. Мектеп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Семипалатное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к зданию Центра культурного досуга ул. Есиль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+село Пеньково </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к зданию государственного учреждения "Пеньковский сельский Дом культуры", ул. Центральная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Белое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к магазину "Әлем" ул. Ленина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Березовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к магазину "Виктория" ул. Новая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Знаменское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к центральной площади ул. Ахременко</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Байсал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к магазину индивидуальный предприниматель "Кондратова" ул. Бейбітшілік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Метлишино</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к магазину индивидуальный предприниматель "Тракимас" ул. Атамекен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Новоникольское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к зданию бывшей начальной школы ул. Мектеп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Соколовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к площади Победы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Соколовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория перекресток ул. Абая и ул. Гайдара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+село Якорь </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к зданию государственного учреждения "Якорьский сельский Дом культуры" ул. Мира д.39а</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Якорь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к отделению филиал акционерного общества "Казпочта" по Кызылжарскому району ул. Строительная д.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 село Ольшанка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Территория, прилегающая к зданию бывшей начальной школы</w:t>
+Территория, прилегающая к магазину индивидуальный предприниматель "Нагапетян" ул. Астана д.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Вишневка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая к зданию медицинскому пункту ул. Шұғыла д.42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Вознесенка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территория, прилегающая "Анастасия" ул. Женис д.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6267,102 +9786,140 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 6 мая 2019 года № 127</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...14 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 2 исключено постановлением акимата Кызылжарского района Северо-Казахстанской области от 18 июня 2025 года </w:t>
+        <w:t>
+      Помещения для встреч с избирателями кандидатов на территории Кызылжарского района Северо-Казахстанской области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Приложение 2 исключено постановлением акимата Кызылжарского района Северо-Казахстанской области от 18 июня 2025 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 173</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -6744,31 +10301,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>