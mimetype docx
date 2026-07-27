--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="87b35ae" w14:textId="87b35ae">
+    <w:p w14:paraId="4740d30" w14:textId="4740d30">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -631,3110 +631,3112 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к решению от 23 декабря 2019 года № 45</w:t>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">к решению акима </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жамбылского района </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Северо-Казахстанской области </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 23 декабря 2019 года № 45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательные участки на территории Жамбылского района Северо - Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 в редакции решения акима Жамбылского района Северо-Казахстанской области от 12.09.2022 </w:t>
+      Сноска. Приложение 1 в редакции решения акима Жамбылского района Северо-Казахстанской области от 06.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 14</w:t>
+        <w:t>№ 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования); от 29.12.2022 </w:t>
-[...78 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...33 lines deleted...]
-      Место нахождение избирательного участка: село Пресновка, улица Иванова 19, здание коммунального государственного казенного предприятия на праве оперативного управления "Дом культуры" коммунального государственного учреждения "Отдел внутренней политики, культуры, развития языков и спорта акимата Жамбылского района Северо-Казахстанской области" акимата Жамбылского района Северо - Казахстанской области.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Избирательный участок № 163: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z25" w:id="13"/>
-[...15 lines deleted...]
-      Границы избирательного участка: село Пресновка улицы Батырева, Дунаевского, Раевского, Сабита Муканова, Подгорная;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Место нахождение избирательного участка: село Пресновка, улица Иванова 19, здание коммунального государственного казенного предприятия на праве оперативного управления "Дом культуры" коммунального государственного учреждения "Отдел внутренней политики, культуры, развития языков и спорта акимата Жамбылского района Северо-Казахстанской области" акимата Жамбылского района Северо - Казахстанской области. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z26" w:id="14"/>
-[...15 lines deleted...]
-      переулки Горького, Строительный, Целинный;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: село Пресновка улицы Батырева, Дунаевского, Раевского, Сабита Муканова, Подгорная; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z27" w:id="15"/>
-[...15 lines deleted...]
-      переулок Кошевого, дом № 3;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулки Горького, Строительный, Целинный; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z28" w:id="16"/>
-[...15 lines deleted...]
-      переулок Рабочий, дома № 13, 15;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Кошевого, дом № 3; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z29" w:id="17"/>
-[...15 lines deleted...]
-      переулок Садовый, дома № 16, 16а;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Рабочий, дома № 13, 15; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z30" w:id="18"/>
-[...15 lines deleted...]
-      переулок Альти Кокенова, дом № 1;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Садовый, дома № 16, 16а; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z31" w:id="19"/>
-[...15 lines deleted...]
-      2) Избирательный участок № 164:</w:t>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Альти Кокенова, дом № 1; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z32" w:id="20"/>
-[...15 lines deleted...]
-      Место нахождение избирательного участка: село Пресновка, улица Есима Шайкина 29, здание коммунального государственного учреждения "Пресновская общеобразовательного школа" коммунального государственного учреждения "Отдел образования Жамбылского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Избирательный участок № 164: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z33" w:id="21"/>
-[...15 lines deleted...]
-      Границы избирательного участка: село Пресновка улицы Амангельды, 8 марта, Громовой, Дружбы, Иванова, Интернациональная, Кожаберген жырау, Мира, Труда, Пионерская, Потанина;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Место нахождение избирательного участка: село Пресновка, улица Есима Шайкина 29, здание коммунального государственного учреждения "Общеобразовательная школа имени Кожабергена жырау" коммунального государственного учреждения "Отдел образования Жамбылского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z34" w:id="22"/>
-[...15 lines deleted...]
-      переулок Калинина, дома № 3 - 1, 3 - 2, 4 - 1, 4 - 2, 5, 8;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: село Пресновка улицы Амангельды, 8 марта, Громовой, Дружбы, Иванова, Интернациональная, Кожаберген жырау, Мира, Труда, Пионерская, Потанина; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z35" w:id="23"/>
-[...15 lines deleted...]
-      переулок Колхозный, дома № 6, 6а, 8а;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Калинина, дома № 3 - 1, 3 - 2, 4 - 1, 4 - 2, 5, 8; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z36" w:id="24"/>
-[...15 lines deleted...]
-      переулок Кошевого, дом № 3а;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Колхозный, дома № 6, 6а, 8а; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z37" w:id="25"/>
-[...15 lines deleted...]
-      переулок Мосякина, дома № 1, 2 - 1, 2 - 2, 2а, 3, 4;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Кошевого, дом № 3а; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z38" w:id="26"/>
-[...15 lines deleted...]
-      переулок Панфилова, дома № 2а, 4а, 9а;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Мосякина, дома № 1, 2 - 1, 2 - 2, 2а, 3, 4; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z39" w:id="27"/>
-[...15 lines deleted...]
-      переулок Полевой, дома № 1, 2, 3;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Панфилова, дома № 2а, 4а, 9а; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z40" w:id="28"/>
-[...15 lines deleted...]
-      переулок Пушкина, дома № 1, 2, 3;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Полевой, дома № 1, 2, 3; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z41" w:id="29"/>
-[...15 lines deleted...]
-      переулок Рабочий, дома № 8а, 8а-1, 8б, 17, 17а, 17б;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Пушкина, дома № 1, 2, 3; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z42" w:id="30"/>
-[...15 lines deleted...]
-      переулок Садовый, дом № 25;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Рабочий, дома № 8а, 8а-1, 8б, 17, 17а, 17б; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z43" w:id="31"/>
-[...15 lines deleted...]
-      переулок Северный, дома № 3а, 3б, 3в, 6а, 6б, 6в, 6д, 9, 10, 11, 12;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Садовый, дом № 25; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z44" w:id="32"/>
-[...15 lines deleted...]
-      переулок Увальный, дома № 1, 2;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Северный, дома № 3а, 3б, 3в, 6а, 6б, 6в, 6д, 9, 10, 11, 12, 13б, 28, 30; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z45" w:id="33"/>
-[...15 lines deleted...]
-      переулок Шухова, дома № 6а, 8а,13, 15, 15а, 25, 25а;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Увальный, дома № 1, 2; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z46" w:id="34"/>
-[...15 lines deleted...]
-      переулок Альти Кокенова, дома № 4, 5;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Шухова, дома № 6а, 8а,13, 15, 15а, 25, 25а; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z47" w:id="35"/>
-[...15 lines deleted...]
-      переулок Чкалова, дома № 1, 2а;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Альти Кокенова, дома № 4, 5; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z48" w:id="36"/>
-[...15 lines deleted...]
-      3) Избирательный участок № 165:</w:t>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Чкалова, дома № 1, 2а; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z49" w:id="37"/>
-[...15 lines deleted...]
-      Место нахождение избирательного участка: село Казанка, улица Конституции 11, здание "Казанский сельский дом культуры".</w:t>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) Избирательный участок № 165: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z50" w:id="38"/>
-[...15 lines deleted...]
-      Границы избирательного участка: село Казанка;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Место нахождение избирательного участка: село Казанка, улица Конституции 11, здание "Казанский сельский дом культуры". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z51" w:id="39"/>
-[...15 lines deleted...]
-      4) Избирательный участок № 166:</w:t>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: село Казанка; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z52" w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) Избирательный участок № 166: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место нахождение избирательного участка: село Екатериновка, улица Победы 9, здание Екатериновской сельской библиотеки коммунального государственного учреждения "Централизованная библиотечная система" коммунального государственного учреждения "Отдел внутренней политики, культуры, развития языков и спорта акимата Жамбылского района Северо-Казахстанской области" акимата Жамбылского района Северо - Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z54" w:id="42"/>
-[...15 lines deleted...]
-      5) Избирательный участок № 167:</w:t>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: села Екатериновка, Светлое; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z55" w:id="43"/>
-[...15 lines deleted...]
-      Место нахождение избирательного участка: село Железное, улица Мира 34, здание "Железинский сельский клуб".</w:t>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) Избирательный участок № 167: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z56" w:id="44"/>
-[...15 lines deleted...]
-      Границы избирательного участка: село Железное;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Место нахождение избирательного участка: село Железное, улица Мира 34, здание "Железинский сельский клуб". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z57" w:id="45"/>
-[...15 lines deleted...]
-      6) Избирательный участок № 168:</w:t>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: село Железное; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z58" w:id="46"/>
-[...15 lines deleted...]
-      Место нахождение избирательного участка: село Новорыбинка, улица Береговая 27, здание коммунального государственного учреждения "Новорыбинская общеобразовательная школа" коммунального государственного учреждения "Отдел образования Жамбылского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) Избирательный участок № 168: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z59" w:id="47"/>
-[...15 lines deleted...]
-      Границы избирательного участка: село Новорыбинка;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Место нахождение избирательного участка: село Новорыбинка, улица Береговая 27, здание коммунального государственного учреждения "Новорыбинская общеобразовательная школа" коммунального государственного учреждения "Отдел образования Жамбылского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z60" w:id="48"/>
-[...15 lines deleted...]
-      7) Избирательный участок № 169:</w:t>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: села Новорыбинка, Миролюбово; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z61" w:id="49"/>
-[...15 lines deleted...]
-      Место нахождение избирательного участка: село Миролюбово, улица Школьная 45, здание коммунального государственного учреждения "Миролюбовская начальная школа" коммунального государственного учреждения "Отдел образования Жамбылского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) Избирательный участок № 170: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z62" w:id="50"/>
-[...15 lines deleted...]
-      Границы избирательного участка: село Миролюбово;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Место нахождение избирательного участка: село Кладбинка, улица Мира 42, здание коммунального государственного учреждения "Кладбинская общеобразовательная школа" коммунального государственного учреждения "Отдел образования Жамбылского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z63" w:id="51"/>
-[...15 lines deleted...]
-      8) Избирательный участок № 170:</w:t>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: села Кладбинка, Сенжарка, Симаки; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z64" w:id="52"/>
-[...15 lines deleted...]
-      Место нахождение избирательного участка: село Кладбинка, улица Мира 42, здание коммунального государственного учреждения "Кладбинская общеобразовательная школа" коммунального государственного учреждения "Отдел образования Жамбылского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) Избирательный участок № 171: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z65" w:id="53"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место нахождение избирательного участка: село Мирное, улица Центральная 14, здание коммунального государственного учреждения "Мирненская общеобразовательная школа" коммунального государственного учреждения "Отдел образования Жамбылского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: село Мирное; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) Избирательный участок № 172: </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z68" w:id="56"/>
-[...15 lines deleted...]
-      Границы избирательного участка: село Мирное;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Место нахождение избирательного участка: село Узынколь, улица Мира 27, здание коммунального государственного учреждения "Узынкольская начальная школа" коммунального государственного учреждения "Отдел образования Жамбылского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z69" w:id="57"/>
-[...15 lines deleted...]
-      10) Избирательный участок № 172:</w:t>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: села Узынколь; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z70" w:id="58"/>
-[...15 lines deleted...]
-      Место нахождение избирательного участка: село Узынколь, улица Мира 27, здание коммунального государственного учреждения "Узынкольская начальная школа" коммунального государственного учреждения "Отдел образования Жамбылского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) Избирательный участок № 173: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z71" w:id="59"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место нахождение избирательного участка: село Петровка, улица Октябрьская 25, здание коммунального государственного учреждения "Петровская основная средняя школа" коммунального государственного учреждения "Отдел образования Жамбылского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: село Петровка; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) Избирательный участок № 174: </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z74" w:id="62"/>
-[...15 lines deleted...]
-      Границы избирательного участка: село Петровка;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Место нахождение избирательного участка: село Айымжан, улица Абая 41, здание коммунального государственного учреждения "Айымжанская общеобразовательная школа" коммунального государственного учреждения "Отдел образования Жамбылского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z75" w:id="63"/>
-[...15 lines deleted...]
-      12) Избирательный участок № 174:</w:t>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: село Айымжан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z76" w:id="64"/>
-[...15 lines deleted...]
-      Место нахождение избирательного участка: село Айымжан, улица Абая 41, здание коммунального государственного учреждения "Айымжанская общеобразовательная школа" коммунального государственного учреждения "Отдел образования Жамбылского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) Избирательный участок № 175: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z77" w:id="65"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место нахождение избирательного участка: село Буденное, улица Школьная 26, здание коммунального государственного учреждения "Буденновская общеобразовательная школа" коммунального государственного учреждения "Отдел образования Жамбылского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: села Буденное, Кабань, Калиновка, Чапаевка; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) Избирательный участок № 178: </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z80" w:id="68"/>
-[...15 lines deleted...]
-      Границы избирательного участка: села Буденное, Кабань;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Место нахождение избирательного участка: село Пресноредуть, улица Карла Маркса 17, здание культурно – досугового центра. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z81" w:id="69"/>
-[...15 lines deleted...]
-      14) Избирательный участок № 176:</w:t>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: села Пресноредуть, Макарьевка, Нурымбет; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z82" w:id="70"/>
-[...15 lines deleted...]
-      Место нахождение избирательного участка: село Калиновка, улица Степная 9, здание бывшей школы.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) Избирательный участок № 180: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z83" w:id="71"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z91" w:id="79"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место нахождение избирательного участка: село Архангелка, улица Центральная 29, здание коммунального государственного учреждения "Архангельская общеобразовательная школа" коммунального государственного учреждения "Отдел образования Жамбылского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: село Архангелка; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) Избирательный участок № 181: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Место нахождение избирательного участка: село Айтуар, улица Достык 1 "А", здание коммунального государственного учреждения "Айтуарская основная средняя школа" коммунального государственного учреждения "Отдел образования Жамбылского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: села Айтуар, Ульго; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) Избирательный участок № 182: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Место нахождение избирательного участка: село Баян, улица Шагырай 34, здание коммунального государственного учреждения "Баянская общеобразовательная школа" коммунального государственного учреждения "Отдел образования Жамбылского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: село Баян, ауыл Баймаганбета Изтолина; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17) Избирательный участок № 184: </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z92" w:id="80"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="88"/>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место нахождение избирательного участка: село Благовещенка, улица Мира 7, здание коммунального государственного учреждения "Благовещенская общеобразовательная школа – ясли - сад" коммунального государственного учреждения "Отдел образования Жамбылского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: село Благовещенка улицы Береговая, Восточная, Гагарина, Дальная, Жамбыла, Лесная, Мира, Молодежная, Новая, Северная, Сегиз - Серы, Степная, Строительная, Шухова, Энергетиков, Юбилейная, Изтолина, Абая, Центральная; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулки Абая, Интернациональный, Герольд Бельгера, Әл - Фараби, Пушкина; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18) Избирательный участок № 186: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Место нахождение избирательного участка: село Жамбыл, улица Мектеп 4, здание коммунального государственного учреждения "Жамбылская общеобразовательная школа" коммунального государственного учреждения "Отдел образования Жамбылского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: села Жамбыл, Карагаш, Есперли; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19) Избирательный участок № 188: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Место нахождение избирательного участка: село Святодуховка, улица Мектеп 4, здание коммунального государственного учреждения "Общеобразовательная школа имени Сабита Муканова" коммунального государственного учреждения "Отдел образования Жамбылского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: села Святодуховка, Ольговка, Сабит; </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z101" w:id="89"/>
-[...15 lines deleted...]
-      Границы избирательного участка: село Благовещенка улицы Береговая, Восточная, Гагарина, Дальная, Жамбыла, Лесная, Мира, Молодежная, Новая, Северная, Сегиз - Серы, Степная, Строительная, Шухова, Энергетиков, Юбилейная, Изтолина, Абая, Центральная;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20) Избирательный участок № 190: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z102" w:id="90"/>
-[...15 lines deleted...]
-      переулки Абая, Интернациональный, Герольд Бельгера, Әл - Фараби, Пушкина;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Место нахождение избирательного участка: село Жанажол, улица Есеней Естемисова 14, здание коммунального государственного учреждения "Общеобразовательная школа имени Габита Мусрепова" коммунального государственного учреждения "Отдел образования Жамбылского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z103" w:id="91"/>
-[...15 lines deleted...]
-      21) Избирательный участок № 186:</w:t>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: село Жанажол; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z104" w:id="92"/>
-[...15 lines deleted...]
-      Место нахождение избирательного участка: село Жамбыл, улица Мектеп 4, здание коммунального государственного учреждения "Жамбылская общеобразовательная школа" коммунального государственного учреждения "Отдел образования Жамбылского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21) Избирательный участок № 191: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z105" w:id="93"/>
-[...15 lines deleted...]
-      Границы избирательного участка: села Жамбыл, Карагаш, Есперли;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Место нахождение избирательного участка: село Кайранколь, улица Молодежная 1, здание "Культурно – досуговый центр". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z106" w:id="94"/>
-[...15 lines deleted...]
-      22) Избирательный участок № 188:</w:t>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: село Кайранколь; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z107" w:id="95"/>
-[...15 lines deleted...]
-      Место нахождение избирательного участка: село Святодуховка, улица Мектеп 4, здание коммунального государственного учреждения "Общеобразовательная школа имени Сабита Муканова" коммунального государственного учреждения "Отдел образования Жамбылского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22) Избирательный участок № 192: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z108" w:id="96"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z116" w:id="104"/>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место нахождение избирательного участка: село Украинское, улица Конституции 8 "А", здание коммунального государственного учреждения "Украинская общеобразовательная школа" коммунального государственного учреждения "Отдел образования Жамбылского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: села Украинское, Новое; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23) Избирательный участок № 193: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Место нахождение избирательного участка: село Озерное, улица Конституции 4, здание коммунального государственного учреждения "Озерная общеобразовательная школа" коммунального государственного учреждения "Отдел образования Жамбылского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: село Озерное; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24) Избирательный участок № 194: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Место нахождение избирательного участка: село Бауман, улица Школьная 14, здание коммунального государственного учреждения "Бауманская основная средняя школа" коммунального государственного учреждения "Отдел образования Жамбылского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: села Бауман, Каракамыс; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25) Избирательный участок № 195: </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z117" w:id="105"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z125" w:id="113"/>
+    <w:bookmarkStart w:name="z113" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место нахождение избирательного участка: село Троицкое, улица Центральная 47, здание коммунального государственного учреждения "Троицкая общеобразовательная школа" коммунального государственного учреждения "Отдел образования Жамбылского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z114" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: села Троицкое; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z115" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26) Избирательный участок № 196: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Место нахождение избирательного участка: село Пресновка, переулок Кошевого 6, здание коммунального государственного учреждения "Пресновская общеобразовательная школа - гимназия имени Ивана Петровича Шухова" коммунального государственного учреждения "Отдел образования Жамбылского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: село Пресновка улицы Абая, Абу Файзулина, Амреша Дарменова, Виктора Довженко, Гагарина, Джамбула, Мичурина, Ербола Шаймерденова, Садчиковой; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулки Больничный, Водопроводный, Дорожный, Новый; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Калинина, дома № 9, 10, 12; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z120" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Киевский, дома № 2а, 3, 5, 7, 9, 11; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z121" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Кошевого, дома № 6, 7, 8, 9, 10; </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z126" w:id="114"/>
-[...15 lines deleted...]
-      Границы избирательного участка: села Троицкое;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Колхозный, дома № 11, 13, 15; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z127" w:id="115"/>
-[...15 lines deleted...]
-      29) Избирательный участок № 196:</w:t>
+    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Московский, дома № 5, 7 - 1, 7 - 2, 8; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z128" w:id="116"/>
-[...15 lines deleted...]
-      Место нахождение избирательного участка: село Пресновка, переулок Кошевого 6, здание коммунального государственного учреждения "Пресновская общеобразовательная школа - гимназия имени Ивана Петровича Шухова" коммунального государственного учреждения "Отдел образования Жамбылского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Мосякина, дома № 6, 7, 8а; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z129" w:id="117"/>
-[...15 lines deleted...]
-      Границы избирательного участка: село Пресновка улицы Абая, Абу Файзулина, Амреша Дарменова, Виктора Довженко, Гагарина, Джамбула, Мичурина, Ербола Шаймерденова, Садчиковой;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Панфилова, дома № 2, 4, 11, 11а, 13, 15, 17, 17б, 17в, 17г, 17д; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z130" w:id="118"/>
-[...15 lines deleted...]
-      переулки Больничный, Водопроводный, Дорожный, Новый;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Полевой, дома № 3а, 5, 5а, 6, 7; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z131" w:id="119"/>
-[...15 lines deleted...]
-      переулок Калинина, дома № 9, 10, 12;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Рабочий, дома № 9а, 10а, 19, 19а, 21; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z132" w:id="120"/>
-[...15 lines deleted...]
-      переулок Киевский, дома № 2а, 3, 5, 7, 9, 11;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Пушкина, дома № 4, 5, 6, 7, 9а; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z133" w:id="121"/>
-[...15 lines deleted...]
-      переулок Кошевого, дома № 6, 7, 8, 9, 10;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Увальный, дома № 3, 5а; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z134" w:id="122"/>
-[...15 lines deleted...]
-      переулок Колхозный, дома № 11, 13, 15;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Чкалова, дома № 3, 5, 7; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z135" w:id="123"/>
-[...15 lines deleted...]
-      переулок Московский, дома № 5, 7 - 1, 7 - 2, 8;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Шухова, дома № 7, 10, 14, 17, 19, 23, 27; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z136" w:id="124"/>
-[...15 lines deleted...]
-      переулок Мосякина, дома № 6, 7, 8а;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Альти Кокенова, дома № 6, 9 - 1, 9 - 2; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z137" w:id="125"/>
-[...15 lines deleted...]
-      переулок Панфилова, дома № 2, 4, 11, 11а, 13, 15, 17;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27) Избирательный участок № 197: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z138" w:id="126"/>
-[...15 lines deleted...]
-      переулок Полевой, дома № 3а, 5, 5а, 6, 7;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Место нахождение избирательного участка: село Благовещенка, улица Мира 5, здание коммунального государственного казенного предприятия на праве оперативного управления "Дом культуры" коммунального государственного учреждения "Отдел внутренней политики, культуры, развития языков и спорта акимата Жамбылского района Северо - Казахстанской области" акимата Жамбылского района Северо - Казахстанской области. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z139" w:id="127"/>
-[...15 lines deleted...]
-      переулок Рабочий, дома № 9а, 10а, 19, 19а, 21;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: село Благовещенка улицы Дорожная, Белогуба, Габита Мусрепова, Горького, Набережная, Озерная, Первомайская, Республики, Сабита Муканова, Төлебай Мұстафин, Целинная, Шоссейная; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z140" w:id="128"/>
-[...15 lines deleted...]
-      переулок Пушкина, дома № 4, 5, 6, 7, 9а;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Дачная, дома № 1а, 2, 3, 5, 7, 7а, 9, 4; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z141" w:id="129"/>
-[...15 lines deleted...]
-      переулок Увальный, дома № 3, 5а;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулки Валиханова, Габита Мусрепова, Гайдара, Достық, Потанина, Центральный, Мағжан Жұмабаев, Шаталова; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z142" w:id="130"/>
-[...15 lines deleted...]
-      переулок Чкалова, дома № 3, 5, 7;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      село Майбалык. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z143" w:id="131"/>
-[...15 lines deleted...]
-      переулок Шухова, дома № 7, 10, 14, 17, 19, 23, 27;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28) Избирательный участок № 198: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z144" w:id="132"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z152" w:id="140"/>
+    <w:bookmarkStart w:name="z140" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место нахождение избирательного участка: село Благовещенка, улица Дачная 1, здание коммунального государственного предприятия на праве хозяйственного ведения "Центр психического здоровья" коммунального государственного учреждения "Управления здравоохранения акимата Северо - Казахстанской области".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z141" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: село Благовещенка, улица Дачная 1; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z142" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29) Избирательный участок № 199: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z143" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Место нахождение избирательного участка: село Пресновка, переулок Горького 10 "А", здание пришкольного интерната коммунального государственного учреждения "Пресновская общеобразовательная школа" коммунального государственного учреждения "Отдел образования Жамбылского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z144" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: село Пресновка улицы Есима Шайкина, Сергея Васильченко, Габита Мусрепова, Островского, Гоголя, Тимирязева, Шевелева, Воропаева, Островная; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z145" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Колхозный, дома № 1, 2, 3, 4, 5, 9; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z146" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Кошевого, дома № 1, 2; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z147" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Озерный, дома № 7, 10; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z148" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Панфилова, дома № 1, 2, 3, 4, 5а, 7; </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z153" w:id="141"/>
-[...15 lines deleted...]
-      Границы избирательного участка: село Благовещенка, улица Дачная 1;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Рабочий, дома № 1, 2, 7, 9; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z154" w:id="142"/>
-[...15 lines deleted...]
-      32) Избирательный участок № 199:</w:t>
+    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Садовый, дома № 3, 5 - 1, 5 - 2, 7, 9, 13, 15, 17; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z155" w:id="143"/>
-[...15 lines deleted...]
-      Место нахождение избирательного участка: село Пресновка, переулок Горького 10 "А", здание пришкольного интерната коммунального государственного учреждения "Пресновская общеобразовательная школа" коммунального государственного учреждения "Отдел образования Жамбылского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z151" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Северный, дома № 1, 2, 4; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z156" w:id="144"/>
-[...15 lines deleted...]
-      Границы избирательного участка: село Пресновка улицы Есима Шайкина, Сергея Васильченко, Габита Мусрепова, Островского, Гоголя, Тимирязева, Шевелева, Воропаева, Островная;</w:t>
+    <w:bookmarkStart w:name="z152" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Шухова, дома № 1а, 1, 1в, 2а, 2б, 2г, 3, 4, 5, 10а, 16 - 1, 16 - 2, 16 - 3; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z157" w:id="145"/>
-[...15 lines deleted...]
-      переулок Колхозный, дома № 1, 2, 3, 4, 5, 9;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Калинина, дома № 1, 2 - 1, 2 - 2, 2 - 3; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z158" w:id="146"/>
-[...15 lines deleted...]
-      переулок Кошевого, дома № 1, 2;</w:t>
+    <w:bookmarkStart w:name="z154" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Киевский, дом № 1; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z159" w:id="147"/>
-[...15 lines deleted...]
-      переулок Озерный, дома № 7, 10;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Московский, дом № 2; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z160" w:id="148"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z168" w:id="156"/>
+    <w:bookmarkStart w:name="z156" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Альти Кокенова, дом № 10.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3893,55 +3895,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>