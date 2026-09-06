--- v0 (2025-11-09)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="60bfc61" w14:textId="60bfc61">
+    <w:p w14:paraId="cf6fadb" w14:textId="cf6fadb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об определении мест для размещения агитационных печатных материалов для всех кандидатов на территории Есильского района Северо-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Есильского района Северо-Казахстанской области от 24 апреля 2019 года № 93. Зарегистрировано Департаментом юстиции Северо-Казахстанской области 2 мая 2019 года № 5387</w:t>
+        <w:t>Постановление акимата Есильского района Северо-Казахстанской области от 24 апреля 2019 года № 93. Зарегистрировано Департаментом юстиции Северо-Казахстанской области 2 мая 2019 года № 5387.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок в редакции постановления акимата Есильского района Северо-Казахстанской области от 20.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -704,2050 +704,2394 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Места для размещения агитационных печатных материалов для всех кандидатов на территории Есильского района Северо-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 в редакции постановления акимата Есильского района Северо-Казахстанской области от 20.09.2022 </w:t>
+      Сноска. Приложение в редакции постановления акимата Есильского района Северо-Казахстанской области от 26.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 128</w:t>
+        <w:t>№ 163</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 21.05.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводиться в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...87 lines deleted...]
-Места для размещения</w:t>
+          <w:bookmarkStart w:name="z23" w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-агитационных печатных материалов</w:t>
+п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Места для размещения агитационных печатных материалов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-улица Школьная, напротив магазина "Жанна"</w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Амангельдинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационные щиты: село Амангельдинское, улица Школьная, район магазина "Жанна" (по согласованию).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...71 lines deleted...]
-улица Жастар, слева от здания водонапорной башни коммунального государственного учреждения "Отдел архитектуры, строительства, жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог акимата Есильского района Северо-Казахстанской области"</w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алматинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z24" w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационные щиты: село Орнек, улица Школьная, район коммунального государственного учреждения "Орнекская основная школа имени Еслямя Зикибаева-известного поэта".</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационные щиты: село Мектеп, улица Школьная, район коммунального государственного учреждения "Мектепская основная школа".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-улица Абая, справа от здания товарищества с ограниченной ответственностью "Аsil Grain Комарова"</w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бескудукский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z25" w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационные щиты: село Бескудук, улица Центральная, район магазина "Простор" (по согласованию).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Информационные щиты: село Черуновка, улица Мира, район здания Фельдшерского пункта. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-улица М.Жумабаева, слева от магазина "Жанна"</w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Булакский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z26" w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Информационные щиты: село Булак, улица С. Муканова, район коммунального государственного учреждения "Булакская средняя школа". </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Информационные щиты: село Актас, улица Женис, район коммунального государственного учреждения "Актасская основная школа". </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...71 lines deleted...]
-улица Московская, справа от магазина "Юлия"</w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Волошинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z27" w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационные щиты: село Волошинка, улица Пушкина, район коммунального государственного учреждения "Аппарат акима Волошинского сельского округа акимата Есильского района Северо-Казахстанской области".</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационные щиты: село Ивано-Петровка, улица Украинская, район магазина "Золотая рыбка" (по согласованию).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...71 lines deleted...]
-улица Новоселова, справа от здания товарищества с ограниченной ответственностью "Заградовское"</w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заградовский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z28" w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационные щиты: село Заградовка, улица Новоселова, район офиса товарищества с ограниченной ответственностью "Заградовское" (по согласованию).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационные щиты: село Горное, улица Подгорная, район центра досуга "Достык".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...71 lines deleted...]
-улица Коваленко, справа от здания товарищества с ограниченной ответственностью "Агрофирма Есильское"</w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заречный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z29" w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационные щиты: село Чириковка, улица Коваленко, район офиса товарищества с ограниченной ответственностью "Заречный" (по согласованию).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационные щиты: село Караагаш, улица Абылайхана, район коммунального государственного учреждения "Караагашская основная школа".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...71 lines deleted...]
-улица Абая, слева от магазина "Артемка"</w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ильинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z30" w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Информационные щиты: село Ильинка, улица Закирова, район коммунального государственного учреждения "Ильинская средняя школа". </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Информационные щиты: село Александровка, улица А.Байтурсынова, между магазином "Арина" и медицинским пунктом. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...71 lines deleted...]
-улица Абая, слева от магазина "Райгуль"</w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Корнеевский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z31" w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационные щиты: село Корнеевка, улица Ленина, район магазина "Райгуль" (по согласованию).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационные щиты: село Советское, улица Горькова, район магазина "Золушка" (по согласованию).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...71 lines deleted...]
-улица Достық, слева от здания коммунального государственного учреждения "Средняя школа имени Аскара Игибаева" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Николаевский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационные щиты: село Николаевка, улица Школьная, район магазина "Авось" (по согласованию).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...71 lines deleted...]
-улица Интернациональная, слева от магазина "Радуга"</w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спасовский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z32" w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационные щиты: село Спасовка, улица Интернациональная, район здания коммунального государственного учреждения "Аппарат акима Спасовского сельского округа акимата Есильского района Северо-Казахстанской области".</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационные щиты: село Тауагаш, улица Мектеп, район здания магазина "Лаура" (по согласованию).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...71 lines deleted...]
-улица Бейбітшілік, справа от магазина "Шолпан"</w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Петровский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z33" w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационные щиты: село Петровка, улица Бейбітшілік, район магазина "Шолпан" (по согласованию).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационные щиты: село Берлик, улица Д.Аяганова, район коммунального государственного учреждения "Берликская начальная школа".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...71 lines deleted...]
-улица Октябрьская, слева от отделения Казпочты</w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Покровский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z34" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационные щиты: село Покровка, улица Октябрьская, район отделения Казпочты (по согласованию).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Информационные щиты: село Мальцево, улица Береговая, район магазина "Вероника". </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Информационные щиты: село Енбек, улица Школьная, район коммунального государственного учреждения "Енбекская начальная школа". </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Информационные щиты: село Есильское, улица Жилой микрорайон, район магазина "Давай заглянем" (по согласованию). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...71 lines deleted...]
-улица Новая, справа от здания товарищества с ограниченной ответственностью "Азия-Тарангул"</w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тарангульский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z37" w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационные щиты: село Тарангул, улица Новая, район офиса товарищества с ограниченной ответственностью "Азия-Тарангул" (по согласованию).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Информационные щиты: село Двинск, улица Центральная, район коммунального государственного учреждения "Двинская начальная школа". </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...71 lines deleted...]
-улица Молодежная, справа от здания коммунального государственного учреждения "Ясновская средняя школа" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области"</w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ясновский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z38" w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационные щиты: село Ясновка, улица Молодежная, район коммунального государственного учреждения "Ясновский сельский Дом культуры" коммунального государственного учреждения "Аппарат акима Ясновского сельского округа акимата Есильского района Северо-Казахстанской области".</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Информационные щиты: село Стрельниковка, улица Школьная, район здания сельского клуба товарищества с ограниченной ответственностью "Московское" (по согласованию). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...71 lines deleted...]
-улица Ибраева, слева от здания Республиканского государственного учреждения "Управление государственных доходов по Есильскому району Департамента государственных доходов по Северо-Казахстанской области Комитета государственных доходов Министерства финансов Республики Казахстан"</w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Явленский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z39" w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационные щиты: село Явленка, улица Ибраева, район республиканского государственного учреждения "Управление государственных доходов по Есильскому району Департамента государственных доходов по Северо-Казахстанской области Министерства финансов Республики Казахстан" (по согласованию).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Информационные щиты: село Явленка, улица Ершова, район рыночной площади. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационные щиты: село Явленка, улица Ибраева, район магазина "Кулагер" (по согласованию).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2792,68 +3136,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2 к постановлению акимата Есильского района Северо-Казахстанской области от "24" апреля 2019 года № 93</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Помещение для встреч с избирателями на территории Есильского района Северо-Казахстанской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Исключено постановлением акимата Есильского района Северо-Казахстанской области от 20.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2897,55 +3241,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3271,31 +3615,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>