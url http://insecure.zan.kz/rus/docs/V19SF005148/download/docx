--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ce80c95" w14:textId="ce80c95">
+    <w:p w14:paraId="13f3bda" w14:textId="13f3bda">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -871,3810 +871,3610 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4 января 2019 года № 01</w:t>
+              <w:t>от 4 января 2019 года № 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательные участки на территории Есильского района Северо-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 в редакции решения акима Есильского района Северо-Казахстанской области от 18.11.2020 </w:t>
+      Сноска. Приложение 1 в редакции решения акима Есильского района Северо-Казахстанской области от 22.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 08</w:t>
+        <w:t>№ 04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования) ; от 21.09.2022 </w:t>
-[...61 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 123</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место нахождения избирательного участка: село Орнек, улица Школьная, 13, здание коммунального государственного учреждения "Орнекская основная школа имени Есляма Зикибаева - известного поэта" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Орнек, село Жаргайын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 124</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место нахождения избирательного участка: село Мектеп, улица Школьная, 10, здание коммунального государственного учреждения "Мектепская основная школа" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Мектеп.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 125</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z32" w:id="19"/>
-[...15 lines deleted...]
-      Место нахождения избирательного участка: село Амангельдинское, улица Школьная, 14, здание Амангельдинского сельского Дома культуры.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Место нахождения избирательного участка: село Амангельдинское, улица Школьная, 14, здание Амангельдинского сельского Дома культуры. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Амангельдинское, село Талапкер, село Поляковка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
-[...15 lines deleted...]
-      Избирательный участок № 127</w:t>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Избирательный участок № 127 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место нахождения избирательного участка: село Бескудук, улица Жукова, 26, здание коммунального государственного учреждения "Бескудукская основная школа" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Бескудук, село Алабие.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 129</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z38" w:id="25"/>
-[...15 lines deleted...]
-      Место нахождения избирательного участка: село Черуновка, улица Школьная, 19, бывшее здание Черуновской начальной школы.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Черуновка, улица Школьная, 19, бывшее здание коммунального государственного учреждения "Черуновская начальная школа" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Черуновка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 130</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
-[...15 lines deleted...]
-      Место нахождения избирательного участка: село Булак, улица Муканова, 15, здание коммунального государственного учреждения "Булакская средняя школа" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Булак, улица С. Муканова, 15, здание коммунального государственного учреждения "Булакская средняя школа" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Булак.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 131</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место нахождения избирательного участка: село Актас, улица Женис, 3, здание коммунального государственного учреждения "Актасская основная школа" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
-[...15 lines deleted...]
-      Границы: село Актас.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Актас, село Карагай.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z46" w:id="33"/>
-[...15 lines deleted...]
-      Избирательный участок № 132</w:t>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 133</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
-[...15 lines deleted...]
-      Место нахождения избирательного участка: село Карагай, улица Аккайын, 20А, здание клуба</w:t>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Волошинка, улица Мектеп, 6, здание Дома культуры товарищества с ограниченной ответственностью "Пушкинское" (по согласованию).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
-[...15 lines deleted...]
-      Границы: село Карагай.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Волошинка, село Лузинка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
-[...15 lines deleted...]
-      Избирательный участок № 133</w:t>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 134</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
-[...15 lines deleted...]
-      Место нахождения избирательного участка: село Волошинка, улица Мектеп, 6, здание Дома культуры товарищества с ограниченной ответственностью "Пушкинское" (по согласованию).</w:t>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Ивано-Петровка, улица Школьная, 10, здание сельского клуба государственного коммунального казҰнного предприятия "Есильский районный Дом культуры" коммунального государственного учреждения "Отдел культуры и развития языков акимата Есильского района Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
-[...15 lines deleted...]
-      Границы: село Волошинка, село Лузинка.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Ивано-Петровка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
-[...15 lines deleted...]
-      Избирательный участок № 134</w:t>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 136</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z53" w:id="40"/>
-[...15 lines deleted...]
-      Место нахождения избирательного участка: село Ивано - Петровка, улица Школьная, 14, здание коммунального государственного учреждения "Ивано-Петровская начальная школа" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Чириковка, улица Коваленко, 5, здание коммунального государственного учреждения "Чириковская средняя школа" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z54" w:id="41"/>
-[...15 lines deleted...]
-      Границы: село Ивано-Петровка.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Чириковка, село Луговое.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z55" w:id="42"/>
-[...15 lines deleted...]
-      Избирательный участок № 136</w:t>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 137</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
-[...15 lines deleted...]
-      Место нахождения избирательного участка: село Чириковка, улица Коваленко, 5, здание коммунального государственного учреждения "Чириковская средняя школа" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Караагаш, улица Абылайхана, 9, здание коммунального государственного учреждения "Караагашская основная школа" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
-[...15 lines deleted...]
-      Границы: село Чириковка, село Луговое</w:t>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Караагаш.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z58" w:id="45"/>
-[...15 lines deleted...]
-      Избирательный участок № 137</w:t>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 138</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z59" w:id="46"/>
-[...15 lines deleted...]
-      Место нахождения избирательного участка: село Караагаш, улица Аблайхана, 9, здание коммунального государственного учреждения "Караагашская основная школа" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Заградовка, улица Мира, 26, здание коммунального государственного учреждения "Заградовская средняя школа" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z60" w:id="47"/>
-[...15 lines deleted...]
-      Границы: село Караагаш,</w:t>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Заградовка, село Тонкошуровка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z61" w:id="48"/>
-[...15 lines deleted...]
-      Избирательный участок № 138</w:t>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 139</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z62" w:id="49"/>
-[...15 lines deleted...]
-      Место нахождения избирательного участка: село Заградовка, улица Мира, 26, здание коммунального государственного учреждения "Заградовская средняя школа" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Горное, улица Подгорная, 3, здание коммунального государственного учреждения "Горновская начальная школа" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z63" w:id="50"/>
-[...15 lines deleted...]
-      Границы: село Заградовка, село Тонкошуровка</w:t>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Горное, село Жамбыл.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z64" w:id="51"/>
-[...15 lines deleted...]
-      Избирательный участок № 139</w:t>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 141</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z65" w:id="52"/>
-[...15 lines deleted...]
-      Место нахождения избирательного участка: село Горное, улица Подгорная, 3, здание коммунального государственного учреждения "Горновская основная школа" коммунального государственного учреждения "Отдел образования Есилького района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Ильинка, улица Закирова, 18, здание коммунального государственного учреждения "Ильинская средняя школа" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z66" w:id="53"/>
-[...15 lines deleted...]
-      Границы: село Горное, село Жамбыл.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Ильинка, село Амангельды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z67" w:id="54"/>
-[...15 lines deleted...]
-      Избирательный участок № 141</w:t>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 142</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z68" w:id="55"/>
-[...15 lines deleted...]
-      Место нахождения избирательного участка: село Ильинка, улица Закирова, 18, здание коммунального государственного учреждения "Ильинская средняя школа" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Александровка, улица Ахмет Байтұрсынұлы, 71, здание коммунального государственного учреждения "Александровская основная школа" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z69" w:id="56"/>
-[...15 lines deleted...]
-      Границы: село Ильинка, село Амангельды.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Александровка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z70" w:id="57"/>
-[...15 lines deleted...]
-      Избирательный участок № 142</w:t>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 143</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z71" w:id="58"/>
-[...15 lines deleted...]
-      Место нахождения избирательного участка: село Александровка, улица Ахмет Байтұрсынұлы, 71, здание коммунального государственного учреждения "Александровская основная школа" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Корнеевка, улица Мира, 8, здание государственного коммунального казҰнного предприятия "Есильский районный Дом культуры" коммунального государственного учреждения "Отдел культуры и развития языков акимата Есильского района Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z72" w:id="59"/>
-[...15 lines deleted...]
-      Границы: село Александровка.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Корнеевка, село Леонидовка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z73" w:id="60"/>
-[...15 lines deleted...]
-      Избирательный участок № 143</w:t>
+    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 144</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z74" w:id="61"/>
-[...15 lines deleted...]
-      Место нахождения избирательного участка: село Корнеевка, улица Мира, 8, здание коммунального государственного казенного предприятия "Есильский районный дом культуры" коммунального государственного учреждения "Отдел культуры и развития языков акимата Есильского района Северо-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Советское, улица Ворошилова, 1, здание коммунального государственного учреждения "Советская начальная школа" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z75" w:id="62"/>
-[...15 lines deleted...]
-      Границы: село Корнеевка.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Советское.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z76" w:id="63"/>
-[...15 lines deleted...]
-      Избирательный участок № 144</w:t>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 145</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z77" w:id="64"/>
-[...15 lines deleted...]
-      Место нахождения избирательного участка: село Советское, улица Ворошилова, 1, здание коммунального государственного учреждения "Советская начальная школа" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Николаевка, улица Достық, 120Б, здание коммунального государственного учреждения "Николаевский культурно-досуговый центр" коммунального государственного учреждения "Аппарат акима Николаевского сельского округа акимата Есильского района Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z78" w:id="65"/>
-[...15 lines deleted...]
-      Границы: село Советское.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Николаевка, село Каратал.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z79" w:id="66"/>
-[...15 lines deleted...]
-      Избирательный участок № 145</w:t>
+    <w:bookmarkStart w:name="z76" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 146</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z80" w:id="67"/>
-[...15 lines deleted...]
-      Место нахождения избирательного участка: село Николаевка, улица Достық, 120Б, здание коммунального государственного учреждения "Николаевский культурно-досуговый центр" коммунального государственного учреждения "Аппарат акима Николаевского сельского округа акимата Есильского района Северо-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Спасовка, улица Интернациональная, 24, здание коммунального государственного учреждения "Аппарат акима Спасовского сельского округа акимата Есильского района Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z81" w:id="68"/>
-[...15 lines deleted...]
-      Границы: село Николаевка, село Каратал.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Спасовка, село Сарман.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z82" w:id="69"/>
-[...15 lines deleted...]
-      Избирательный участок № 146</w:t>
+    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 147</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z83" w:id="70"/>
-[...15 lines deleted...]
-      Место нахождения избирательного участка: село Спасовка, улица Интернациональная, 24, бывшее здание Спасовской средней школы.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Тауагаш, улица Мектеп, 17, здание коммунального государственного учреждения "Тауагашская средняя школа" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z84" w:id="71"/>
-[...15 lines deleted...]
-      Границы: село Спасовка, село Сарман.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Тауагаш.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z85" w:id="72"/>
-[...15 lines deleted...]
-      Избирательный участок № 147</w:t>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 148</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z86" w:id="73"/>
-[...15 lines deleted...]
-      Место нахождения избирательного участка: село Тауагаш, улица Мектеп, 17, здание коммунального государственного учреждения "Тауагашская средняя школа" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Петровка, улица Жаркова, 100, здание коммунального государственного учреждения "Петровская средняя школа" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z87" w:id="74"/>
-[...15 lines deleted...]
-      Границы: село Тауагаш.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Петровка, село Мадениет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z88" w:id="75"/>
-[...15 lines deleted...]
-      Избирательный участок № 148</w:t>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 149</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z89" w:id="76"/>
-[...15 lines deleted...]
-      Место нахождения избирательного участка: село Петровка, улица Жаркова, 100, здание коммунального государственного учреждение "Петровская средняя школа" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z86" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Берлик, улица Дүйсен Аяғанов, 81, здание коммунального государственного учреждения "Берликская начальная школа" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z90" w:id="77"/>
-[...15 lines deleted...]
-      Границы: село Петровка, село Мадениет.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Берлик.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z91" w:id="78"/>
-[...15 lines deleted...]
-      Избирательный участок № 149</w:t>
+    <w:bookmarkStart w:name="z88" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 150</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z92" w:id="79"/>
-[...15 lines deleted...]
-      Место нахождения избирательного участка: село Берлик, улица Дүйсен Аяғанов, 81, здание коммунального государственного учреждения "Берликская начальная школа" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z89" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Покровка, улица Строительная, 27, здание коммунального государственного учреждения "Покровский сельский Дом культуры" коммунального государственного учреждения "Аппарат акима Покровского сельского округа акимата Есильского района Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z93" w:id="80"/>
-[...15 lines deleted...]
-      Границы: село Берлик.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Покровка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z94" w:id="81"/>
-[...15 lines deleted...]
-      Избирательный участок № 150</w:t>
+    <w:bookmarkStart w:name="z91" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 151</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z95" w:id="82"/>
-[...15 lines deleted...]
-      Место нахождения избирательного участка: село Покровка, улица Строительная, 27, здание коммунального государственного учреждение "Покровский сельский Дом культуры" коммунального государственного учреждения "Аппарат акима Покровского сельского округа акимата Есильского района СКО".</w:t>
+    <w:bookmarkStart w:name="z92" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Есильское, улица Набережная, 11, здание филиала "Есиль су" Республиканского государственного предприятия на праве хозяйственного ведения "Казводхоз" Министерства водных ресурсов и ирригации Республики Казахстан (по согласованию).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z96" w:id="83"/>
-[...15 lines deleted...]
-      Границы: село Покровка.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Есильское.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z97" w:id="84"/>
-[...15 lines deleted...]
-      Избирательный участок № 151</w:t>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 152</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z98" w:id="85"/>
-[...15 lines deleted...]
-      Место нахождения избирательного участка: село Есильское, улица Набережная, 11, здание филиала "Есиль су" Республиканского государственного предприятия на праве хозяйственного ведения "Казводхоз" Комитета по водным ресурсам Министерства сельского хозяйства Республики Казахстан" (по согласованию).</w:t>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Мальцево, улица Береговая, 5, здание коммунального государственного учреждения "Лесное хозяйство Есильское" акимата Северо-Казахстанской области управления природных ресурсов и регулирования природопользования Северо-Казахстанской области (по согласованию).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z99" w:id="86"/>
-[...15 lines deleted...]
-      Границы: село Есильское.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Мальцево.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z100" w:id="87"/>
-[...15 lines deleted...]
-      Избирательный участок № 152</w:t>
+    <w:bookmarkStart w:name="z97" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 153</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z101" w:id="88"/>
-[...15 lines deleted...]
-      Место нахождения избирательного участка: село Мальцево, улица Береговая, 5, здание коммунального государственного учреждения "Лесное хозяйство Есильское" акимата Северо-Казахстанской области управления природных ресурсов и регулирования природопользования Северо-Казахстанской области (по согласованию).</w:t>
+    <w:bookmarkStart w:name="z98" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Енбек, улица Школьная, 2, здание коммунального государственного учреждения "Енбекская начальная школа" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z102" w:id="89"/>
-[...15 lines deleted...]
-      Границы: село Мальцево.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Енбек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z103" w:id="90"/>
-[...15 lines deleted...]
-      Избирательный участок № 153</w:t>
+    <w:bookmarkStart w:name="z100" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 154</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z104" w:id="91"/>
-[...15 lines deleted...]
-      Место нахождения избирательного участка: село Енбек, улица Школьная, 34, здание товарищества с ограниченной ответственностью "Бай Енбек" (по согласованию).</w:t>
+    <w:bookmarkStart w:name="z101" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Тарангул, улица Школьная, 13, здание коммунального государственного учреждения "Тарангульская средняя школа" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z105" w:id="92"/>
-[...15 lines deleted...]
-      Границы: село Енбек.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Тарангул.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z106" w:id="93"/>
-[...15 lines deleted...]
-      Избирательный участок № 154</w:t>
+    <w:bookmarkStart w:name="z103" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 155</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z107" w:id="94"/>
-[...15 lines deleted...]
-      Место нахождения избирательного участка: село Тарангул, улица Школьная, 13, здание коммунального государственного учреждения "Тарангульская средняя школа" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z104" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Двинск, улица Центральная, 30, здание коммунального государственного учреждения "Двинская начальная школа" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z108" w:id="95"/>
-[...15 lines deleted...]
-      Границы: село Тарангул.</w:t>
+    <w:bookmarkStart w:name="z105" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Двинск.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z109" w:id="96"/>
-[...15 lines deleted...]
-      Избирательный участок № 155</w:t>
+    <w:bookmarkStart w:name="z106" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 156</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z110" w:id="97"/>
-[...15 lines deleted...]
-      Место нахождения избирательного участка: село Двинск, улица Центральная, 30, здание коммунального государственного учреждения "Двинская начальная школа" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z107" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Ясновка, улица Молодежная, 46, здание коммунального государственного учреждения "Ясновский сельский Дом культуры" коммунального государственного учреждения "Аппарат акима Ясновского сельского округа акимата Есильского района Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z111" w:id="98"/>
-[...15 lines deleted...]
-      Границы: село Двинск.</w:t>
+    <w:bookmarkStart w:name="z108" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Ясновка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z112" w:id="99"/>
-[...15 lines deleted...]
-      Избирательный участок № 156</w:t>
+    <w:bookmarkStart w:name="z109" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 157</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z113" w:id="100"/>
-[...15 lines deleted...]
-      Место нахождения избирательного участка: село Ясновка, улица Молодежная, 46, здание коммунального государственного учреждения "Ясновский сельский Дом культуры коммунального государственного учреждения "Аппарат акима Ясновского сельского округа Есильского района Северо - Казахстанской области"</w:t>
+    <w:bookmarkStart w:name="z110" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Явленка, проспект Гагарина, 20, здание товарищества с ограниченной ответственностью "Ғасыр Астык" (по согласованию).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z114" w:id="101"/>
-[...15 lines deleted...]
-      Границы: село Ясновка.</w:t>
+    <w:bookmarkStart w:name="z111" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Береговая - 1, 2, 4, 13, 15, 17, 19, 21, 23, 25, 27, 35, 37;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z115" w:id="102"/>
-[...15 lines deleted...]
-      Избирательный участок № 157</w:t>
+    <w:bookmarkStart w:name="z112" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ж. Кизатова - 1, 3, 4, 5, 7, 9, 13, 14, 16, 17, 21, 22, 24, 25, 29, 30, 31, 32, 33, 34, 36, 37, 38, 39, 41, 42, 43, 44, 45, 48, 49, 50, 51, 53, 54, 55, 56, 57, 59, 61;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z116" w:id="103"/>
-[...15 lines deleted...]
-      Место нахождения избирательного участка: село Явленка, проспект Гагарина, 20, здание товарищества с ограниченной ответственностью "Ғасыр Астык" (по согласованию).</w:t>
+    <w:bookmarkStart w:name="z113" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Комарова - 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 21, 22, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 39А, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 58, 59, 60, 61, 62;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z117" w:id="104"/>
-[...15 lines deleted...]
-      Границы: улица Береговая - 1, 2, 4, 13, 15, 17, 19, 21, 23, 25, 27, 35, 37;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А. Иманова - 4, 7, 8, 9, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 33, 34, 35, 36, 37, 39, 40, 41, 43, 44, 45, 46, 48, 49, 50, 53, 54, 55, 56, 57, 58, 59А, 60, 61, 62, 63, 64, 66, 68;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z118" w:id="105"/>
-[...15 lines deleted...]
-      улица Кизатова - 1, 3, 4, 5, 7, 9, 13, 14, 16, 17, 21, 22, 24, 25, 29, 30, 31, 32, 33, 34, 36, 37, 38, 39, 41, 42, 43, 44, 45, 48, 49, 50, 51, 53, 54, 55, 56, 57, 59, 61;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Пушкина - 1, 3, 4, 5, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20А, 21, 22, 23, 25, 29, 31, 32, 33, 35, 36, 38, 39, 40, 41, 42, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 62;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z119" w:id="106"/>
-[...15 lines deleted...]
-      улица Комарова - 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 21, 22, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 39А, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 58, 59, 60, 61, 62;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ершова - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 62;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z120" w:id="107"/>
-[...15 lines deleted...]
-      улица А.Иманова - 4, 7, 8, 9, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 33, 34, 35, 36, 37, 39, 40, 41, 43, 44, 45, 46, 48, 49, 50, 53, 54, 55, 56, 57, 58, 59А, 60, 61, 62, 63, 64, 66, 68;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Г. Мусрепова - 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 36, 37, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 64, 66, 68; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z121" w:id="108"/>
-[...15 lines deleted...]
-      улица Пушкина - 1, 3, 4, 5, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20А, 21, 22, 23, 25, 29, 31, 32, 33, 35, 36, 38, 39, 40, 41, 42, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 62;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица С. Муканова - 2, 3, 4, 5, 6, 7, 8, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 32, 33, 34, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 51, 57, 58, 60, 62;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z122" w:id="109"/>
-[...15 lines deleted...]
-      улица Ершова - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 62;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Малышева - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 29, 30, 31, 32, 34, 36, 37, 38, 40, 42, 44, 46, 48;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z123" w:id="110"/>
-[...15 lines deleted...]
-      улица Г. Мусрепова - 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 36, 37, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 64, 66, 68;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А. Тимофеева - 1, 3, 5, 7, 9, 10, 11, 13, 14, 15, 16, 18, 20, 22, 24, 28, 30, 34;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z124" w:id="111"/>
-[...15 lines deleted...]
-      улица С.Муканова - 2, 3, 4, 5, 6, 7, 8, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 32, 33, 34, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 51, 57, 58, 60, 62;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ф. Токарева - 3, 4, 5, 6, 7, 8, 9, 11, 12, 13, 14, 15, 16, 18, 20, 22;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z125" w:id="112"/>
-[...15 lines deleted...]
-      улица Малышева - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 29, 30, 31, 32, 34, 36, 37, 38, 40, 42, 44, 46, 48;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Трудовой - 1, 3, 5, 5А, 15,16, 21, 25, 31, 33, 37; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z126" w:id="113"/>
-[...15 lines deleted...]
-      улица А. Тимофеева - 1, 3, 5, 7, 9, 10, 11, 13, 14, 15, 16, 18, 20, 22, 24, 28, 30, 34;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Закирова - 7, 15, 16, 24, 25, 31, 32, 36, 37, 38, 43, 44, 46, 49, 50, 52, 54, 55;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z127" w:id="114"/>
-[...15 lines deleted...]
-      улица Ф.Токарева - 3, 4, 5, 6, 7, 8, 9, 11, 12, 13, 14, 15, 16, 18, 20, 22;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Құрманғазы - 1, 7, 16, 27, 30, 33, 34, 36, 39, 41, 48, 53, 59;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z128" w:id="115"/>
-[...15 lines deleted...]
-      переулок Трудовой - 1, 3, 5, 5А, 15,16, 21, 25, 31, 33, 37;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Әл-Фараби - 11, 24, 29, 30, 36, 38, 45, 47, 52, 54;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z129" w:id="116"/>
-[...15 lines deleted...]
-      улица Закирова - 7, 15, 16, 24, 25, 31, 32, 36, 37, 38, 43, 44, 46, 49, 50, 52, 54, 55;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Лермонтова - 8, 13, 27, 30, 33, 44, 46, 47, 48, 49, 51;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z130" w:id="117"/>
-[...15 lines deleted...]
-      улица Құрманғазы - 1, 7, 16, 27, 30, 33, 34, 36, 39, 41, 48, 53, 59;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Абылай хана - 5, 32; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z131" w:id="118"/>
-[...15 lines deleted...]
-      улица Әл-Фараби -11, 24, 29, 30, 36, 38, 45, 47, 52, 54;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Валиханова - 9, 22, 28, 31, 34, 36, 39, 41, 42, 47, 48, 55;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z132" w:id="119"/>
-[...15 lines deleted...]
-      улица Лермонтова - 8, 13, 27, 30, 33, 44, 46, 47, 48, 49, 51;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Толстого - 9, 28;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z133" w:id="120"/>
+    <w:bookmarkStart w:name="z130" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ыбырай Алтынсарина - 4, 5, 6, 14, 15, 20, 21, 26, 27, 33, 36, 38, 39, 45, 47, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z131" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Позолотина - 1, 2, 3, 4, 5, 6, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z132" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      улица Абылай хан - 5, 32; </w:t>
-[...39 lines deleted...]
-      улица Толстого - 9, 28;</w:t>
+      улица Жукова - 1, 13, 23, 29, 35, 37; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z136" w:id="123"/>
-[...15 lines deleted...]
-      улица Ыбырай Алтынсарин - 4, 5, 6, 14, 15, 20, 21, 26, 27, 33, 36, 38, 39, 45, 47, 49;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ахмет Байтұрсынұлы - 11, 8, 14, 20, 25, 30, 31, 36, 37, 39, 42, 44;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z137" w:id="124"/>
-[...15 lines deleted...]
-      улица Позолотина - 1, 2, 3, 4, 5, 6, 8, 9, 10;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проезд Степной - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 18;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z138" w:id="125"/>
-[...15 lines deleted...]
-      улица Жукова – 1, 13, 23, 29, 35, 37; </w:t>
+    <w:bookmarkStart w:name="z135" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Северная - 2, 4, 5, 6;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z139" w:id="126"/>
-[...15 lines deleted...]
-      улица Ахмет Байтұрсынұлы - 11, 8, 14, 20, 25, 30, 31, 36, 37, 39, 42, 44;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Горького - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z140" w:id="127"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z143" w:id="130"/>
+    <w:bookmarkStart w:name="z137" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Химиков - 1, 3, 3А, 4, 6, 8, 10, 12; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z138" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Гагарина - 2, 2А, 12, 14, 15, 16, 18.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z139" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 158</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z140" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Явленка, улица Тәуелсіздік, 1, здание государственного коммунального казҰнного предприятия "Есильский районный Дом культуры" коммунального государственного учреждения "Отдел культуры и развития языков акимата Есильского района Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z144" w:id="131"/>
-[...15 lines deleted...]
-      проспект Гагарина - 2, 2А, 12, 14, 15,16,18.</w:t>
+    <w:bookmarkStart w:name="z141" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Шалабаева - 3, 4, 9, 10, 11, 15, 16, 18, 20, 23, 27, 28, 29, 30, 32, 36, 37, 38А, 40, 41, 43, 45, 47, 49;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z145" w:id="132"/>
-[...15 lines deleted...]
-      Избирательный участок № 158</w:t>
+    <w:bookmarkStart w:name="z142" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Тәуелсіздік - 2, 13, 15, 17, 18, 18А, 18Б, 19, 21, 22, 23, 26, 28, 30, 32, 34, 36, 38, 40, 42; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z146" w:id="133"/>
-[...15 lines deleted...]
-      Место нахождения избирательного участка: село Явленка, улица Тәуелсіздік, 1, здание коммунального государственного казенного предприятия "Есильский районный дом культуры" коммунального государственного учреждения "Отдел культуры и развития языков акимата Есильского района Северо-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z143" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Береговая - 10, 12, 16, 18, 39, 43, 45, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 73, 75, 77, 79, 81, 83, 85;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z147" w:id="134"/>
-[...15 lines deleted...]
-      Границы: Улица Шалабаева - 3, 4, 9, 10, 11, 15, 16, 18, 20, 23, 27, 28, 29, 30, 32, 36, 37, 38А, 40, 41, 43, 45, 47, 49;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Ж. Кизатова - 58, 60, 62, 63, 64, 65, 66, 67, 68, 68А, 68Б, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 78Б, 79, 81, 81А, 81Б, 82, 83, 84, 85, 86, 88, 89, 90, 91,92, 93,94, 95, 96, 97, 98, 99, 100, 101, 103, 105, 107, 109; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z148" w:id="135"/>
-[...15 lines deleted...]
-       улица Тәуелсіздік - 2, 13, 15, 17, 18, 18А, 18Б, 19, 21, 22, 23, 26, 28, 30, 32, 34, 36, 38, 40, 42; </w:t>
+    <w:bookmarkStart w:name="z145" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ибраева - 12, 14, 17, 18, 20, 22, 23, 25, 26, 27, 30, 31, 33, 35, 37,39, 41;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z149" w:id="136"/>
-[...15 lines deleted...]
-      улица Береговая – 10, 12, 16, 18, 39, 43, 45, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 73, 75, 77, 79, 81, 83, 85;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Коваленко - 1, 3, 4, 5, 6, 7, 8, 9, 11, 12, 14, 16, 20, 22, 24, 25, 26, 27, 27А, 28, 29, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z150" w:id="137"/>
-[...15 lines deleted...]
-      улица Кизатова – 58, 60, 62, 63, 64, 65, 66, 67, 68, 68А, 68Б, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 78Б, 79, 81, 81А, 81Б, 82, 83, 84, 85, 86, 88, 89, 90, 91,92, 93,94, 95, 96, 97, 98, 99, 100, 101, 103, 105, 107, 109; </w:t>
+    <w:bookmarkStart w:name="z147" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шокаева - 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 18, 21, 23, 24, 25, 28, 29, 36, 38, 40, 42, 44;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z151" w:id="138"/>
-[...15 lines deleted...]
-      улица Ибраева - 12, 14, 17, 18, 20, 22, 23, 25, 26, 27, 30, 31, 33, 35, 37,39, 41;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Джамбула - 1, 1А, 1Б, 2А, 3, 4, 6, 7, 9, 10, 11, 12, 13, 14, 15, 16,17, 18,19, 20, 21, 22, 23, 25, 26, 27, 28, 30, 32, 34;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z152" w:id="139"/>
-[...15 lines deleted...]
-      улица Коваленко - 1, 3, 4, 5, 6, 7, 8, 9, 11, 12, 14, 16, 20, 22, 24, 25, 26, 27, 27А, 28, 29, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Позолотина - 12, 14, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 37, 38, 39, 40, 41, 42, 43, 45, 46, 47, 49, 50, 51, 52, 52А, 53, 54, 55, 55А, 56, 57, 58, 62, 64, 66, 67, 68, 69, 70, 72, 74;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z153" w:id="140"/>
-[...15 lines deleted...]
-      улица Шокаева - 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 18, 21, 23, 24, 25, 28, 29, 36, 38, 40, 42, 44;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абая - 1, 1А, 2, 2А, 3, 3А, 4, 4А, 4Б, 5, 5А, 6, 7, 8, 9, 10, 11, 12, 13, 14, 30;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z154" w:id="141"/>
-[...15 lines deleted...]
-      улица Джамбула - 1, 1А, 1Б, 2А, 3, 4, 6, 7, 9, 10, 11, 12, 13, 14, 15, 16,17, 18,19, 20, 21, 22, 23, 25, 26, 27, 28, 30, 32, 34;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Сыздыкова - 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20А, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z155" w:id="142"/>
-[...15 lines deleted...]
-      улица Позолотина - 12, 14, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 37, 38, 39, 40, 41, 42, 43, 45, 46, 47, 49, 50, 51, 52, 52А, 53, 54, 55, 55А, 56, 57, 58, 62, 64, 66, 67, 68, 69, 70, 72, 74;</w:t>
+    <w:bookmarkStart w:name="z152" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Байтокина - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z156" w:id="143"/>
-[...15 lines deleted...]
-      улица Абая - 1, 1А, 2, 2А, 3, 3А, 4, 4А, 4Б, 5, 5А, 6, 7, 8, 9, 10, 11, 12, 13, 14, 30;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мира - 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 19, 21, 23, 25, 27, 29, 31, 35, 37, 39, 41;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z157" w:id="144"/>
-[...15 lines deleted...]
-      улица Сыздыкова - 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20А, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+    <w:bookmarkStart w:name="z154" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица 40 лет Победы - 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z158" w:id="145"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z161" w:id="148"/>
+    <w:bookmarkStart w:name="z155" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Чкалова - 2, 4, 6, 8, 10, 12, 14, 15, 16; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z156" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абылай Рамазанов - 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z157" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алексея Мухина - 3, 4, 8, 9, 10, 13, 18, 19, 28, 29, 31, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z158" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Королева - 3, 4, 14, 15, 19, 20;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z162" w:id="149"/>
-[...15 lines deleted...]
-      улица Абылай Рамазанов - 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 29;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А. Иманова - 67, 69, 70, 71, 72, 73, 74, 75, 76, 77;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z163" w:id="150"/>
-[...15 lines deleted...]
-      улица Алексея Мухина - 3, 4, 8, 9, 10, 13, 18, 19, 28, 29, 31, 33;</w:t>
+    <w:bookmarkStart w:name="z160" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Пушкина - 63, 66, 67, 68, 69, 70, 72, 73, 74, 75, 76, 78, 80;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z164" w:id="151"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z167" w:id="154"/>
+    <w:bookmarkStart w:name="z161" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Г. Мусрепова - 63, 67, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 80, 82, 82А, 84, 86, 88; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z162" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ершова - 61, 63, 64, 65, 66, 68, 70, 72, 74, 76, 76А, 82;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z163" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Комарова - 63, 64, 65, 66, 68, 70, 72, 74, 76;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z164" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица С. Муканова - 64, 66, 68;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z168" w:id="155"/>
-[...15 lines deleted...]
-      улица Ершова - 61, 63, 64, 65, 66, 68, 70, 72, 74, 76, 76А, 82;</w:t>
+    <w:bookmarkStart w:name="z165" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жукова - 4, 18, 24, 30, 36, 38, 40;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z169" w:id="156"/>
-[...15 lines deleted...]
-      улица Комарова - 63, 64, 65, 66, 68, 70, 72, 74, 76;</w:t>
+    <w:bookmarkStart w:name="z166" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Гагарина - 5, 7;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z170" w:id="157"/>
-[...15 lines deleted...]
-      улица С.Муканова - 64, 66, 68;</w:t>
+    <w:bookmarkStart w:name="z167" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Боранбая Абишева - 4, 6, 7, 13;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z171" w:id="158"/>
-[...15 lines deleted...]
-      улица Жукова - 4, 18, 24, 30, 36, 38, 40;</w:t>
+    <w:bookmarkStart w:name="z168" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Дінмұхамед Қонаев - 4, 7, 10, 23, 24, 29, 30, 35, 36, 40, 41, 42, 43, 46, 47, 48, 52, 52А, 56;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z172" w:id="159"/>
-[...15 lines deleted...]
-      проспект Гагарина - 5, 7;</w:t>
+    <w:bookmarkStart w:name="z169" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мағжан Жұмабаев - 5, 13, 19, 23, 25, 31.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z173" w:id="160"/>
-[...15 lines deleted...]
-      улица Боранбая Абишева – 4, 6, 7, 13;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 159</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z174" w:id="161"/>
-[...15 lines deleted...]
-      улица Мағжан Жұмабаев - 5, 6, 12, 13, 18, 19, 23, 24, 25, 30, 31, 34;</w:t>
+    <w:bookmarkStart w:name="z171" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения избирательного участка: село Стрельниковка, улица Школьная, 43, здание сельского клуба крестьянского хозяйства "Московское" (по согласованию).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z175" w:id="162"/>
-[...15 lines deleted...]
-      улица Дінмұхамед Қонаев - 4, 7, 10, 23, 24, 29, 30, 35, 36, 40, 41, 42, 43, 46, 47, 48, 52, 52А.</w:t>
+    <w:bookmarkStart w:name="z172" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Стрельниковка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z176" w:id="163"/>
-[...15 lines deleted...]
-      Избирательный участок № 159</w:t>
+    <w:bookmarkStart w:name="z173" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 162</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z177" w:id="164"/>
-[...15 lines deleted...]
-      Место нахождения избирательного участка: село Стрельниковка, улица Школьная, 43, здание сельского клуба крестьянского хозяйства "Московское" (по согласованию).</w:t>
+    <w:bookmarkStart w:name="z174" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Место нахождения избирательного участка: село Явленка, улица Коваленко, 71, здание коммунального государственного учреждения "Явленская средняя школа № 3 имени Аягана Шажимбаева - кинорежиссера" коммунального государственного учреждения "Отдел образования Есильского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z178" w:id="165"/>
-[...15 lines deleted...]
-      Границы: село Стрельниковка.</w:t>
+    <w:bookmarkStart w:name="z175" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы: улица Береговая - 26, 28, 30, 32, 34, 36, 40, 42, 44, 46, 48, 50, 52, 54, 58, 62, 64, 66, 70, 74, 76, 80, 83, 84, 87, 89, 90, 93, 95, 97, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 117, 118, 119, 121, 123, 125, 127, 135, 137, 139, 141, 143, 145, 147, 149, 153, 155, 157, 159; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z179" w:id="166"/>
-[...15 lines deleted...]
-      Избирательный участок № 160 </w:t>
+    <w:bookmarkStart w:name="z176" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ж. Кизатова - 104, 106, 108, 110, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 139, 141, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 154, 155, 156, 157, 159, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 171А, 172, 173, 174, 175, 176, 177, 178, 179, 180, 182, 184;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z180" w:id="167"/>
-[...15 lines deleted...]
-      Место нахождения избирательного участка: село Леонидовка, улица Московская, 64, здание товарищества с ограниченной ответственностью "Мария села Корнеевка" (по согласованию).</w:t>
+    <w:bookmarkStart w:name="z177" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тәуелсіздік - 27, 29, 31, 33, 35, 37, 41, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53,54, 55, 56, 57, 58, 59, 60, 61, 61А, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 77, 79, 80, 81, 82, 83, 83А, 84, 85, 86, 87, 88, 89, 90А, 92, 96, 98, 100, 102, 104, 106, 108, 108Б, 110, 112, 114, 116, 118, 140, 142;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z181" w:id="168"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z187" w:id="174"/>
+    <w:bookmarkStart w:name="z178" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Ибраева - 32, 34, 36, 38, 40, 42, 43, 44, 45, 46, 47, 48, 49, 49А, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 60А, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 76, 77, 78, 80, 81, 83, 84, 85, 86, 87, 88, 89, 91, 92, 93, 94, 96, 97, 98, 98А, 99, 101, 102, 103, 104, 106, 108, 110, 111, 113, 115, 117, 119, 121, 123, 125; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z190" w:id="177"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z179" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Коваленко - 45, 46, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 60, 61, 62, 63, 64, 65, 66, 67, 68, 70, 72, 72А, 73, 74, 74А, 74Б, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 102, 103, 104, 107, 108, 109, 110, 111,112, 113,114, 115,116, 117, 118, 119,120; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z180" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шокаева - 35, 37, 39, 41,43, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 62, 63, 64, 65, 66, 67, 67А,68, 69, 70, 71, 72, 74, 75, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 98, 100, 102, 104, 106;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z181" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Джамбула - 29, 31, 33, 35, 37, 38, 39, 40, 41, 42, 43, 46, 48, 49, 50, 51, 52, 53, 54, 55, 57, 58, 59, 60, 61, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74,75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 86, 88, 90;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z191" w:id="178"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z182" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Позолотина - 71, 73, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 90, 92, 94, 96, 98, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z192" w:id="179"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z183" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Ауэзова - 2, 3; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z193" w:id="180"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z184" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Некрасова - 19, 30; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z194" w:id="181"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z185" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Пархоменко - 20, 30; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z195" w:id="182"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z186" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      улица К.Сутюшева - 11, 24, 28, 31; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z196" w:id="183"/>
+      улица К. Сутюшева - 11, 24, 28, 31; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z187" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Целинная - 11; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z188" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мәншүк Мәметова - 3, 8, 9, 14, 21, 26, 26А, 32, 33, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z189" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бауыржан Момышұлы - 11, 12, 24, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z190" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бейбітшілік - 3, 17, 20, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z191" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Батырхан Шүкенов - 5, 13, 14, 17, 20, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z192" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шәмші Қалдаяқов - 7, 12, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z193" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Байтокина - 37, 38, 39, 41;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z197" w:id="184"/>
-[...15 lines deleted...]
-      улица Мәншүк Мәметова - 3, 8, 9, 14, 21, 26, 26А, 32, 33, 37;</w:t>
+    <w:bookmarkStart w:name="z194" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Водников - 1Д, 3, 4, 5, 7, 14, 14А, 16, 18, 20, 22, 22А, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z198" w:id="185"/>
-[...15 lines deleted...]
-      улица Бауыржан Момышұлы - 11, 12, 24, 29;</w:t>
+    <w:bookmarkStart w:name="z195" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Восточная - 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z199" w:id="186"/>
-[...15 lines deleted...]
-      улица Бейбітшілік - 3, 17, 20, 23;</w:t>
+    <w:bookmarkStart w:name="z196" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Әлия Молдағұлова - 1, 4, 10, 11, 16, 17, 23, 26, 32, 33;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z200" w:id="187"/>
-[...138 lines deleted...]
-    <w:bookmarkEnd w:id="193"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4708,288 +4508,288 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к решению акимаЕсильского района "4" января 2019 г. № 01</w:t>
+              <w:t>улица Мағжан Жұмабаев - 6, 12, 18, 24, 30, 34.Приложение 2 к решению акимаЕсильского района "4" января 2019 г. № 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z280" w:id="194"/>
+    <w:bookmarkStart w:name="z280" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Утратившие силу решения акима Есильского района Северо-Казахстанской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z281" w:id="195"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z281" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акима Есильского района Северо-Казахстанской области "Об образовании избирательных участков на территории Есильского района" от 20 февраля 2014 года № 5 (опубликовано в Информационно-правовой системе нормативных правовых актов Республики Казахстан "Әділет" 17 апреля 2014 года, зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 2576);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z282" w:id="196"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z282" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акима Есильского района Северо-Казахстанской области "О внесении изменений в решение акима Есильского района Северо-Казахстанской области от 20 февраля 2014 года № 5 "Об образовании избирательных участков на территории Есильского района" от 25 февраля 2015 года № 5 (опубликовано в Информационно-правовой системе нормативных правовых актов Республики Казахстан "Әділет" 13 марта 2015 года, зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 3120);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z283" w:id="197"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z283" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акима Есильского района Северо-Казахстанской области "О внесении изменений в решение акима Есильского района Северо-Казахстанской области от 20 февраля 2014 года № 5 "Об образовании избирательных участков на территории Есильского района" от 27 октября 2015 года № 28 (опубликовано в Информационно-правовой системе нормативных правовых актов Республики Казахстан "Әділет" 16 ноября 2015 года, зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 3448);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z284" w:id="198"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z284" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акима Есильского района Северо-Казахстанской области "О внесении изменений в решение акима Есильского района Северо-Казахстанской области от 20 февраля 2014 года № 5 "Об образовании избирательных участков на территории Есильского района" от 4 декабря 2015 года № 31 (опубликовано в Информационно-правовой системе нормативных правовых актов Республики Казахстан "Әділет" 6 января 2016 года, зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 3527).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5315,31 +5115,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>