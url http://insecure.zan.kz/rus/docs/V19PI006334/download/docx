--- v0 (2025-11-09)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a4285b2" w14:textId="a4285b2">
+    <w:p w14:paraId="d3f0f29" w14:textId="d3f0f29">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -981,102 +981,90 @@
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Места для размещения агитационных печатных материалов</w:t>
-[...11 lines deleted...]
-        <w:t>для всех кандидатов на территории района Аққулы</w:t>
+        <w:t>Места  для размещения агитационных печатных материалов для всех кандидатов на территории района Аққулы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 в редакции постановления акимата района Аққулы Павлодарской области от 17.06.2025 </w:t>
+      Сноска. Приложение 1 - в редакции постановления акимата района Аққулы Павлодарской области от 01.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 1-16/161</w:t>
+        <w:t xml:space="preserve">№ 1-01/108 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования)</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1112,68 +1100,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z14" w:id="5"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="5"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  населенного пункта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -1301,51 +1291,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Село Аққулы</w:t>
+село Аққулы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1528,3378 +1518,5184 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Возле здания государственного учреждения "Отдел занятости и социальных программ района Аққулы" по улице Амангельды, здание 84А</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...29 lines deleted...]
-Жамбылский сельский округ</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле здания районного узла почтовой связи Аққулы Павлодарского областного филиала АО "Казпочта" по улице Амангельды, здание 69В</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...72 lines deleted...]
-Возле здания государственного учреждения "Аппарат акима Жамбылского сельского округа района Аққулы" по улице Бейбітшілік, здание 15 </w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле магазина "Жалгас" по улице Ташимова, здание 92А</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Возле здания коммунального государственного казенного предприятия "Ясли-сад "Күншуақ" отдела образования района Аққулы, управления образования Павлодарской области по улице Тәуелсіздік, здание 6</w:t>
+Возле магазина "Ертіс 2" по улице Амангельды, строение 101А</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...71 lines deleted...]
-Возле здания сельского клуба государственного казенного коммунального предприятия "Районный центр народного творчества и культурно-досуговой деятельности" отдела культуры, физической культуры и спорта района Аққулы, акимата района Аққулы по улице Бірлік, здание 13</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле магазина "Нұр" по улице Жамбыла, строение 44А</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...71 lines deleted...]
-Возле здания сельского клуба государственного казенного коммунального предприятия "Районный центр народного творчества и культурно-досуговой деятельности" отдела культуры, физической культуры и спорта района Аққулы, акимата района Аққулы по улице Желтоқсан, здание 51</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле здания филиала некоммерческого акционерного общества "Государственная корпорация "Правительство для граждан" по Павлодарской области отдел района Аққулы по улице Ташимова, здание 114</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Майкарагайский сельский округ</w:t>
+Жамбылский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Майкарагай</w:t>
-[...35 lines deleted...]
-Возле здания сельского дома культуры государственного казенного коммунального предприятия "Районный центр народного творчества и культурно-досуговой деятельности" отдела культуры, физической культуры и спорта района Аққулы, акимата района Аққулы по улице Мухтара Ауэзова, здание 8</w:t>
+село Жамбыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Возле здания государственного учреждения "Аппарат акима Жамбылского сельского округа района Аққулы" по улице Бейбітшілік, здание 15 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Возле здания коммунального государственного учреждения "Майкарагайская средняя общеобразовательная школа" отдела образования района Аққулы, управления образования Павлодарской области по улице Жабаева, здание 5</w:t>
+Возле здания коммунального государственного казенного предприятия "Ясли-сад "Күншуақ" отдела образования района Аққулы, управления образования Павлодарской области по улице Тәуелсіздік, здание 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...71 lines deleted...]
-Возле здания коммунального государственного учреждения "Средняя общеобразовательная школа имени Бекмурата Уахатова" отдела образования района Аққулы, управления образования Павлодарской области по улице Каирбаева, здание 1</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле здания коммунального государственного учреждения "Жамбылская средняя общеобразовательная школа" отдела образования района Аққулы, управления образования Павлодарской области по улице Тәуелсіздік, здание 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Кызылагашский сельский округ</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Жанатан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле здания сельского клуба государственного казенного коммунального предприятия "Районный центр народного творчества и культурно-досуговой деятельности" отдела культуры, физической культуры и спорта района Аққулы, акимата района Аққулы по улице Бірлік, здание 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...71 lines deleted...]
-Возле здания медицинского пункта коммунального государственного предприятия на праве хозяйственного ведения "Больница района Аққулы", управления здравоохранения Павлодарской области, акимата Павлодарской области по улице Жанпеиса Сыздыкова, строение 13А. </w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Айтей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле здания сельского клуба государственного казенного коммунального предприятия "Районный центр народного творчества и культурно-досуговой деятельности" отдела культуры, физической культуры и спорта района Аққулы, акимата района Аққулы по улице Желтоқсан, здание 51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шарбактинский сельский округ</w:t>
+Майкарагайский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Шарбакты</w:t>
-[...35 lines deleted...]
-Возле здания сельского клуба государственного казенного коммунального предприятия "Районный центр народного творчества и культурно-досуговой деятельности" отдела культуры, физической культуры и спорта района Аққулы, акимата района Аққулы по улице Әбуғали Сәлменов, здание 24</w:t>
+село Майкарагай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле здания сельского дома культуры государственного казенного коммунального предприятия "Районный центр народного творчества и культурно-досуговой деятельности" отдела культуры, физической культуры и спорта района Аққулы, акимата района Аққулы по улице Мухтара Ауэзова, здание 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Возле здания врачебной амбулатории государственного предприятия на праве хозяйственного ведения "Больница района Аққулы" управления здравоохранения Павлодарской области, акимата Павлодарской области по улице Бейбітшілік, здание 16А</w:t>
+Возле здания коммунального государственного учреждения "Майкарагайская средняя общеобразовательная школа" отдела образования района Аққулы, управления образования Павлодарской области по улице Жабаева, здание 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...71 lines deleted...]
-Возле здания сельского клуба государственного казенного коммунального предприятия "Районный центр народного творчества и культурно-досуговой деятельности" отдела культуры, физической культуры и спорта района Аққулы, акимата района Аққулы по улице Тәуелсіздік, здание 4</w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле магазина "Адиль" по улице Жабаева, здание 7, нежилое помещение 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...71 lines deleted...]
-Возле здания сельского клуба государственного казенного коммунального предприятия "Районный центр народного творчества и культурно-досуговой деятельности" отдела культуры, физической культуры и спорта района Аққулы, акимата района Аққулы по улице Ынтымақ, здание 6</w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Возле детской площадки по улице Амангельды, сооружение 9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Сельский округ Қарақала</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Мергалым</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле здания коммунального государственного учреждения "Средняя общеобразовательная школа имени Бекмурата Уахатова" отдела образования района Аққулы, управления образования Павлодарской области по улице Каирбаева, здание 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...72 lines deleted...]
-Возле здания сельского дома культуры государственного казенного коммунального предприятия "Районный центр народного творчества и культурно-досуговой деятельности" отдела культуры, физической культуры и спорта района Аққулы, акимата района Аққулы по улице Шайхисляма Оспанова, здание 2</w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле здания сельского клуба государственного казенного коммунального предприятия "Районный центр народного творчества и культурно-досуговой деятельности" отдела культуры, физической культуры и спорта района Аққулы, акимата района Аққулы по улице Уахатова, здание 38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Возле здания государственного учреждения "Аппарат акима сельского округа Қарақала района Аққулы", по улице Каримжан Апсаликова, здание 3</w:t>
+Возле магазина "Еламан" по улице Уахатова, строение 18А</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Возле здания сельского клуба государственного казенного коммунального предприятия "Районный центр народного творчества и культурно-досуговой деятельности" отдела культуры, физической культуры и спорта района Аққулы, акимата района Аққулы по улице Амергалиев Толен, здание 15А</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кызылагашский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-[...71 lines deleted...]
-Возле здания сельского клуба государственного казенного коммунального предприятия "Районный центр народного творчества и культурно-досуговой деятельности" отдела культуры, физической культуры и спорта района Аққулы, акимата района Аққулы по улице Куляй Шарбакпаевой, здание 9</w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Бескарагай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Возле здания медицинского пункта коммунального государственного предприятия на праве хозяйственного ведения "Больница района Аққулы", управления здравоохранения Павлодарской области, акимата Павлодарской области по улице Жанпеиса Сыздыкова, строение 13А. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...29 lines deleted...]
-Ямышевский сельский округ</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле магазина "Казбек" по улице Аипа Кусаинова, строение 54</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-[...72 lines deleted...]
-Возле здания государственного учреждения "Аппарат акима Ямышевского сельского округа района Аққулы" по улице Мира, здание 1</w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле здания офиса по улице Аипа Кусаинова, здание 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...41 lines deleted...]
-Возле здания сельского дома культуры государственного казенного коммунального предприятия "Районный центр народного творчества и культурно-досуговой деятельности" отдела культуры, физической культуры и спорта района Аққулы, акимата района Аққулы по улице Абая, здание 38</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шарбактинский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
-[...71 lines deleted...]
-Возле здания сельского клуба государственного казенного коммунального предприятия "Районный центр народного творчества и культурно-досуговой деятельности" отдела культуры, физической культуры и спорта района Аққулы, акимата района Аққулы по улице Уакапа Сыздыкова, здание 1</w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Шарбакты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле здания сельского клуба государственного казенного коммунального предприятия "Районный центр народного творчества и культурно-досуговой деятельности" отдела культуры, физической культуры и спорта района Аққулы, акимата района Аққулы по улице Әбуғали Сәлменов, здание 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
-[...71 lines deleted...]
-Возле здания коммунального государственного учреждения "Средняя общеобразовательная школа имени Садуакаса Сатыбалдина" отдела образования района Аққулы, управления образования Павлодарской области по улице Уайхана Муликбаева, здание 1</w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле здания врачебной амбулатории государственного предприятия на праве хозяйственного ведения "Больница района Аққулы" управления здравоохранения Павлодарской области, акимата Павлодарской области по улице Бейбітшілік, здание 16А</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...29 lines deleted...]
-Баймульдинский сельский округ</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле здания коммунального государственного казенного предприятия "Ясли-сад "Қызғалдақ" отдела образования района Аққулы управления образования Павлодарской области, по улице Сакена Сейфуллина, здание 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24</w:t>
-[...72 lines deleted...]
-Возле здания сельского клуба государственного казенного коммунального предприятия "Районный центр народного творчества и культурно-досуговой деятельности" отдела культуры, физической культуры и спорта района Аққулы, акимата района Аққулы по улице Маяковского, здание 5</w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Тосагаш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле здания сельского клуба государственного казенного коммунального предприятия "Районный центр народного творчества и культурно-досуговой деятельности" отдела культуры, физической культуры и спорта района Аққулы, акимата района Аққулы по улице Тәуелсіздік, здание 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
-[...48 lines deleted...]
-Возле здания государственного учреждения "Аппарат акима Баймульдинского сельского округа района Аққулы" по улице Баймульдина, здание 2</w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Жабаглы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле здания сельского клуба государственного казенного коммунального предприятия "Районный центр народного творчества и культурно-досуговой деятельности" отдела культуры, физической культуры и спорта района Аққулы, акимата района Аққулы по улице Ынтымақ, здание 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Возле здания сельского клуба государственного казенного коммунального предприятия "Районный центр народного творчества и культурно-досуговой деятельности" отдела культуры, физической культуры и спорта района Аққулы, акимата района Аққулы по улице Лермонтова, здание 9</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сельский округ Қарақала</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Малыбайский сельский округ</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Қарақала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле здания сельского дома культуры государственного казенного коммунального предприятия "Районный центр народного творчества и культурно-досуговой деятельности" отдела культуры, физической культуры и спорта района Аққулы, акимата района Аққулы по улице Шайхисляма Оспанова, здание 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27</w:t>
-[...71 lines deleted...]
-Возле здания сельской библиотеки села Малыбай коммунального государственного учреждения "Централизованная библиотечная система района Аққулы" по улице Мухтара Ауэзова, строение 16</w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле здания государственного учреждения "Аппарат акима сельского округа Қарақала района Аққулы", по улице Каримжан Апсаликова, здание 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28</w:t>
-[...71 lines deleted...]
-Возле здания коммунального государственного учреждения "Казантайская основная общеобразовательная школа" отдела образования района Аққулы, управления образования Павлодарской области по улице Енбекши, здание 6</w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Возле здания врачебной амбулатории коммунального государственного предприятия на праве хозяйственного ведения "Больница района Аққулы", управления здравоохранения Павлодарской области, акимата Павлодарской области по улице Каримжан Апсаликова, строение 2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29</w:t>
-[...71 lines deleted...]
-Возле здания сельского дома культуры государственного казенного коммунального предприятия "Районный центр народного творчества и культурно-досуговой деятельности" отдела культуры, физической культуры и спорта района Аққулы, акимата района Аққулы по улице Желтоқсан, здание 2А</w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Шамши</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле здания сельского клуба государственного казенного коммунального предприятия "Районный центр народного творчества и культурно-досуговой деятельности" отдела культуры, физической культуры и спорта района Аққулы, акимата района Аққулы по улице Амергалиев Толен, здание 15А</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Шакинский сельский округ</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Шабар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле здания сельского клуба государственного казенного коммунального предприятия "Районный центр народного творчества и культурно-досуговой деятельности" отдела культуры, физической культуры и спорта района Аққулы, акимата района Аққулы по улице Куляй Шарбакпаевой, здание 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Возле здания Бескарагайского филиала республиканского государственного учреждения "Государственный лесной природный резерват "Ертiс орманы" Комитета лесного и животного мира Министерства экологии и природных ресурсов Республики Казахстан" по улице Ләззат Асанова, здание 1А</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ямышевский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31</w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Ямышево</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле здания государственного учреждения "Аппарат акима Ямышевского сельского округа района Аққулы" по улице Мира, здание 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле здания сельского дома культуры государственного казенного коммунального предприятия "Районный центр народного творчества и культурно-досуговой деятельности" отдела культуры, физической культуры и спорта района Аққулы, акимата района Аққулы по улице Абая, здание 38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле детской площадки по улице Мира, сооружение 17Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Тлектес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле здания сельского клуба государственного казенного коммунального предприятия "Районный центр народного творчества и культурно-досуговой деятельности" отдела культуры, физической культуры и спорта района Аққулы, акимата района Аққулы по улице Уакапа Сыздыкова, здание 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Кызылкогам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле здания коммунального государственного учреждения "Средняя общеобразовательная школа имени Садуакаса Сатыбалдина" отдела образования района Аққулы, управления образования Павлодарской области по улице Уайхана Муликбаева, здание 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баймульдинский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село имени Абылхаира Баймульдина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле здания сельского клуба государственного казенного коммунального предприятия "Районный центр народного творчества и культурно-досуговой деятельности" отдела культуры, физической культуры и спорта района Аққулы, акимата района Аққулы по улице Маяковского, здание 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле здания государственного учреждения "Аппарат акима Баймульдинского сельского округа района Аққулы" по улице Баймульдина, здание 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле здания коммунального государственного учреждения "Средняя общеобразовательная школа имени Абулкаира Баймульдина" отдела образования района Аққулы, управления образования Павлодарской области по улице Маяковского, здание 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Такир</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле здания сельского клуба государственного казенного коммунального предприятия "Районный центр народного творчества и культурно-досуговой деятельности" отдела культуры, физической культуры и спорта района Аққулы, акимата района Аққулы по улице Лермонтова, здание 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Малыбайский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Малыбай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле здания государственного учреждения "Аппарат акима Малыбайского сельского округа района Аққулы" по улице Бейбітшілік, здание 13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Возле автобусной остановки напротив здания коммунального государственного учреждения "Малыбайская основная общеобразовательная школа" отдела образования района Аққулы, управления образования Павлодарской области по улице Байтерек, здание 1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Казантай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле здания коммунального государственного учреждения "Казантайская основная общеобразовательная школа" отдела образования района Аққулы, управления образования Павлодарской области по улице Еңбекші, здание 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Возле здания медицинского пункта коммунального государственного предприятия на праве хозяйственного ведения "Больница района Аққулы" управления здравоохранения Павлодарской области, акимата Павлодарской области по улице Бірлік, здание 10 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Казы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле здания коммунального государственного учреждения "Казынская основная общеобразовательная школа" отдела образования района Аққулы, управления образования Павлодарской области по улице Желтоксан, здание 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле здания сельского дома культуры государственного казенного коммунального предприятия "Районный центр народного творчества и культурно-досуговой деятельности" отдела культуры, физической культуры и спорта района Аққулы, акимата района Аққулы по улице Желтоқсан, здание 2А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шакинский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Шака</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле здания Бескарагайского филиала республиканского государственного учреждения "Государственный лесной природный резерват "Ертiс орманы" Комитета лесного и животного мира Министерства экологии и природных ресурсов Республики Казахстан" по улице Ләззат Асанова, здание 1А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле здания коммунального государственного учреждения "Шакинская средняя общеобразовательная школа" отдела образования района Аққулы, управления образования Павлодарской области по улице Абая, здание 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4933,50 +6729,71 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Возле здания медицинского пункта коммунального государственного предприятия на праве хозяйственного ведения "Больница района Аққулы" управления здравоохранения Павлодарской области, акимата Павлодарской области по улице Кабдылказы Айткалиева, здание 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5055,68 +6872,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>района Аққулы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "3" мая 2019 года № 1-03/74</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Помещения для проведения встреч с избирателями</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - исключено постановлением акимата района Аққулы Павлодарской области от 22.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5534,31 +7351,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>