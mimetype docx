--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="67a15ee" w14:textId="67a15ee">
+    <w:p w14:paraId="789f899" w14:textId="789f899">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -973,80 +973,80 @@
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Места для размещения агитационных печатных материалов для всех кандидатов на территории Баянаульского района</w:t>
+        <w:t xml:space="preserve">Места для размещения агитационных печатных материалов для всех кандидатов на территории Баянаульского района </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции постановления акимата Баянаульского района Павлодарской области от 19.03.2024 </w:t>
+      Сноска. Приложение 1 - в редакции постановления акимата Баянаульского района Павлодарской области от 29.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 46/3</w:t>
+        <w:t xml:space="preserve">№ 147/06 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1154,264 +1154,310 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место размещения агитационных печатных материалов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Баянаульский сельский округ</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...103 lines deleted...]
-Улица Муса Шорманова, 2, возле здания коммунального государственного учреждения "Средняя общеобразовательная школа-интернат имени Ш.Айманова" отдела образования Баянаульского района, управления образования Павлодарской области</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баянаульский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Улица Абикена Бектурова, 1А, возле здания коммунального государственного учреждения "Средняя общеобразовательная школа № 2 имени Шапыка Шокина" отдела образования Баянаульского района, управления образования Павлодарской области</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Баянаул</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Муса Шорманова, 2, возле здания коммунального государственного учреждения "Средняя общеобразовательная школа-интернат имени Ш.Айманова" отдела образования Баянаульского района, управления образования Павлодарской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -1434,321 +1480,252 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Улица Каныша Сатпаева, 89, возле здания коммунального государственного учреждения "Средняя общеобразовательная школа имени Зейтына Акишева" отдела образования Баянаульского района, управления образования Павлодарской области</w:t>
+Улица Абикена Бектурова, 1А, возле здания коммунального государственного учреждения "Средняя общеобразовательная школа № 2 имени Шапыка Шокина" отдела образования Баянаульского района, управления образования Павлодарской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Улица Нагыма Солтаналина, 42, возле здания Республиканского государственного учреждения "Баянаульский государственный национальный природный парк" </w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Каныша Сатпаева, 89, возле здания коммунального государственного учреждения "Средняя общеобразовательная школа имени Зейтына Акишева" отдела образования Баянаульского района, управления образования Павлодарской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...29 lines deleted...]
-поселок Майкаин</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Каныша Сатпаева, 30 А, возле магазина центральный универмаг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...103 lines deleted...]
-Улица Джамбула Жабаева, 74А, возле здания коммунального государственного учреждения "Средняя общеобразовательная школа имени Мухтара Ауэзова" отдела образования Баянаульского района, управления образования Павлодарской области</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Каныша Сатпаева, 13, возле магазина "Баяшка"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -1771,2119 +1748,1916 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Улица Василий Христенко, 21, возле здания коммунального государственного учреждения "Майкаинская средняя общеобразовательная школа № 2" отдела образования Баянаульского района, управления образования Павлодарской области</w:t>
+Улица Ферингера, 14, возле здания "Bayanau lArena"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Улица Астана, 52Г, возле здания коммунального государственного казенного предприятия "Майкаинская детская школа искусств" отдела образования Баянаульского района, управления образования Павлодарской области</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Шонай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Улица Нагыма Солтаналина, 42, возле здания Республиканского государственного учреждения "Баянаульский государственный национальный природный парк" </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...54 lines deleted...]
-Улица Астана, 31, возле здания государственного коммунального казенного предприятия "Культурно-досуговый центр Кенши" Аппарат акима поселка Майкаин</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Майкаин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...100 lines deleted...]
-Улица Ушкулун, 19, возле здания сельского клуба села Ушкулун государственного коммунального казенного предприятия "Культурно-досуговый центр Кенши" Аппарат акима поселка Майкаин</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Майкаин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Джамбула Жабаева, 74А, возле здания коммунального государственного учреждения "Средняя общеобразовательная школа имени Мухтара Ауэзова" отдела образования Баянаульского района, управления образования Павлодарской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Улица Жумат Шанина, 4А, возле здания сельского клуба села Майкубе государственного коммунального казенного предприятия "Культурно-досуговый центр Кенши" Аппарат акима поселка Майкаин</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Василий Христенко, 21, возле здания коммунального государственного учреждения "Майкаинская средняя общеобразовательная школа № 2" отдела образования Баянаульского района, управления образования Павлодарской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Улица Жаяу Мусы, 21, возле здания медицинского пункта села Шоптыколь коммунального государственного предприятия на праве хозяйственного ведения "Баянаульская районная больница" управления здравоохранения Павлодарской области</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Астана, 52Г, возле здания коммунального государственного казенного предприятия "Майкаинская детская школа искусств" отдела образования Баянаульского района, управления образования Павлодарской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Улица Богенбая Батыра, 1, возле здания коммунального государственного учреждения "Служонская средняя общеобразовательная школа" отдела образования Баянаульского района, управления образования Павлодарской области</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Астана, 31, возле здания государственного коммунального казенного предприятия "Культурно-досуговый центр Кенши" Аппарат акима поселка Майкаин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...29 lines deleted...]
-Аксанский сельский округ</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Астана, 53, возле магазина "Саяхат"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Улица Абикена Бектурова, 7, возле здания сельского дома культуры села Аксан государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района" </w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Гоголя, 17А, возле магазина "Камила"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Улица Алкея Маргулана, 5, возле здания сельского клуба села Каражар государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района" </w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Абдыкалыкова, 13Д, возле административного здания акционерного общество "Майкаинзолото"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Улица Қаныша Сатпаева, 9, возле здания сельского клуба села Жалгызкаин государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района" </w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Абдыкалыкова, 13А, возле здания подземной шахты акционерного общество "Майкаинзолото"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...29 lines deleted...]
-Кундыкольский сельский округ</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Абдыкалыкова, 13В, возле здания фабрики акционерного общество "Майкаинзолото"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...71 lines deleted...]
-Улица Машһур Жусупа, 10, возле здания сельского дома культуры села Кундыколь государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района" </w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Ушкулун</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Ушкулун, 19, возле здания сельского клуба села Ушкулун государственного коммунального казенного предприятия "Культурно-досуговый центр Кенши" Аппарат акима поселка Майкаин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...71 lines deleted...]
-Улица Мухтар Ауезова, 7/1, возле здания сельского клуба села Егиндыбулак государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района" </w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Майкубе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Жумат Шанина, 4А, возле здания сельского клуба села Майкубе государственного коммунального казенного предприятия "Культурно-досуговый центр Кенши" Аппарат акима поселка Майкаин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...71 lines deleted...]
-Улица Биржанколь, 2А, возле нежилого здания в селе Биржанколь государственного учреждения "Отдел экономики и финансов Баянаульского района"</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Шоптыколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Жаяу Мусы, 21, возле здания медицинского пункта села Шоптыколь коммунального государственного предприятия на праве хозяйственного ведения "Баянаульская районная больница" управления здравоохранения Павлодарской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Сатпаевский сельский округ</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Сулужон</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Богенбая Батыра, 1, возле здания коммунального государственного учреждения "Служонская средняя общеобразовательная школа" отдела образования Баянаульского района, управления образования Павлодарской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Улица Қаныша Сатпаева, 27, возле здания сельского клуба села Муса Шорман государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района" </w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аксанский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...35 lines deleted...]
-село Каныш Сатпаева</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Аксан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Улица Рахымжан Кошкарбаева, 10, возле здания сельского дома культура села Каныш Сатпаева государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района" </w:t>
+ Улица Абикена Бектурова, 7, возле здания сельского дома культуры села Аксан государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района" </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...100 lines deleted...]
-Улица Ақши, 1А, возле здания комплексного блок модуля</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Каражар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Улица Алкея Маргулана, 5, возле здания сельского клуба села Каражар государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района" </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...29 lines deleted...]
-Узунбулакский сельский округ</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Алкея Маргулана, 13/1, возле здания сельской библиотеки села Каражар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...102 lines deleted...]
-Улица Мухтар Ауезова, 2, возле здания коммунального государственного учреждения "Средняя общеобразовательная школа имени Е.Бекмаханова" отдела образования Баянаульского района, управления образования Павлодарской области</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Жалгызкаин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Улица Қаныша Сатпаева, 9, возле здания сельского клуба села Жалгызкаин государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района" </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...54 lines deleted...]
-Улица Есентая Ерботина, 10, возле здания сельского дома культуры села Узынбулак государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района" </w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кундыкольский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Акши</w:t>
-[...35 lines deleted...]
-Улица Орталык, 4, возле здания коммунального государственного учреждения "Акшийская основная общеобразовательная школа" отдела образования Баянаульского района, управления образования Павлодарской области</w:t>
+село Кундыколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Улица Машһур Жусупа, 10, возле здания сельского дома культуры села Кундыколь государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района" </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3906,2552 +3680,3841 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Улица Орталык, 24, возле здания сельского клуба села Акши государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района"</w:t>
+Улица Қаныш Сәтбаев, 26, возле магазина "Айдабол"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Жанажольский сельский округ</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Егиндыбулак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Улица Мухтар Ауезова, 7/1, возле здания сельского клуба села Егиндыбулак государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района" </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...102 lines deleted...]
-Улица Ермухана Бекмаханова, 13, возле здания коммунального государственного учреждения "Средняя общеобразовательная школа имени Машһур Жусуп Копеева" отдела образования Баянаульского района, управления образования Павлодарской области</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Биржанколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Биржанколь, 2А, возле нежилого здания в селе Биржанколь государственного учреждения "Отдел экономики и финансов Баянаульского района"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...54 lines deleted...]
-Улица Әмире Айтбакина, 4, возле здания сельского дома культуры села Машһур Жусупа государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района" </w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сатпаевский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-[...71 lines deleted...]
-Улица Толеубекова, 1А, возле здания комплексного блок модуля</w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Муса Шорман</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Улица Қаныша Сатпаева, 27, возле здания сельского клуба села Муса Шорман государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района" </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Каратомарский сельский округ</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Каныш Сатпаева</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Улица Рахымжан Кошкарбаева, 10, возле здания сельского дома культура села Каныш Сатпаева государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района" </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...103 lines deleted...]
-Улица Каныша Сатпаева, 2, возле здания коммунального государственного учреждения "Жайминская средняя общеобразовательная школа" отдела образования Баянаульского района, управления образования Павлодарской области</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Қаныша Сатпаева, 10, возле здания Асхана</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Улица Каныша Сатпаев, 4, возле здания сельского дома культуры села Каратомар государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района" </w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Кокдомбак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Ақши, 1А, возле здания комплексного блок модуля</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Улица Белагаш, 17, возле здания медицинского пункта села Белагаш коммунального государственного предприятия на праве хозяйственного ведения "Баянаульская районная больница" управления здравоохранения Павлодарской области</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Узунбулакский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Куркелинский сельский округ</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Узынбулак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Мухтар Ауезова, 2, возле здания коммунального государственного учреждения "Средняя общеобразовательная школа имени Е.Бекмаханова" отдела образования Баянаульского района, управления образования Павлодарской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...103 lines deleted...]
-Улица Кошке Кеменгерова, 10, возле здания коммунального государственного учреждения "Средняя общеобразовательная школа имени К.Кеменгерова" отдела образования Баянаульского района, управления образования Павлодарской области</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Улица Есентая Ерботина, 8, возле здания сельского дома культуры села Узынбулак государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района" </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Улица Жаяу Мусы, 2, возле здания сельского дома культуры села Жумат Шанина государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района" </w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Акши</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Орталык, 4, возле здания коммунального государственного учреждения "Акшийская основная общеобразовательная школа" отдела образования Баянаульского района, управления образования Павлодарской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Улица Бирлик, 20, возле здания коммунального государственного учреждения "Первомайская начальная общеобразовательная школа" отдела образования Баянаульского района, управления образования Павлодарской области</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Кызылтас, 23, возле здания сельского клуба села Акши государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Улица Садык Сапабекова, 17, возле здания коммунального государственного учреждения "Шоманкольская начальная общеобразовательная школа" отдела образования Баянаульского района, управления образования Павлодарской области</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жанажольский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...100 lines deleted...]
-Улица Койтас, 1А, возле здания комплексного блок модуля</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село МашһурЖусуп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Ермухана Бекмаханова, 13, возле здания коммунального государственного учреждения "Средняя общеобразовательная школа имени МашһурЖусупКопеева" отдела образования Баянаульского района, управления образования Павлодарской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...29 lines deleted...]
-Жанатлекский сельский округ</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Улица Әмире Айтбакина, 4, возле здания сельского дома культуры села МашһурЖусупа государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района" </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27</w:t>
-[...71 lines deleted...]
-Улица Бакыт Хайдарова, 4, возле здания сельского дома культуры села Жанатлек государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района" </w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Буркутты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Толеубекова, 1А, возле здания комплексного блок модуля</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Улица Шон би, 11, возле здания начальной школы села Мурынтал коммунального государственного учреждения "Средняя общеобразовательная школа имени Бахыт Хайдарова" отдела образования Баянаульского района, управления образования Павлодарской области</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каратомарский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Кызылтауский округ</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Каратомар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Каныша Сатпаева, 2, возле здания коммунального государственного учреждения "Жайминская средняя общеобразовательная школа" отдела образования Баянаульского района, управления образования Павлодарской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...103 lines deleted...]
-Улица Каныша Сатпаева, 9, возле здания коммунального государственного учреждения "Средняя общеобразовательная школа имени Ж.Аймаутова" отдела образования Баянаульского района, управления образования Павлодарской области</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Улица Каныша Сатпаев, 4, возле здания сельского дома культуры села Каратомар государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района" </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Улица Қаныша Сатпаева, 7, возле здания сельского дома культуры села Жусупбек Аймаутова государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района" </w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Белагаш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Белагаш, 17, возле здания медицинского пункта села Белагаш коммунального государственного предприятия на праве хозяйственного ведения "Баянаульская районная больница" управления здравоохранения Павлодарской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Улица Жаяу Мусы, 2, возле здания сельского клуба села Лекер государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района"</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Куркелинский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...100 lines deleted...]
-Улица Кайырбек Баженеева, 2, возле здания начальной школы в селе Акши государственного учреждения "Аппарат акима Кызылтауского сельского округа" </w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Жумат Шанина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Кошке Кеменгерова, 10, возле здания коммунального государственного учреждения "Средняя общеобразовательная школа имени К.Кеменгерова" отдела образования Баянаульского района, управления образования Павлодарской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...29 lines deleted...]
-Торайгырский сельский округ</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Улица Жаяу Мусы, 2, возле здания сельского дома культуры села ЖуматШанина государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района" </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32</w:t>
-[...71 lines deleted...]
-Улица Шон би, 3, возле здания сельского дома культуры села Торайгыр государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района" </w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Жарылгап</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Бирлик, 20, возле здания коммунального государственного учреждения "Первомайская начальная общеобразовательная школа" отдела образования Баянаульского района, управления образования Павлодарской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33</w:t>
-[...71 lines deleted...]
-Улица Орталық ауыл, 38, возле здания мини центр "Балауса" коммунального государственного учреждения "Средняя общеобразовательная школа имени С.Торайгырова" отдела образования Баянаульского района, управления образования Павлодарской области </w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Шоманколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Садык Сапабекова, 17, возле здания коммунального государственного учреждения "Шоманкольская начальная общеобразовательная школа" отдела образования Баянаульского района, управления образования Павлодарской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34</w:t>
-[...71 lines deleted...]
-Улица Жана ауыл, 4, возле здания медицинского пункта села Алесандровка коммунального государственного предприятия на праве хозяйственного ведения "Баянаульская районная больница" управления здравоохранения Павлодарской области</w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Койтас</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Койтас, 1А, возле здания комплексного блок модуля</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бирликский сельский округ</w:t>
+Жанатлекский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...64 lines deleted...]
- село Бирлик</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Жанатлек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Улица Абая, 1, возле здания сельского дома культуры села Бирлик государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района" </w:t>
+ Улица Бакыт Хайдарова, 4, возле здания сельского дома культуры села Жанатлек государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района" </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Бакыт Хайдарова, 10, возле здания фелдшерского амбулаторного пункта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Мурынтал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Шон би, 11, возле здания начальной школы села Мурынтал коммунального государственного учреждения "Средняя общеобразовательная школа имени Бахыт Хайдарова" отдела образования Баянаульского района, управления образования Павлодарской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кызылтауский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Жусупбек Аймаутова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Каныша Сатпаева, 9, возле здания коммунального государственного учреждения "Средняя общеобразовательная школа имени Ж.Аймаутова" отдела образования Баянаульского района, управления образования Павлодарской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Улица Қаныша Сатпаева, 7, возле здания сельского дома культуры села Жусупбек Аймаутова государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Лекер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Жаяу Мусы, 2, возле здания сельского клуба села Лекер государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Акши</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Улица Кайырбек Баженеева, 2, возле здания начальной школы в селе Акши государственного учреждения "Аппарат акима Кызылтауского сельского округа" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Торайгырский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Торайгыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Улица Шон би, 3, возле здания сельского дома культуры села Торайгыр государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Султанмахмут Торайгырова, 23, возле магазина "Айдабол"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Кызылшилик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Улица Орталықауыл, 38, возле здания мини центр "Балауса" коммунального государственного учреждения "Средняя общеобразовательная школа имени С.Торайгырова" отдела образования Баянаульского района, управления образования Павлодарской области </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Александровка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Жана ауыл, 4, возле здания медицинского пункта села Алесандровка коммунального государственного предприятия на праве хозяйственного ведения "Баянаульская районная больница" управления здравоохранения Павлодарской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бирликский сельский округ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Бирлик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Улица Абая, 1, возле здания сельского дома культуры села Бирлик государственного коммунального казенного предприятия "Культурно – досуговый центр имени С.Торайғырова, отдела внутренней политики, культуры и развития языков Баянаульского района" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Богенбай Батыра, 2А, возле магазина "Айсұлтан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6473,93 +7536,114 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-село Акмектеп </w:t>
+              <w:t>
+село Акмектеп</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улица Жаяу Мусы, 13/2, возле здания медицинского пункта села Акмектеп коммунального государственного предприятия на праве хозяйственного ведения "Баянаульская районная больница" управления здравоохранения Павлодарской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6743,55 +7827,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7117,31 +8201,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>