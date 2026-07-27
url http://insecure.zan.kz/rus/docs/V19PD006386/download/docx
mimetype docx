--- v0 (2025-12-26)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7f565da" w14:textId="7f565da">
+    <w:p w14:paraId="236788f" w14:textId="236788f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1001,71 +1001,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Места для размещения агитационных печатных материалов для всех кандидатов на территории Актогайского района</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение - в редакции постановления акимата Актогайского района Павлодарской области от 24.01.2023 </w:t>
+      Сноска. Приложение - в редакции постановления акимата Актогайского района Павлодарской области от 22.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 17</w:t>
+        <w:t xml:space="preserve">№ 85 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> ( вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1164,51 +1164,50 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Места размещения агитационных печатных материалов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1278,194 +1277,263 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улица Алина 97, возле здания государственного учреждения "Отдел реального сектора экономики Актогайского района"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...42 lines deleted...]
-Переулок Школьный возле центрального рынка</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Переулок Школьный, возле центрального рынка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...42 lines deleted...]
-Улица Максима Горького 86, возле здания государственного казенного коммунального предприятия "Дом культуры, физической культуры и спорта Актогайского района"</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Максима Горького 86, возле здания государственного казенного коммунального предприятия "Дом культуры, отдела культуры, физической культуры и спорта Актогайского района"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -1479,127 +1547,173 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улица Марденова 101, возле здания коммунального государственного предприятия на праве хозяйственного ведения "Актогайская районная больница" управления здравоохранения Павлодарской области, акимата Павлодарской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...42 lines deleted...]
-Улица Муткенова 12а, возле здания Отдела Актогайского района по социальному обеспечению филиала некоммерческого акционерного общества "Государственная корпорация "Правительство для граждан" по Павлодарской области</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Муткенова 12а, возле бывшего здания Отдела Актогайского района по социальному обеспечению филиала некоммерческого акционерного общества "Государственная корпорация "Правительство для граждан" по Павлодарской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -1613,60 +1727,83 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улица Махмета Каирбаева 43, возле здания коммунального государственного учреждения "Средняя общеобразовательная школа имени Махмета Кайырбаева" отдела образования Актогайского района, управления образования Павлодарской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -1681,174 +1818,196 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Микрорайон 28, возле здания коммунального государственного учреждения "Средняя общеобразовательная школа имени Абая" отдела образования Актогайского района, управления образования Павлодарской области </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...35 lines deleted...]
-              <w:t>
 село Приреченское</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Улица 22 Партсъезда 12, возле здания государственного казенного коммунального предприятия "Дом культуры, физической культуры и спорта Актогайского района" сельский клуб села Приреченское</w:t>
+Улица 22 Партсъезда 12, возле здания государственного казенного коммунального предприятия "Дом культуры, отдела культуры, физической культуры и спорта Актогайского района" сельский клуб села Приреченское</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -1863,81 +2022,80 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улица Ганауэра 2, возле магазина "Хасан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-3</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1977,148 +2135,171 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улица Советов 45, возле здания коммунального государственного предприятия на праве хозяйственного ведения "Актогайская районная больница" управления здравоохранения Павлодарской области, акимата Павлодарской области медицинский пункта села Харьковка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...42 lines deleted...]
-Улица Советов 34, возле здания государственного казенного коммунального предприятия "Дом культуры, физической культуры и спорта Актогайского района" сельский клуб села Харьковка</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Советов 34, возле здания государственного казенного коммунального предприятия "Дом культуры, отдела культуры, физической культуры и спорта Актогайского района" сельский клуб села Харьковка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2146,253 +2327,298 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Улица Жастар 9, возле здания государственного казенного коммунального предприятия "Дом культуры, физической культуры и спорта Актогайского района" сельский клуб села Жоламан</w:t>
+Улица Жастар 9, возле здания государственного казенного коммунального предприятия "Дом культуры, отдела культуры, физической культуры и спорта Актогайского района" сельский клуб села Жоламан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...35 lines deleted...]
-              <w:t>
 село Ақжол</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Улица П.Драганова 2, возле здания государственного казенного коммунального предприятия "Дом культуры, физической культуры и спорта Актогайского района" сельский Дом культуры села Ақжол</w:t>
+Улица П.Драганова 2, возле здания государственного казенного коммунального предприятия "Дом культуры, отдела культуры, физической культуры и спорта Актогайского района" сельский Дом культуры села Ақжол</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...42 lines deleted...]
-Улица Мектеп 1, возле здания коммунального государственного учреждения "Агрономийская средняя общеобразовательная школа" отдела образования Актогайского района, управления образования Павлодарской области</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Мектеп 1, возле здания коммунального государственного учреждения "Средняя общеобразовательная школа имени Т.Бигельдинова" отдела образования Актогайского района, управления образования Павлодарской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -2407,81 +2633,80 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перекресток улиц П. Драганова и ул. Мира возле автобусной остановки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-6</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2521,149 +2746,171 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улица Мектеп 5, возле здания коммунального государственного учреждения "Енбекшинская основная школа" отдела образования Актогайского района, управления образования Павлодарской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...42 lines deleted...]
-Улица Специалистов 12, возле здания государственного казенного коммунального предприятия "Дом культуры, физической культуры и спорта Актогайского района" сельский клуб села Барлыбай</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Специалистов 12, возле здания государственного казенного коммунального предприятия "Дом культуры, отдела культуры, физической культуры и спорта Актогайского района" сельский клуб села Барлыбай</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-7</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2703,154 +2950,178 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улица 1 Мая 8, возле здания коммунального государственного предприятия на праве хозяйственного ведения "Актогайская районная больница" управления здравоохранения Павлодарской области, акимата Павлодарской области медицинский пункт села Баскамыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...42 lines deleted...]
-Улица 1 Мая 5, возле комбинированного блок-модуля</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица 1 Мая 5, возле здания коммунального государственного учреждения "Шидертинская основная школа" отдела образования Актогайского района, управления образования Павлодарской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2872,2674 +3143,3231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Улица Абая 22, возле здания государственного казенного коммунального предприятия "Дом культуры, физической культуры и спорта Актогайского района" сельский клуб села Жалаулы</w:t>
+Улица Абая 22, возле здания государственного казенного коммунального предприятия "Дом культуры, отдела культуры, физической культуры и спорта Актогайского района" сельский клуб села Жалаулы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...71 lines deleted...]
-Улица Бірлік 16, возле здания коммунального государственного учреждения "Жалаулинская начальная школа" отдела образования Актогайского района, управления образования Павлодарской области</w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Тәуелсіздік 5, возле здания государственного учреждения "Аппарат акима Жалаулинского сельского округа Актогайского района"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...71 lines deleted...]
-Улица Жеңіс 15, возле здания государственного казенного коммунального предприятия "Дом культуры, физической культуры и спорта Актогайского района" сельский клуб села Балтасап</w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Карасу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Бірлік 16, возле бывшего здания коммунального государственного учреждения "Жалаулинская начальная школа" отдела образования Актогайского района, управления образования Павлодарской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...102 lines deleted...]
-Улица Тәуелсіздік 18, возле здания коммунального государственного предприятия на праве хозяйственного ведения "Актогайская районная больница" управления здравоохранения Павлодарской области, акимата Павлодарской области медицинский пункт села Шолаксор</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Балтасап</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Жеңіс 15, возле здания государственного казенного коммунального предприятия "Дом культуры, отдела культуры, физической культуры и спорта Актогайского района" сельский клуб села Балтасап</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Улица Болашақ 8, возле здания государственного казенного коммунального предприятия "Дом культуры, физической культуры и спорта Актогайского района" сельский Дом культуры села Шолаксор</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Шолаксор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Тәуелсіздік 18, возле здания коммунального государственного предприятия на праве хозяйственного ведения "Актогайская районная больница" управления здравоохранения Павлодарской области, акимата Павлодарской области медицинский пункт села Шолаксор</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...102 lines deleted...]
-Улица Мұхтар Әуезова 50, возле здания государственного учреждения "Аппарат акима Жолболдинского сельского округа Актогайского района"</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Болашақ 8, возле здания государственного казенного коммунального предприятия "Дом культуры, отдела культуры, физической культуры и спорта Актогайского района" сельский Дом культуры села Шолаксор</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Улица Мұхтар Әуезова 33, возле здания коммунального государственного учреждения "Средняя общеобразовательная школа имени Естая" отдела образования Актогайского района, управления образования Павлодарской области</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Жолболды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Мұхтар Әуезова 20/1, возле здания государственного казенного коммунального предприятия "Дом культуры, отдела культуры, физической культуры и спорта Актогайского района" сельский клуб села Жолболды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...71 lines deleted...]
-Улица Орталық 14, возле здания государственного казенного коммунального предприятия "Дом культуры, физической культуры и спорта Актогайского района" сельский клуб села Шуга</w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Мұхтар Әуезова 20, напротив здания коммунального государственного учреждения "Средняя общеобразовательная школа имени Естая" отдела образования Актогайского района, управления образования Павлодарской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...71 lines deleted...]
-Улица Мектеп 3, возле здания коммунального государственного учреждения "Шиликтинская основная школа" отдела образования Актогайского района, управления образования Павлодарской области</w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Шуга</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Мектеп 1, возле здания коммунального государственного учреждения "Основная школа имени Шаяхметова" отдела образования Актогайского района, управления образования Павлодарской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...102 lines deleted...]
-Улица Советов 13, возле здания государственного учреждения "Аппарат акима Караобинского сельского округа Актогайского района"</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Шиликты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Мектеп 5, возле здания коммунального государственного учреждения "Шиликтинская основная школа" отдела образования Актогайского района, управления образования Павлодарской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Улица Мектеп 13, возле здания государственного казенного коммунального предприятия "Дом культуры, физической культуры и спорта Актогайского района" сельский Дом культуры села Караоба</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Караоба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Болашақ 13, возле здания государственного учреждения "Аппарат акима Караобинского сельского округа Актогайского района"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...71 lines deleted...]
-Улица Достық 9, возле здания государственного казенного коммунального предприятия "Дом культуры, физической культуры и спорта Актогайского района" сельский клуб села Жана-ауыл</w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Мектеп 13, возле здания государственного казенного коммунального предприятия "Дом культуры, отдела культуры, физической культуры и спорта Актогайского района" сельский Дом культуры села Караоба</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
-[...71 lines deleted...]
-Улиц Желтоқсан 2, возле комбинированного блок модуля</w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Муткенова 13, возле КГП на ПХВ "Актогайская районная больница" управления здравоохранения Павлодарской области, акимата Павлодарской области фельдшерско-акушерского пункта села Караоба</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...102 lines deleted...]
-Улица Бейбітшілік 5, возле здания коммунального государственного предприятия на праве хозяйственного ведения "Актогайская районная больница" управления здравоохранения Павлодарской области, акимата Павлодарской области медицинский пункт села Ауельбек</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Жанааул</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Достық 9, возле здания государственного казенного коммунального предприятия "Дом культуры, отдела культуры, физической культуры и спорта Актогайского района" сельский клуб села Жанааул</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Улица Тәуелсіздік 14, возле автобусной остановки</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Исантерек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улиц Желтоқсан 2, возле комбинированного блок модуля</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-[...71 lines deleted...]
-Улица Орталык 8а, возле здания государственного казенного коммунального предприятия "Дом культуры, физической культуры и спорта Актогайского района" сельский клуб села Отес</w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Ауельбек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Бейбітшілік 5, возле здания коммунального государственного предприятия на праве хозяйственного ведения "Актогайская районная больница" управления здравоохранения Павлодарской области, акимата Павлодарской области медицинский пункт села Ауельбек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...102 lines deleted...]
-Улица Астана 4, возле здания государственного учреждения "Аппарат акима Кожамжарского сельского округа Актогайского района"</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Тәуелсіздік 14, возле автобусной остановки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...42 lines deleted...]
-Улица Елубаева Сахабидена 13, возле здания государственного казенного коммунального предприятия "Дом культуры, физической культуры и спорта Актогайского района" сельский Дом культуры села Кожамжар</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возле магазина "Арай" ул.Абая 45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Улица Ертіс 14, возле здания коммунального государственного казенного предприятия "Актогайский аграрно-технический колледж" управления образования Павлодарской области, акимата Павлодарской области</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Отес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Орталык 8а, возле здания государственного казенного коммунального предприятия "Дом культуры, отдела культуры, физической культуры и спорта Актогайского района" сельский клуб села Отес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
-[...71 lines deleted...]
-Улица Мектеп 5, возле здания государственного казенного коммунального предприятия "Дом культуры, физической культуры и спорта Актогайского района" сельский клуб села Кайран</w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Кожамжар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Астана 4, возле здания государственного учреждения "Аппарат акима Кожамжарского сельского округа Актогайского района"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
-[...71 lines deleted...]
-Улица Балбыр 4, здание государственного казенного коммунального предприятия "Дом культуры, физической культуры и спорта Актогайского района" сельский клуб села Жамбыл</w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Елубаева Сахабидена 13, возле здания государственного казенного коммунального предприятия "Дом культуры, отдела культуры, физической культуры и спорта Актогайского района" сельский Дом культуры села Кожамжар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
-[...71 lines deleted...]
-Улица Кубань 6, возле здания государственного казенного коммунального предприятия "Дом культуры, физической культуры и спорта Актогайского района" сельский клуб села Караой</w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Ертіс 14, возле здания коммунального государственного казенного предприятия "Актогайский аграрно-технический колледж" управления образования Павлодарской области, акимата Павлодарской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...102 lines deleted...]
-Улица Шарапиденова 1А, возле здания государственного учреждения "Аппарат акима Муткеновского сельского округа Актогайского района"</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Кайран</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Мектеп 5, возле здания государственного казенного коммунального предприятия "Дом культуры, отдела культуры, физической культуры и спорта Актогайского района" сельский клуб села Кайран</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Улица Астана 1А, возле здания государственного казенного коммунального предприятия "Дом культуры, физической культуры и спорта Актогайского района" сельский Дом культуры села Муткенова</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Жамбыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Балбыр 4, здание государственного казенного коммунального предприятия "Дом культуры, отдела культуры, физической культуры и спорта Актогайского района" сельский клуб села Жамбыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Улица Муткенова 1, возле здания коммунального государственного предприятия на праве хозяйственного ведения "Актогайская районная больница" управления здравоохранения Павлодарской области, акимата Павлодарской области врачебная амбулатория села Муткенова</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Караой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Кубань 6, возле здания государственного казенного коммунального предприятия "Дом культуры, отдела культуры, физической культуры и спорта Актогайского района" сельский клуб села Караой</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
-[...71 lines deleted...]
-Улица Орталық 21/1, возле здания государственного казенного коммунального предприятия "Дом культуры, физической культуры и спорта Актогайского района" сельский клуб села Жанатап</w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Муткенова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Шарапиденова 1А, возле здания государственного учреждения "Аппарат акима Муткеновского сельского округа Актогайского района"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26</w:t>
-[...71 lines deleted...]
-Улица Мектеп 15, возле здания государственного казенного коммунального предприятия "Дом культуры, физической культуры и спорта Актогайского района" сельский клуб села Жанабет</w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Астана 1А, возле здания государственного казенного коммунального предприятия "Дом культуры, отдела культуры, физической культуры и спорта Актогайского района" сельский Дом культуры села Муткенова</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27</w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Муткенова 1, возле здания коммунального государственного предприятия на праве хозяйственного ведения "Актогайская районная больница" управления здравоохранения Павлодарской области, акимата Павлодарской области врачебная амбулатория села Муткенова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Жеңіс 2, возле здания коммунального государственного учреждения "Средняя общеобразовательная школа имени Муткенова" отдела образования Актогайского района, управления образования Павлодарской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Жанатап</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Орталық 21/1, возле здания государственного казенного коммунального предприятия "Дом культуры, отдела культуры, физической культуры и спорта Актогайского района" сельский клуб села Жанатап</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Жанабет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улица Мектеп 15, возле здания государственного казенного коммунального предприятия "Дом культуры, отдела культуры, физической культуры и спорта Актогайского района" сельский клуб села Жанабет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5567,56 +6395,77 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Улица Мектеп 7, возле здания государственного казенного коммунального предприятия "Дом культуры, физической культуры и спорта Актогайского района" сельский клуб села Абжан</w:t>
+Улица Мектеп 7, возле здания государственного казенного коммунального предприятия "Дом культуры, отдела культуры, физической культуры и спорта Актогайского района" сельский клуб села Абжан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5800,55 +6649,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6174,31 +7023,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>