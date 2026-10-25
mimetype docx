--- v1 (2026-07-27)
+++ v2 (2026-10-25)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bf6eda8" w14:textId="bf6eda8">
+    <w:p w14:paraId="d9caba5" w14:textId="d9caba5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -133,539 +133,325 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Костанайской области от 18 апреля 2019 года № 161. Зарегистрировано Департаментом юстиции Костанайской области 2 мая 2019 года № 8389. Утратило силу постановлением акимата Костанайской области от 5 июня 2026 года № 155</w:t>
+        <w:t>Постановление акимата Костанайской области от 18 апреля 2019 года № 161. Зарегистрировано Департаментом юстиции Костанайской области 2 мая 2019 года № 8389. Утратило силу постановлением акимата Костанайской области от 5 июня 2026 года № 155 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Утратило силу постановлением акимата Костанайской области от 05.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
-[...135 lines deleted...]
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В соответствии с пунктом 9 статьи 139 Трудового кодекса Республики Казахстан от 23 ноября 2015 года акимат Костанайской области ПОСТАНОВЛЯЕТ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Внести в постановление акимата Костанайской области "Об определении перечня должностей специалистов в области здравоохранения, социального обеспечения, образования и культуры, являющихся гражданскими служащими и работающих в сельской местности, для которых за счет средств областного бюджета устанавливаются повышенные не менее чем на двадцать пять процентов должностные оклады и тарифные ставки по сравнению с окладами и ставками гражданских служащих, занимающихся этими видами деятельности в городских условиях" от 19 февраля 2016 года № 71 (опубликовано 4 апреля 2016 года в информационно-правовой системе "Әділет", зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 6206) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок изложить в новой редакции:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Об определении перечня должностей специалистов в области здравоохранения, социального обеспечения, образования, культуры и лесного хозяйства, являющихся гражданскими служащими и работающих в сельской местности, для которых за счет средств областного бюджета устанавливаются повышенные не менее чем на двадцать пять процентов должностные оклады и тарифные ставки по сравнению с окладами и ставками гражданских служащих, занимающихся этими видами деятельности в городских условиях";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...172 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пункт 1 изложить в новой редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Определить перечень должностей специалистов в области здравоохранения, социального обеспечения, образования, культуры и лесного хозяйства, являющихся гражданскими служащими и работающих в сельской местности, для которых за счет средств областного бюджета устанавливаются повышенные не менее чем на двадцать пять процентов должностные оклады и тарифные ставки по сравнению с окладами и ставками гражданских служащих, занимающихся этими видами деятельности в городских условиях, согласно приложению 1 к настоящему постановлению.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приложение 1 к указанному постановлению изложить в новой редакции согласно приложению к настоящему постановлению.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственному учреждению "Управление экономики и бюджетного планирования акимата Костанайской области" в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего постановления в территориальном органе юстиции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в течение десяти календарных дней со дня государственной регистрации настоящего постановления направление его копии в бумажном и электронном виде на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размещение настоящего постановления на интернет-ресурсе акимата Костанайской области после его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего постановления возложить на курирующего заместителя акима Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования и распространяется на отношения, возникшие с 1 января 2019 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -699,77 +485,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение</w:t>
-[...25 lines deleted...]
-              <w:t>от 18 апреля 2019 года № 161</w:t>
+              <w:t xml:space="preserve">Приложение </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -790,1760 +550,1995 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">к постановлению акимата </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 18 апреля 2019 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 161</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
-              <w:br/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к постановлению акимата</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 19 февраля 2016 года № 71</w:t>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 19 февраля 2016 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень должностей специалистов в области здравоохранения, социального обеспечения, образования, культуры и лесного хозяйства, являющихся гражданскими служащими и работающих в сельской местности, для которых за счет средств областного бюджета устанавливаются повышенные не менее чем на двадцать пять процентов должностные оклады и тарифные ставки по сравнению с окладами и ставками гражданских служащих, занимающихся этими видами деятельности в городских условиях</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Должности специалистов здравоохранения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) руководитель (заведующий) складом специального медицинского снабжения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Должности специалистов социального обеспечения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) руководитель организации стационарного типа (медико-социального  учреждения для детей-инвалидов с психоневрологическими патологиями,   медико-социального учреждения для детей-инвалидов с нарушением опорно-двигательного аппарата, медико-социального учреждения для инвалидов с психоневрологическими заболеваниями, медико-социального учреждения для престарелых и инвалидов, организаций, предназначенные для оказания специальных социальных услуг в условиях круглосуточного проживания), организации полустационарного типа (отделения дневного пребывания, территориальные и реабилитационные центры, организации, предназначенные для оказания специальных социальных услуг в условиях дневного длительного или временного (сроком до 6 месяцев) пребывания получателей услуг в организации);</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заместитель директора (руководителя) по социальной работе организации полустационарного типа, организации временного пребывания районного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заведующий медицинским отделением организации стационарного типа и полустационарного типа областного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) врачи всех специальностей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) медицинская (ий) сестра (брат);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) специалист по социальной работе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) инструктор-методист по райттерапии (иппотерапии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) инструктор по плаванию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) руководитель (заведующий) аптекой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) провизор (фармацевт);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) инструктор по лечебной физкультуре;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) акушер (ка);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) фельдшер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) психолог;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) методист;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) воспитатель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) логопед;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) учителя всех специальностей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) инструктор по трудотерапии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) культорганизатор (организатор по массовой работе);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) музыкальный руководитель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) библиотекарь.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Должности специалистов образования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) учителя всех специальностей организаций дошкольного, начального, основного среднего, общего среднего образования, специальных (коррекционных) и специализированных организаций образования, в том числе учитель-дефектолог (олигофренопедагог, сурдопедагог, тифлопедагог), учитель-логопед, преподаватель-организатор начальной военной подготовки, мастер производственного обучения организаций технического и профессионального, послесреднего образования, педагог-психолог организаций образования, реализующих общеобразовательные учебные программы начального, основного среднего и общего среднего образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) руководитель ГУ и ГКП областного значения, руководитель ГУ и ГКП районного (городского) значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) руководитель ГУ и ГКП районного (городского) значения: малокомплектной школы, дошкольной организаций образования, методического кабинета (центра), кабинета психолого-педагогической коррекции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) заместитель руководителя ГУ и ГКП районного (городского) значения (кроме малокомплектной школы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) заместитель руководителя ГУ и ГКП районного (городского) значения: малокомплектной школы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) руководитель отдела ГУ и ГКП районного (городского) значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) социальный педагог;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) педагог-организатор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) педагог дополнительного образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) преподаватель высшего учебного заведения и организации технического и профессионального, послесреднего образования, в том числе преподаватель-организатор начальной военной подготовки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) воспитатель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) музыкальный руководитель (основных служб); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) инструктор по физкультуре (основных служб);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) руководитель (заведующий) лагерем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) руководитель (заведующий) мастерской;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) заместитель руководителя (заведующего) отдела, лаборатории ГУ и ГКП областного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) культорганизатор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) методист;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) аккомпаниатор (основных служб), аккомпаниатор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) концертмейстер (основных служб), концертмейстер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) медицинская (ий) сестра (брат);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) диетическая сестра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) библиотекарь;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) руководитель (заведующий) библиотеки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) врачи всех специальностей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) художественный руководитель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) балетмейстер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) хормейстер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) тренер-преподаватель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) инструктор по плаванию (основных служб).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Должности специалистов культуры:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z77" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) руководитель ГУ и ГКП областного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z78" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заместитель руководителя ГУ и ГКП областного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) руководитель сектора ГУ и ГКП областного значения, руководитель отдела ГУ, ГКП областного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z80" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) художники всех наименований (основных служб);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z81" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) старший научный сотрудник, младший научный сотрудник, научный сотрудник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z82" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) главный хранитель фондов (города областного значения), хранитель фондов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) экскурсовод;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) музейный смотритель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z85" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) архивист по учету фондов музея;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z86" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) методист всех наименований (основных служб);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z87" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) руководитель филиала в ГУ областного значения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z88" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Должности специалистов лесного хозяйства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z89" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) руководитель КГУ лесного хозяйства областного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z90" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заместитель руководителя КГУ областного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z91" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) руководитель лесничества (лесничий) КГУ областного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z92" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) начальник лесной пожарной станции областного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) начальник лесопитомника КГУ областного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z94" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) инженера всех специальностей основных служб лесного хозяйства и особо охраняемых природных территорий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z95" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) охотовед;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z96" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) заместитель руководителя лесничества областного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z97" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мастер леса (участка);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z98" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) лесник (инспектор).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z99" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z100" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       КГУ – коммунальное государственное учреждение; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z101" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ГКП – государственное коммунальное предприятие;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z102" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ГУ – государственное учреждение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2571,55 +2566,55 @@
 </w:document>
 </file>
 
 <file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
           <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
           <w10:wrap type="square"/>
         </v:rect>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2948,31 +2943,31 @@
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
 </file>
 
 <file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>