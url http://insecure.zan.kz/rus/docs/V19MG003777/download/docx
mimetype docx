--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7df2f0a" w14:textId="7df2f0a">
+    <w:p w14:paraId="524156c" w14:textId="524156c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -222,156 +222,124 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившим силу решение акима Мунайлинского района от 18 марта 2016 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№5-ш</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> "Об образовании избирательных участков" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за №3004, опубликовано в информационно-правовой системе "Әділет" 20 апреля 2016 года).</w:t>
+        <w:t>№ 5-ш</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об образовании избирательных участков" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 3004, опубликовано в информационно-правовой системе "Әділет" 20 апреля 2016 года).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p>
-[...51 lines deleted...]
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkStart w:name="z3" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Государственному учреждению "Аппарат акима Мунайлинского района" (руководитель аппарата Оспан Е.) обеспечить государственную регистрацию настоящего решения в органах юстиции, его официальное опубликование в эталонном контрольном банке нормативных правовых актов Республики Казахстан и средствах массовой информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением настоящего решения возложить на руководителя аппарата акима района Оспану Е.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z5" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее решение вступает в силу со дня государственной регистрации в органах юстиции и вводится в действие со дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -533,2793 +501,2476 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение </w:t>
+              <w:t xml:space="preserve">Приложение к решению </w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve">акима Мунайлинского района </w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к решению акима</w:t>
-[...129 lines deleted...]
-              <w:t xml:space="preserve">от "15" января 2019 года </w:t>
+              <w:t>от 15 января 2019 года № 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательные участки по Мунайлинскому району</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение - в редакции решения акима Мунайлинского района Мангистауской области от 30.12.2022 </w:t>
+      Сноска. Приложение - в редакции решения акима Мунайлинского района Мангистауской области от 08.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 16-ш</w:t>
+        <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); от 29.02.2024 </w:t>
-[...42 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="6"/>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 193</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: село Мангистау, улица Есмамбет 33А, здание коммунального государственного учреждения "Общеобразовательная школа № 5 имени Шогы Муналулы" отдела образования по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Граница: село Мангистау, улица Есмамбета дома № 39, 40, 41, 42, 48, 61, 62, 63, 63А, 63Б, 63В, 63Г, 64, 64А, 64Б, 64В, 64Г, 65, 66, 67, 68, 69, 81, 82, 83, 83А, 84, 85, 85А, 85В, 86, 88, 88А, 88Б, 88В, 88Г, 88Д, 89, 90, 91, 92, 93, 94, 95, 96, 96А, 96Б, 97, 98, улица Онгарбекулы А., дома №1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="9"/>
+      Границы: все жилые дома улиц Есмамбет, А.Онгарбекулы, Шапагат, все жилые дома кварталов № 14, 23, 24 и жилого массива Бозжыра </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 194</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: село Мангистау, квартал 18, здание 5, здание коммунального государственного учреждения "Общеобразовательная школа № 1" отдела образования по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все дома в квартале № 22, дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 14, 15, 20, 21, 22, 23, 24, 25, 26, 27, жилые дома № 43/31, 48/1 в квартале № 21 и войсковая часть № 2025.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 195</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: село Мангистау, улица Есмамбет 33А, здание коммунального государственного учреждения "Общеобразовательная школа № 5 имени Шогы Муналулы" отдела образования по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все жилые дома кварталов № 1, 1а, 1б, 1в, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13 и жилого массива Ак Еспе.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 196</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: село Мангистау, жилой массив Шеркала 468/8, здание коммунального государственного учреждения "Общеобразовательная школа № 11" отдела образования по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все жилые дома жилого массива Шеркала в пределах домов домов №№ 1-410.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 197</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: село Мангистау, жилой массив Бесшокы 448/2, здание коммунального государственного учреждения "Общеобразовательная школа № 8" отдела образования по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все жилые дома жилого массива Бесшокы в пределах домов №№ 427-883 и все жилые дома производственной зоны № 4.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 198</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: село Баянды, жилой массив Баянды-3, здание коммунального государственного учреждения "Общеобразовательная школа № 3" отдела образования по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы: все жилые дома жилого массива Баянды-2, крестьянских хозяйств Улкен Емир, Киши Емир, разъезда № 16, а также улиц Ж.Нурлаева, Ынтымак, Достык. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 199</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: сельский округ Атамекен, жилой массив Каламкас № 800, здание коммунального государственного учреждения "Общеобразовательная школа № 7" отдела образования по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улицы Толкын, Шуак, Акниет, Балауса, Маржан, Гулдер, Раушан, Акку, Азамат, Алмалы, Улан, Меруерт, Арай, Арман, Жалын, Женис жилого массива Туган ел.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 200</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: жилой массив Жалын № 495/6, здание коммунального государственного учреждения "Общеобразовательная школа № 12" отдела образования по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы: все жилые дома улиц Атамекен, Наурыз, Таншолпан, Самал жилого массива Арман, Арай. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 201</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...48 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: Атамекен ауылдық округі, Жалын тұрғын үй массиві № 495/12, "I.Altysarin Scool-Lyceum" жекеменшік мектеп ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улицы 3, 4, 5, 6, 7, 8, 9 жилого массива Каламкас.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 202</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: сельский округ Атамекен, жилой массив Каламкас, № 3/9, здание коммунального государственного учреждения "Общеобразовательная школа № 7" отдела образования по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все жилые дома жилого массива Тамшалы, все жилые дома улиц Жулдыз, Болашак, Гарыш, Наурыз жилой массив Болашак.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 203</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: сельский округ Баскудук, жилой массив Рахат, здание коммунального государственного учреждения "Общеобразовательная школа № 9" отдела образования по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все жилые дома улиц Рауан, Жазира, Жетису, Нурсат, Шугыла, Шаттык, Оркен, Байтерек, Бейбитшилик, Енбекши, Арай жилого массива Маржан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 204</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...626 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: сельский округ Баскудук, жилой массив Болашак, № 284, здание коммунального государственного учреждения "Общеобразовательная школа № 14" отдела образования по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все жилые дома улиц Женис, Шагала, Тамшалы, Атамекен, Наурыз, Таншолпан, Самал жилого массива Болашак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 205 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: сельский округ Баскудук, жилой массив Жана Коныс, улица Маната № 271, здание коммунального государственного учреждения "Общеобразовательная школа № 16" отдела образования по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все жилые дома улиц Жадыра, Шапагат, Мирас, Маусым, Темирказык, Саура, Гульмайса, Балауса, Арман, Кызгалдак, Думан жилого массива Жана коныс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 206 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: сельский округ Баскудук, жилой массив Рахат № 6, здание коммунального государственного учреждения "Детско-юношеская спортивная школа сельского округа Баскудук" Мунайлинского районного отдела культуры, физической культуры и спорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все жилые дома улиц Салтанат, Сарыарка, Сункар, Жигер жилого массива Маржан, все жилые дома жилого массива Рахат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 207 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: сельский округ Кызылтобе, село Кызылтобе, улица Желтоксан 30, здание коммунального государственного учреждения "Лицей Кызылтобе" отдела образования по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все жилые дома населенного пункта Ынтымак, все жилые дома улиц Жаналык, Маусым, Желтоксан, Уалиханов, Абай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 208 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: сельский округ Кызылтобе, село Кызылтобе, улица Желтоксан 30, здание коммунального государственного учреждения "Общеобразовательная школа № 2" отдела образования по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все жилые дома улиц Ауэзов, Маметова, Молдагулова, Сагыныш, Иманов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 209 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: сельский округ Кызылтобе, село Кызылтобе, улица Желтоксан 30, здание коммунального государственного учреждения "Лицей Кызылтобе" отдела образования по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все жилые дома улиц Атамекен, Жамбыл, Арай, Наурыз, Мереке, Болашак, Достык, Туркистан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 210 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: сельский округ Кызылтобе, здание коммунального государственного учреждения "Школа-гимназия № 13" отдела образования по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все жилые дома улиц Кубыла, Балауса, Мынбаев, Есир, Нурым, Шабай, Алшын, Косымбаев, Матжан, Кулбарак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 211 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: сельский округ Кызылтобе, жилой массив Кызылтобе-2, 756/3, здание коммунального государственного учреждения "Общеобразовательная школа № 6" отдела образования по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: в пределах домов №№ 1-678 жилого массива Кызылтобе-2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 212 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: сельский округ Даулет, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 4" отдела образования по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: в пределах домов №№ 1-430 жилого массива Жана Даулет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 213 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: сельский округ Даулет, здание коммунального государственного учреждения "Детско-юношеская спортивная школа сельского округа Даулет" Мунайлинского районного отдела культуры, физической культуры и спорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: жилые дома кварталов 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16 и 21, 22, 23, 24, 25, 26 и в пределах домов №№ 1-107.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 214 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: сельский округ Батыр, микрорайон Емир, 6 улица, № 44а, здание коммунального государственного учреждения "Общеобразовательная школа № 10" по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все жилые дома микрорайона Емир, микрорайона Шеркала.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 215</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-[...212 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: село Мангистау, жилой массив Шеркала 468/8, здание коммунального государственного учреждения "Общеобразовательная школа № 11" отдела образования по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все жилые дома жилого массива Шеркала, начиная с дома № 411 и выше, а также все жилые дома производственных зон № 5, 6, 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 216 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: Атамекен ауылдық округі, Жалын тұрғын массиві, № 495/1, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша білім бөлімінің "№ 12 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все жилые дома жилого массива Атамекен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 217 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: сельский округ Атамекен, жилой массив Жалын, № 495/1, здание коммунального государственного учреждения "Общеобразовательная школа № 12" отдела образования по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все жилые дома жилого массива Жалын, все жилые дома улиц Кызгалдак, Гульмайса, Достык жилого массива Арай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 218 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: сельский округ Баскудук, жилой массив Алау, квартал №10, участок № 62, здание коммунального государственного учреждения "Общеобразовательная школа № 17" отдела образования по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все жилые дома кварталов 1, 2, 3, 4, 8, 9, 10, 11, 12, 13, 14 жилого массива Алау и все жилые дома улиц Барыс, Ушконыр, Самурык, Балдырган, Улан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 219</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-[...98 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: село Мангистау, жилой массив Бесшокы 448/2, здание коммунального государственного учреждения "Общеобразовательная школа № 8" отдела образования по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все жилые дома жилого массива Бесшокы, начиная с дома № 884 и выше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 220 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: сельский округ Кызылтобе, жилой массив Кызылтобе-2, 756/3, здание коммунального государственного учреждения "Общеобразовательная школа № 6" отдела образования по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: в пределах домов №№ 679-1356 жилого массива Кызылтобе-2.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 221 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: сельский округ Кызылтобе, улица Балауса, квартал 9, 26/6, здание коммунального государственного учреждения "Школа-гимназия № 13" отдела образования по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все жилые дома населенного пункта Бирлик, все жилые дома улиц Досан, Асаубарак, Сугир, Атагозы, Тобанияз.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 222</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-[...212 lines deleted...]
-    <w:bookmarkStart w:name="z118" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: сельский округ Батыр, микрорайон Хазар, 4 улица, № 23, здание коммунального государственного учреждения "Общеобразовательная школа № 19" по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все жилые дома микрорайона Хазар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 223 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: село Баянды, массив жилых домов Баянды-3, здание коммунального государственного учреждения "Общеобразовательная школа № 3" отдела образования по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все жилые дома массива жилых домов Баянды-3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 224</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: село Мангистау, квартал 24, 32, здание государственного коммунального казенного предприятия "Районный центральный дом культуры имени Фаризы Онгарсыновой" Мунайлинского районного отдела культуры, физической культуры и спорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все жилые дома жилого массива Айракты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 225 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: село Мангистау, квартал 17, 5, здание коммунального государственного учреждения "Детско-юношеская спортивная школа села Мангистау Мунайлинского района" управления физической культуры и спорта Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 16, 17, 18, 19, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 63А, 63Б, 63В, 63Г, 64, 64А, 64Б, 64В, 64Г, 65, 66, 67, 68, 69, 70а, 70б, 70в, 71, 72, 73, 74, 75, 76, 77, 78, 81, 82, 83, 83А, 84, 85, 85А, 85В, 86, 88, 88А, 88Б, 88В, 88Г, 88Д, 89, 90, 91, 92, 93, 94, 95, 96, 96А, 96Б, 97, 98, 99, 101, 102, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, все жилые дома квартала № 15 и производственных зон № 1, 2, 3.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 226</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z121" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: сельский округ Атамекен, жилой массив Каламкас № 740, здание частной школы "Smart Ilim мектеп - гимназиясы".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все дома жилых массивов Темир су, Шагала, все жилые дома 1, 2 улиц жилого массива Каламкас, 1, 2 улицы производственной зоны.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 244</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-[...162 lines deleted...]
-    <w:bookmarkStart w:name="z130" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: сельский округ Атамекен, жилой массив Каламкас № 800, здание коммунального государственного учреждения "Общеобразовательная школа № 7" отдела образования по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все жилые дома жилого массива Тамшалы, все жилые дома улиц Жулдыз, Болашак, Гарыш, Наурыз жилой массив Болашак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 245 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: сельский округ Баскудук, жилой массив Жана Коныс, улица Маната № 271, здание коммунального государственного учреждения "Общеобразовательная школа № 16" отдела образования по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все жилые дома улиц Алау, Отпан, Жана курылыс, Шалкар, Инжу, Айракты, Бесшокы, Маната, Акеспе, Береке жилого массива Жана коныс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 257</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: сельский округ Батыр, микрорайон Самал, 7 улица, № 33/5, здание коммунального государственного учреждения "Общеобразовательная школа № 20" по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все жилые дома микрорайона Самал.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 258</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-[...162 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: сельский округ Батыр, микрорайон Алматы, 5 улица, № 11/5, здание коммунального государственного учреждения "Общеобразовательная школа № 15" по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все жилые дома микрорайонов Алматы, Болашак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 260 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: сельский округ Баскудук, жилой массив Болашак, № 284, здание коммунального государственного учреждения "Общеобразовательная школа № 14" отдела образования по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все жилые дома жилого массива Баскудук, все жилые дома улиц Адилет, Достык, Ынтымак жилого массива Болашак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 261 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: сельский округ Баскудук, жилой массив Самал, улица Шеркала, здание коммунального государственного учреждения "Дом культуры" села Баскудук.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все жилые дома кварталов № 5, 6, 7 жилого массива Алау, все жилые дома жилого массива Самал.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 262</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-[...35 lines deleted...]
-      Граница: село Мангистау, дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 246, 247, 248, 249, 250, 251, 252, 253, 254, 255, 256, 257, 258, 259, 260, 261, 262, 263, 264, 265, 266, 267, 268, 269, 270, 271, 272, 273, 274, 275, 276, 277, 278, 279, 280, 281, 282, 283, 284, 285, 286, 287, 288, 289, 290, 291, 292, 293, 294, 295, 296, 297, 298, 299, 300, 301, 302, 303, 304, 305, 306, 307, 308, 309, 310, 311, 312, 313, 314, 315, 316, 317, 318, 319, 320, 321, 322, 323, 324, 325, 326, 327, 328, 329, 330, 331, 332, 333, 334, 335, 336, 337, 338, 339, 340, 341, 342, 343, 344, 345, 346, 347, 348, 349, 350, 351, 352, 353, 354, 355, 356, 357, 358, 359, 360, 361, 362, 363, 364, 365, 366, 367, 368, 369, 370, 371, 372, 373, 374, 375, 376, 377, 378, 379, 380, 381, 382, 383, 384, 385, 386, 387, 388, 389, 390, 391, 392, 393, 394, 395, 396, 397, 398, 399, 400, 401, 402, 403, 404, 405, 406, 407, 408, 409, 410, 411, 412, 413, 414, 415, 416, 417, 418, 419, 420, 421, 422, 423, 424, 425, 426 жилого массива Бесшоқы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: село Мангистау, жилой массив Бесшокы, № 448/3, здание "Фитнес - оздоровительного комплекса".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все жилые дома жилого массива Бесшокы в пределах домов №№ 1-426.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 265</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="117"/>
-[...34 lines deleted...]
-      Граница: сельский округ Батыр, все жилые дома микрорайона Тамшалы, все жилые дома улиц №7, 8, 9, 10, 11, 12 микрорайона Шеркала.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: сельский округ Батыр, микрорайон Тамшалы, 8 улица, № 66а, здание частной общеобразовательной школы товарищества с ограниченной ответственностью "Азимут" по Мунайлинскому району.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все жилые дома микрорайона Тамшалы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 277</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: сельский округ Кызылтобе, жилой массив Кызылтобе-2, 1518/5, здание КГУ "Общеобразовательная школа № 18" отдела образования по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: в пределах домов №№ 1357-2034 жилого массива Кызылтобе-2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 278 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: сельский округ Батыр, микрорайон Хазар, здание КГУ "Общеобразовательная школа № 19" по Мунайлинскому району управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все жилые дома микрорайона Астана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 279 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр: сельский округ Даулет, спорткомплекс КГУ "Детско-юношеская спортивная школа сельского округа Даулет" Мунайлинского районного отдела культуры, физической культуры и спорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: все жилые дома кварталов 17, 18, 19, 20, 27 и в пределах домов №№ 431-782 Жана Даулет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -3327,55 +2978,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>