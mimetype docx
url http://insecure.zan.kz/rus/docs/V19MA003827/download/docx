--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3cad849" w14:textId="3cad849">
+    <w:p w14:paraId="57bdf87" w14:textId="57bdf87">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -856,51 +856,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> (вводится в действие со дня первого официального опубликования); от 08.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t> (вводится в действие со дня первого официального опубликования).</w:t>
+        <w:t> (вводится в действие со дня первого официального опубликования);  от 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">    Избирательный участок №1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1268,4364 +1288,4696 @@
         <w:t>
       Город Актау, 3б микрорайон, здание государственного коммунального казенного предприятия "Мангистауский высший политехнический колледж имени Халела Узбекгалиева" Управления образования Мангистауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z36" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Границы: дома № 1, 3, 5, 5а, 7, 8, 10, 12, 15, 58 микрорайона 3б, дома № 28, 29, 30, 31, 32, 32а, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 63, 71, 72, 79, 80, 84, 85, 87, 89, 103, 110, 111, 112, 113, 114, 116, 120, 121, 122, 138, 139, 140, 141, 145, 146, 146а, 147, 148, 149, 150, 160, 162, 163, 165, 166, 211, 212 микрорайона 3. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:bookmarkStart w:name="z40" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №8</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z38" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Город Актау, 4 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 5 имени Нұртас Оңдасынова" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 3, 4, 5, 6, 7, 9, 21, 22, 22в, 25, 26, 27, 28, 29, 60, 61, 64 микрорайона 4, дома № 1, 1в, 1г, 2, 3, 3/1, 4, 5, 6, 7, 7б, 8а, 9, 9/2, 10а, 10б, 11а, 12, 14, 16, 17, 22, 22а, 22б, 22в, 23, 23/1, 24, 25, 26, 26/1, 27, 28, 29, 29/1, 29/2, 29/4, 31, 32, 33/1, 33а, 34, 35, 60 микрорайона 4а.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №9</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 4 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 5 имени Нұртас Оңдасынова" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z39" w:id="24"/>
-[...15 lines deleted...]
-      Границы: дома № 3, 4, 5, 6, 7, 9, 21, 22, 22в, 25, 26, 27, 28, 29, 60, 61, 64 микрорайона 4, дома № 1, 1в, 1г, 2, 3, 3/1, 4, 5, 6, 7, 7б, 8а, 9, 9/2, 10а, 10б, 11а, 12, 14, 16, 17, 22, 22а, 22б, 22в, 23, 23/1, 24, 25, 26, 26/1, 27, 28, 29, 29/2, 29/4, 31, 32, 33/1, 33а, 34, 35, 60 микрорайона 4а. </w:t>
+    <w:bookmarkStart w:name="z42" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 10, 11, 13, 20, 30, 31, 32, 32а, 37, 38, 39, 40, 41, 43, 44, 45, 47, 67 микрорайона 4.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z40" w:id="25"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок №9</w:t>
+    <w:bookmarkStart w:name="z43" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №10</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z41" w:id="26"/>
-[...15 lines deleted...]
-      Город Актау, 4 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 5 имени Нұртас Оңдасынова" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+    <w:bookmarkStart w:name="z44" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 4 микрорайон, здание государственного коммунального казенного предприятия "Культурно-досуговый комплекс имени Абая" на праве оперативного управления акимата города Актау".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z42" w:id="27"/>
-[...15 lines deleted...]
-      Границы: дома № 10, 11, 13, 20, 30, 31, 32, 32а, 37, 38, 39, 40, 41, 43, 44, 45, 47, 67 микрорайона 4.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 1, 2, 49, 50, 51, 52, 53, 55, 56, 57, 58, 62, 63, 65, 66, 68 микрорайона 4.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z43" w:id="28"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок №10</w:t>
+    <w:bookmarkStart w:name="z46" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №11</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z44" w:id="29"/>
-[...15 lines deleted...]
-      Город Актау, 4 микрорайон, здание государственного коммунального казенного предприятия "Культурно-досуговый комплекс имени Абая" на праве оперативного управления акимата города Актау".</w:t>
+    <w:bookmarkStart w:name="z47" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 5 микрорайон, здание коммунального государственного учреждения "Школа-лицей № 7 имени Н. Марабаева" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z45" w:id="30"/>
-[...15 lines deleted...]
-      Границы: дома № 1, 2, 49, 50, 51, 52, 53, 55, 56, 57, 58, 62, 63, 65, 66, 68 микрорайона 4.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 1, 2, 3, 4, 7, 26, 27, 28, 29, 30, 31, 32, 33, 35, 41, 42, 54 микрорайона 5, дома № 4, 5а микрорайона 5а.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z46" w:id="31"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок №11</w:t>
+    <w:bookmarkStart w:name="z49" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №12</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z47" w:id="32"/>
+    <w:bookmarkStart w:name="z50" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Город Актау, 5 микрорайон, здание коммунального государственного учреждения "Школа-лицей № 7 имени Н. Марабаева" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z48" w:id="33"/>
-[...15 lines deleted...]
-      Границы: дома № 1, 2, 3, 4, 7, 26, 27, 28, 29, 30, 31, 32, 33, 35, 41, 42, 54 микрорайона 5, дома № 4, 5а микрорайона 5а.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 8, 9, 10, 11, 13, 14, 18, 20, 21, 22, 23, 24, 36, 39, 40 микрорайона 5.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z49" w:id="34"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок №12</w:t>
+    <w:bookmarkStart w:name="z55" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №13</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z50" w:id="35"/>
-[...15 lines deleted...]
-      Город Актау, 5 микрорайон, здание коммунального государственного учреждения "Школа-лицей № 7 имени Н. Марабаева" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 6 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 6" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 9, 21, 22, 23, 24, 25, 26, 30, 31, 32, 33, 35, 36, 39, 40, 57 микрорайона 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №14</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 6 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 6" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z51" w:id="36"/>
-[...15 lines deleted...]
-      Границы: дома № 8, 9, 10, 11, 13, 14, 18, 20, 21, 22, 23, 24, 36, 39, 40 микрорайона 5.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 3, 3б, 4, 5, 6, 10, 11, 12, 13, 14, 15, 16, 17, 19, 20, 37, 38 микрорайона 6.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z52" w:id="37"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок №13</w:t>
+    <w:bookmarkStart w:name="z58" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №15</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z53" w:id="38"/>
-[...15 lines deleted...]
-      Город Актау, 6 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 6" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+    <w:bookmarkStart w:name="z59" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 7 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 9" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z54" w:id="39"/>
-[...115 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="45"/>
+    <w:bookmarkStart w:name="z60" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Границы: дома № 7, 8, 11, 12, 14, 15, 16, 25, 26, 27, 28, 29, 30 микрорайона 7. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z61" w:id="46"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z61" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №16</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z62" w:id="47"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z62" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Город Актау, 7 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 9" Отдела образования по городу Актау Управления образования Мангистауской области". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z63" w:id="48"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z63" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: дома № 1, 2, 3, 4, 5, 6, 17, 18, 19, 20, 21, 22, 23, 24 микрорайона 7, дома № 12, 20, 21, 22, 24, 25, 26 микрорайона 7а.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z64" w:id="49"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z64" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №17</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z65" w:id="50"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z65" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Город Актау, 8 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 8 имени Исатай Сүйеубаева" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z66" w:id="51"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z66" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Границы: дома № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 18 микрорайона 8. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z67" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №18</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z68" w:id="53"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z68" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Город Актау, 8 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 8 имени Исатай Сүйеубаева" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z69" w:id="54"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z69" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: дома № 15, 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29 микрорайона 8.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z70" w:id="55"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z70" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №19</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z10" w:id="56"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z10" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Город Актау, 9 микрорайон, здание коммунального государственного учреждения "Лицей № 11 имени Туткабай Ашимбаева" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 1, 2, 3, 4, 8, 9, 10, 28, 29, 30 микрорайона 9, дома № 1, 2, 10, 11 микрорайона 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №20</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z75" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 9 микрорайон, здание коммунального государственного учреждения "Лицей № 11 имени Туткабай Ашимбаева" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 11, 14, 15, 16, 17, 18, 19, 20, 21, 22, 25 микрорайона 9.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №21</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z77" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 11 микрорайон, здание коммунального государственного учреждения "Специализированный IT лицей" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z78" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 4, 5, 34, 35, 36, 37, 38, 39, 40, 41, 42 микрорайона 11.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z79" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №22</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:p>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок №20</w:t>
+    <w:bookmarkStart w:name="z81" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 11 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа №10 имени Картбай Бекжанова" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z75" w:id="58"/>
-[...15 lines deleted...]
-      Город Актау, 9 микрорайон, здание коммунального государственного учреждения "Лицей № 11 имени Туткабай Ашимбаева" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33 микрорайона 11.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №23</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:p>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок №21</w:t>
+    <w:bookmarkStart w:name="z84" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 11 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа №10 имени Картбай Бекжанова" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z77" w:id="60"/>
-[...15 lines deleted...]
-      Город Актау, 11 микрорайон, здание коммунального государственного учреждения "Специализированный IT лицей" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 14, 15, 16, 17, 18, 18а, 19, 20, 21, 22, 58 микрорайона 11.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №24</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z78" w:id="61"/>
-[...15 lines deleted...]
-      Границы: дома № 4, 5, 34, 35, 36, 37, 38, 39, 40, 41, 42 микрорайона 11.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 12 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 12" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z79" w:id="62"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок №22</w:t>
+    <w:bookmarkStart w:name="z87" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 20, 21, 21а, 22, 23, 24, 24а, 25, 26, 27, 28, 31, 32, 33 микрорайона 12.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z81" w:id="63"/>
-[...15 lines deleted...]
-      Город Актау, 11 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа №10 имени Картбай Бекжанова" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+    <w:bookmarkStart w:name="z91" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №25</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы: дома № 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33 микрорайона 11.</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок №23</w:t>
+      Город Актау, 12 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 12" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 1, 3, 5, 6, 7, 9, 10, 11, 13, 14, 15, 16, 17, 17а, 19, 69, 70 микрорайона 12.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №26</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z84" w:id="65"/>
-[...171 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Город Актау, 12 микрорайон, здание коммунального государственного учреждения "№ 13 гимназия" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 34, 35, 40, 42, 43, 53, 54, 55, 56, 57, 59, 60 микрорайона 12.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №27</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z13" w:id="75"/>
+    <w:bookmarkStart w:name="z13" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Город Актау, 12 микрорайон, здание коммунального государственного учреждения "№ 13 гимназия" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 37, 44, 47, 48, 49, 50, 51, 52, 61, 62, 64, 65, 66, 67, 68, 71, 72, 72а, 72б, 72в, 85 микрорайона 12, частный дом № 14 микрорайона 12а.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №28</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z98" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 13 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 17" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z99" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 2, 3, 3а, 44, 46, 48, 49, 50а, 50б микрорайона 13.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z100" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №29</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z101" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 13 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 21" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z102" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 1а, 1б, 8, 9, 21, 22, 23, 24, 25б, 26, 27, 28а, 28б микрорайона 13.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z103" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №30</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z104" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 13 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 17" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z105" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 30, 31а, 31б, 35, 36, 37, 38, 39, 40, 42а, 42б, 45, 52а, 52б, 53, 54 микрорайона 13.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z109" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №31</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы: дома № 37, 44, 47, 48, 49, 50, 51, 52, 61, 62, 64, 65, 66, 67, 68, 71, 72, 72а, 72б, 72в, 85 микрорайона 12, частный дом № 14 микрорайона 12а.</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок №28</w:t>
+      Город Актау, 14 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 1" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 2, 3, 12, 13, 14, 15, 16, 17, 17а, 18, 19, 59, 59а, 84, 86, 87 микрорайона 14.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №32</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 14 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 1" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z98" w:id="77"/>
-[...15 lines deleted...]
-      Город Актау, 13 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 17" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+    <w:bookmarkStart w:name="z111" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 4, 5, 6, 7, 8, 9, 11, 20, 21, 22, 23, 24, 25, 26 микрорайона 14.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z99" w:id="78"/>
-[...15 lines deleted...]
-      Границы: дома № 2, 3, 3а, 44, 46, 48, 49, 50а, 50б микрорайона 13.</w:t>
+    <w:bookmarkStart w:name="z112" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №33</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z100" w:id="79"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок №29</w:t>
+    <w:bookmarkStart w:name="z113" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 14 микрорайон, здание коммунального государственного учреждения "Школа-гимназия № 15 имени Ибаш Жанболатовой" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z101" w:id="80"/>
-[...15 lines deleted...]
-      Город Актау, 13 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 21" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+    <w:bookmarkStart w:name="z114" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 50/1, 50/3, 52, 52-1, 52-1/1, 52-2/1, 52-2/2, 52-4, 52-6, 52-7/1, 52-7/2, 52/16, 52/17, 52/20, 52/26, 52/29, 57, 58, 60, 69, 73, 97, 97/1, 97/2, 97/4, 97/5, 97/7 микрорайона 14.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z102" w:id="81"/>
-[...15 lines deleted...]
-      Границы: дома № 1а, 1б, 8, 9, 21, 22, 23, 24, 25б, 26, 27, 28а, 28б микрорайона 13.</w:t>
+    <w:bookmarkStart w:name="z118" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №34</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z103" w:id="82"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок №30</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 15 микрорайон, здание коммунального государственного учреждения "IT школа-лицей" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 6/1, 6/3, 23, 23/1, 23/2, 24, 25, 26, 27, 27/1, 27/2, 27/3, 28, 28а, 30, 32, 33, 34, 35, 37, 39, 41б, 41г, 42, 42а, 42б, 43, 45, 46, 47, 48, 59, 76, 78, 80, 81, 83, 84, 85, 87, 88, 90, 91, 92, 93, 94, 94/1, 95, 95/1, 96, 97, 99, 99/1, 101, 101/1, 104, 105, 107, 109, 109/1, 110, 112, 112/1, 112/2, 117 микрорайона 15.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №35</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z104" w:id="83"/>
-[...15 lines deleted...]
-      Город Актау, 13 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 17" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 15 микрорайон, здание коммунального государственного учреждения "IT школа-лицей" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 22, 49, 50, 52, 53, 54, 55, 56, 56а, 56б, 65, 69, 70, 114/1, 115, 115/3, 118, 120, 121/2 микрорайона 15, дома № 1, 1а, 2, 3, 4, 4/15, 6, 7, 8, 9, 10, 11, 11/2, 11а, 12, 13, 14, 15б, 16, 16/1, 17, 18, 19, 20, 21, 23, 23/1, 23а, 24, 26, 27, 28, 29, 30, 31, 32, 33, 34, 34/2, 34/3, 34/4, 35, 35а, 36, 37, 37а, 37б, 39а, 39б, 40, 41, 41/1, 41/2, 41/3, 42, 42/1, 43, 43б, 44, 44а, 45, 45/1, 46, 46а, 46б, 47, 47/1, 47/2, 47а, 49, 49/2, 50, 51, 52, 52/1, 53, 54, 56, 57, 58, 59/1, 61а, 61б, 68 микрорайона "Самал", дома № 4, 4/1, 4/2, 4/10, 4/12, 4/15, 7, 8, 8/2, 8/3, 8/4, 11 микрорайона "Самал-1", дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38 микрорайона "Самал-2".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №36</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z105" w:id="84"/>
-[...15 lines deleted...]
-      Границы: дома № 30, 31а, 31б, 35, 36, 37, 38, 39, 40, 42а, 42б, 45, 52а, 52б, 53, 54 микрорайона 13.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 15 микрорайон, здание государственного коммунального казенного предприятия на праве оперативного управления "Ясли-сад № 58 "Балауса" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 2, 3, 4, 5, 8, 9, 9а, 9б, 10, 11а, 11б, 12, 12а, 12Б/в, 13б, 13/2, 18, 18а, 18б, 19, 19/1, 21, 60, 61, 62, 64, 64а, 66, 66а, 68, 68/7, 68/8, 68/9, 68/10, 68/11 микрорайона 15.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z127" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №37</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z106" w:id="85"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок №31</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 22 микрорайон, здание коммунального государственного учреждения "Школа-гимназия № 22 имени С. Кондыбая" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 1, 2, 3, 4, 5а, 5в, 6, 6а, 6б, 7, 7б, 8, 9, 10, 10б, 15, 16, 17, 29, 30, 31, 39 и частные дома № 32, 33, 33/3, 34 микрорайона 22, дом № 101 микрорайона 23.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №38</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 22 микрорайон, здание республиканского государственного учреждения "Воинская часть 6656 Национальной гвардии Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z107" w:id="86"/>
-[...15 lines deleted...]
-      Город Актау, 14 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 1" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+    <w:bookmarkStart w:name="z129" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: здание № 39 микрорайона 22, здание № 20 промышленной зоны 4.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z108" w:id="87"/>
-[...15 lines deleted...]
-      Границы: дома № 2, 3, 12, 13, 14, 15, 16, 17, 17а, 18, 19, 59, 59а, 84, 87 микрорайона 14.</w:t>
+    <w:bookmarkStart w:name="z130" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №39</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z109" w:id="88"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок №32</w:t>
+    <w:bookmarkStart w:name="z131" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 25 микрорайон, здание республиканского государственного учреждения "Учреждение № 77" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z110" w:id="89"/>
-[...15 lines deleted...]
-      Город Актау, 14 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 1" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+    <w:bookmarkStart w:name="z132" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: здание № 34/1 микрорайона 23, здания № 49, 72/1 микрорайона 25.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z111" w:id="90"/>
-[...15 lines deleted...]
-      Границы: дома № 4, 5, 6, 7, 8, 9, 11, 20, 21, 22, 23, 24, 25, 26 микрорайона 14.</w:t>
+    <w:bookmarkStart w:name="z136" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №40</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z112" w:id="91"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок №33</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 24 микрорайон, здание некоммерческого акционерного общества "Каспийский университет технологий и инжиниринга имени Ш. Есенова" (2 корпус).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 14, 16, 18, 18/1, 21, 45 микрорайона 24 и дома № 1, 2, 4/1, 5, 6, 7, 8, 10, 11, 13, 13/1, 16, 18, 19, 20/1, 20/2, 21, 21/1, 21/10, 22, 23, 24, 25, 26, 27, 28, 30, 32, 33, 33/1, 34, 35, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48/1, 48/2, 49, 50, 50/1, 50/2, 50/3, 51, 52, 53, 54, 55, 56, 56а, 58, 59, 59/1, 59/2, 62, 63, 63/1, 64, 65/1, 65/2, 66, 68, 69, 71, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82 жилого комплекса "Коктем", дома № 1, 1г, 1б, 3, 4, 6, 6а, 12, 12а, 13, 14, 15, 17, 18, 19, 22 микрорайона 26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №41</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 26 микрорайон, здание государственного коммунального предприятия на праве хозяйственного ведения "Мангистауская областная многопрофильная больница" Управления здравоохранения Мангистауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z113" w:id="92"/>
-[...15 lines deleted...]
-      Город Актау, 14 микрорайон, здание коммунального государственного учреждения "Школа-гимназия № 15 имени Ибаш Жанболатовой" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+    <w:bookmarkStart w:name="z138" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: здание № 51б микрорайона 14, здания № 50, 53, 57, 57б микрорайона 26, здание № 1/1 микрорайона 30, здание № 6 микрорайона 34а и здание № 287 микрорайона "Шыгыс-1".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z114" w:id="93"/>
-[...15 lines deleted...]
-      Границы: дома № 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 50/1, 50/3, 52, 52-1, 52-1/1, 52-2/1, 52-2/2, 52-4, 52-6, 52-7/1, 52-7/2, 52/16, 52/17, 52/20, 52/26, 52/29, 57, 58, 60, 69, 73, 97, 97/1, 97/2, 97/4, 97/5, 97/7 микрорайона 14.</w:t>
+    <w:bookmarkStart w:name="z139" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №42</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z115" w:id="94"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок №34</w:t>
+    <w:bookmarkStart w:name="z140" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 26 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 14" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z116" w:id="95"/>
-[...15 lines deleted...]
-      Город Актау, 15 микрорайон, здание коммунального государственного учреждения "IT школа-лицей" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+    <w:bookmarkStart w:name="z141" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 2, 20, 21, 23, 24, 29, 31, 32, 35, 36, 38, 39, 40, 41, 50/1, 67 микрорайона 26.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z117" w:id="96"/>
-[...15 lines deleted...]
-      Границы: дома № 6/1, 6/3, 23, 23/1, 23/2, 24, 25, 26, 27, 27/1, 27/2, 27/3, 28, 28а, 30, 32, 33, 34, 35, 37, 39, 41б, 41г, 42, 42а, 42б, 43, 45, 46, 47, 48, 59, 76, 78, 80, 81, 83, 84, 85, 87, 88, 90, 91, 92, 93, 94, 94/1, 95/1, 96, 97, 99, 99/1, 101, 101/1, 104, 105, 107, 109, 109/1, 110, 112, 112/1, 112/2, 117 микрорайона 15.</w:t>
+    <w:bookmarkStart w:name="z142" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №43</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z118" w:id="97"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок №35</w:t>
+    <w:bookmarkStart w:name="z143" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 26 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 14" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z119" w:id="98"/>
-[...15 lines deleted...]
-      Город Актау, 15 микрорайон, здание коммунального государственного учреждения "IT школа-лицей" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+    <w:bookmarkStart w:name="z144" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 7, 8, 9, 10, 11, 26, 27, 28, 41а, 42, 43, 45, 46 микрорайона 26.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z120" w:id="99"/>
-[...15 lines deleted...]
-      Границы: дома № 22, 49, 50, 52, 53, 54, 55, 56, 56а, 56б, 65, 69, 70, 114/1, 115, 118, 120, 121/2 микрорайона 15, дома № 1, 1а, 2, 3, 4, 4/15, 6, 7, 8, 9, 10, 11, 11а, 12, 13, 14, 15б, 16, 16/1, 17, 18, 19, 20, 21, 23, 23/1, 23а, 24, 26, 27, 28, 29, 30, 31, 32, 33, 34, 34/2, 34/3, 34/4, 35, 35а, 36, 37, 37а, 37б, 39а, 39б, 40, 41, 41/1, 41/2, 41/3, 42, 42/1, 43, 43б, 44, 44а, 45, 45/1, 46, 46а, 46б, 47, 47/1, 47/2, 47а, 49, 49/2, 50, 51, 52, 52/1, 53, 54, 56, 57, 58, 59/1, 61а, 61б, 68 микрорайона "Самал", дома № 4, 7, 8, 8/2, 8/3, 8/4, 11 микрорайона "Самал-1", дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38 микрорайона "Самал-2".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 27 микрорайон, здание государственного коммунального казенного предприятия "Актауский технологический колледж сервиса" Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 15, 16, 17, 20, 21 и здание № 7 микрорайона 27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 27 микрорайон, здание государственного коммунального казенного предприятия "Актауский технологический колледж сервиса" Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 24, 25, 26, 57, 64, 65, 66, 67, 71, 72, 74, 75, 76, 79, 80, 85 микрорайона 27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №46</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 27 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 16 имени Саламата Мукашева" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 13, 41, 42, 43, 44, 45, 46, 47, 48, 49, 51, 52, 53, 54, 87, 92, 93 микрорайона 27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 27 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 16 имени Саламата Мукашева" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 18, 19, 23, 27, 28, 29, 30, 31, 32, 32/1, 33, 35, 37, 38, 39, 40 микрорайона 27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z156" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №48</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z121" w:id="100"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок №36</w:t>
+    <w:bookmarkStart w:name="z157" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 28 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 20 имени Мухтара Ауэзова" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z122" w:id="101"/>
-[...15 lines deleted...]
-      Город Актау, 15 микрорайон, здание государственного коммунального казенного предприятия на праве оперативного управления "Ясли-сад № 58 "Балауса" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+    <w:bookmarkStart w:name="z158" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 23, 24, 25, 26, 27, 28, 29, 30 микрорайона 28.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z123" w:id="102"/>
-[...15 lines deleted...]
-      Границы: дома № 2, 3, 4, 5, 8, 9, 9а, 9б, 10, 11а, 11б, 12, 12а, 12Б/в, 13б, 13/2, 18, 18а, 18б, 19, 21, 60, 61, 62, 64, 64а, 66, 66а, 68, 68/7, 68/8, 68/9, 68/10, 68/11 микрорайона 15.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №49 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z124" w:id="103"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок №37</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 28 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 20 имени Мухтара Ауэзова" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z160" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 16, 20, 31, 32, 33, 34, 35, 36, 37, 38, 46, 47, 48, 49 микрорайона 28.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z125" w:id="104"/>
-[...15 lines deleted...]
-      Город Актау, 22 микрорайон, здание коммунального государственного учреждения "Школа-гимназия № 22 имени С. Кондыбая" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+    <w:bookmarkStart w:name="z161" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №50</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z126" w:id="105"/>
-[...15 lines deleted...]
-      Границы: дома № 1, 2, 3, 4, 5а, 5в, 6, 6а, 6б, 7, 7б, 8, 9, 10, 10б, 15, 16, 17, 29, 30, 31, 39 и частные дома № 32, 33, 34 микрорайона 22, дом № 101 микрорайона 23.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 28 микрорайон, здание государственного коммунального казенного предприятия на праве оперативного управления "Ясли-сад № 59 имени С.Н. Шапагатова" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z127" w:id="106"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок №38</w:t>
+    <w:bookmarkStart w:name="z163" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 7, 8, 9, 10, 11, 12, 13, 14, 15 микрорайона 28.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z128" w:id="107"/>
-[...15 lines deleted...]
-      Город Актау, 22 микрорайон, здание республиканского государственного учреждения "Воинская часть 6656 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z164" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №51</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z129" w:id="108"/>
-[...15 lines deleted...]
-      Границы: здание № 39 микрорайона 22, здание № 20 промышленной зоны 4.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 28а микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 23" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z130" w:id="109"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок №39</w:t>
+    <w:bookmarkStart w:name="z166" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 14, 20, 23 микрорайона 28а.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z131" w:id="110"/>
-[...15 lines deleted...]
-      Город Актау, 25 микрорайон, здание республиканского государственного учреждения "Учреждение № 77" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z167" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №52</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z132" w:id="111"/>
-[...15 lines deleted...]
-      Границы: здание № 34/1 микрорайона 23, здания № 49, 72/1 микрорайона 25.</w:t>
+    <w:bookmarkStart w:name="z169" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 29 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа №28 имени Ахмет Байтурсынулы" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z133" w:id="112"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок №40</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 7, 8, 9, 15, 16, 17, 20, 21, 22, 22/1 микрорайона 29.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z173" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №53</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z134" w:id="113"/>
-[...15 lines deleted...]
-      Город Актау, 24 микрорайон, здание некоммерческого акционерного общества "Каспийский университет технологий и инжиниринга имени Ш. Есенова" (2 корпус).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 29 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа №28 имени Ахмет Байтурсынулы" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 1, 23, 24, 26, 26а, 27, 28, 29, 30, 31, 32, 33, 200, 201, 201/4, 202, 203, 203/1, 203/2, 203/3, 203/4, 203/5, 203/6, 203/7, 204, 206, 220 микрорайона 29.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z179" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №54</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z135" w:id="114"/>
-[...15 lines deleted...]
-      Границы: дома № 14, 16, 18, 45 микрорайона 24 и дома № 1, 2, 4/1, 5, 6, 7, 8, 10, 11, 13, 13/1, 16, 18, 19, 20/1, 20/2, 21, 21/1, 21/10, 22, 23, 24, 25, 26, 27, 28, 30, 32, 33, 33/1, 34, 35, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48/1, 48/2, 49, 50, 50/1, 50/2, 50/3, 51, 52, 53, 54, 55, 56, 56а, 58, 59, 59/1, 59/2, 62, 63, 63/1, 64, 65/1, 65/2, 66, 68, 69, 71, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82 жилого комплекса "Коктем", дома № 1, 1г, 1б, 3, 4, 6, 6а, 12, 12а, 13, 14, 15, 17, 18, 19, 22 микрорайона 26.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 29 микрорайон, здание государственного коммунального казенного предприятия на праве оперативного управления "Ясли-сад № 61 "Сұлтан" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 3, 4, 5, 6 микрорайона 29, дома № 2, 4, 5, 5/1, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 20, 20/1, 21, 22, 23, 24, 25, 26, 27, 28, 31, 32, 33, 34, 35, 36, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 48/1, 49, 50, 51, 52, 52/1, 53, 53/1, 53/2, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 64/1, 65, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 92, 93, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 106, 106/1, 107, 107/2, 108, 109, 110, 111, 112, 113, 114, 115, 117, 118, 119, 120, 120/1, 121, 122, 123, 124, 125, 126, 127, 128, 128/1, 132, 133, 134, 134/1, 136, 139, 147, 159, 160, 162, 206, 212 жилого массива "Толкын", дома № 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 9/2, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 22, 23, 24, 25а, 26, 27/1, 28, 29, 30, 30/1, 31, 32, 33, 33/1, 34, 34/1, 34/2, 34/3, 35, 36, 37, 37/1, 38, 39, 40, 41, 44, 45, 46, 47, 48, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 66, 67, 68, 71, 72, 73, 74, 76, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 90/1, 90/2, 90/3, 90/4, 90/5, 90/6, 90/7, 91, 92, 93, 94, 96, 97, 98, 99, 99/1, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 112, 113, 114, 115, 116, 117, 118, 119, 120/2, 121, 122, 125, 126, 127, 128, 129, 130, 130/1, 130/2, 131, 132, 133, 134, 134/1, 134/2, 134/3, 134/4, 134/5, 134/6, 134/7, 134/8, 134/9, 136, 137, 138, 139, 140, 141, 141/1, 142, 143, 144, 145, 158, 161, 197, 198, 199, 215, 215/2 жилого массива "Толкын-2".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №55</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 32б микрорайон, здание коммунального государственного учреждения "Областная специальная школа-интернат" Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 2, 2/1, 3, 4, 5, 6, 7, 8, 8/1, 8/2, 11, 15, 16, 16/1, 16/2, 17, 17/1, 18, 19, 20, 21, 22 микрорайона 32б.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z182" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №56</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z136" w:id="115"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок №41</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, село Умирзак, здание коммунального государственного учреждения "Умирзакская общеобразовательная школа № 27" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 1, 1/1, 2, 5, 6, 7, 10, 11/2, 12, 13, 14, 15, 16, 17, 18, 18/1, 19, 20, 20/1, 21, 21/1, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 46/1, 47, 47/1, 48, 48/3, 49, 50, 51, 52, 53, 54, 55, 56, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72 села Умирзак, дома № 1, 2, 3, 4, 11, 18, 19, 20, 21, 46, 47, 48 Монтажного управления-3, дома № 1, 3, 5, 7, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26, 27, 27а, 28, 29а, 30, 31, 36, 38, 40 улицы Көктем, дома № 2, 4, 6, 6/1, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 37, 39, 40, 41, 42, 43, 44, 45, 46, 46/1, 47, 48, 51, 52, 53, 54, 55, 56, 57, 58, 76, 77 улицы Қайсар, дома № 1, 2, 3, 4, 5, 6, 7, 9, 11, 12/1, 12/2, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 46, 48 улицы Достық, дома № 1, 1/1, 2, 5, 23/1, 24, 25, 26, 27, 28, 28/1, 29, 30, 31, 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 45/1, 46, 47, 51 улицы Ақ маржан, дома № 1, 2, 3, 4, 5, 6, 6а, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17, 18, 19, 20, 21, 22, 24, 26, 27, 28, 29, 31, 32, 33, 34, 36, 37, 38, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 56 улицы Асар, дома № 1, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20/1, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 56, 57, 57а, 58, 60/1, 60/4 улицы Шұғыла, дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 9/1, 9/2, 9/3, 10, 11, 11/1, 11/2, 11/3, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29/1, 29/2, 30, 31, 32, 34, 35/1, 35/2, 36, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50 улицы Мамыр, дома № 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23/1, 23/2, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 37, 40, 41, 42, 43, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 77, 78, 80 улицы Балауса, дома № 1, 2, 3, 4, 5, 6, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 41, 43, 47 улицы Арай, дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 23, 25, 27 улицы Мереке, дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 11, 12, 13, 14, 15, 16, 17, 19, 20, 21, 23, 24, 25, 26, 26/1, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54/1, 55, 56, 57, 58, 59, 61, 61/1, 61/2, 61/3, 61/4, 62, 63, 64, 66, 68, 69, 70, 71, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86 улицы Самал, дома № 1, 3, 5, 7, 13, 13/1 улицы Ынтымақ, дома № 2, 3, 4, 5, 6, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 26, 28, 30, 31, 32, 33, 34, 35, 36, 38, 39, 40, 41, 42, 43, 45, 47, 48, 50, 51, 52, 53, 54, 54/1, 56, 57, 57/1, 57/2, 57/3, 57/4 улицы Жайлау, дома № 2, 3, 4, 7, 8, 9, 10, 12, 14, 15, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 42, 80 улицы Құлагер, дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 52, 53, 54, 55, 56, 58, 59, 60, 61, 62, 65, 66, 67, 68, 70, 74 улицы Ақ бидай жилого массива "Ақ желкен".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №57</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z183" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, микрорайон "Шыгыс-1", здание коммунального государственного учреждения "Общеобразовательная школа № 25" отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z137" w:id="116"/>
-[...15 lines deleted...]
-      Город Актау, 26 микрорайон, здание государственного коммунального предприятия на праве хозяйственного ведения "Мангистауская областная многопрофильная больница" Управления здравоохранения Мангистауской области".</w:t>
+    <w:bookmarkStart w:name="z184" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 1/4, 2/5, 2/9, 3, 3/1, 3/14, 3/9, 4, 4/1, 4/2, 5, 5/1, 5/2, 6/13, 8, 8/1, 8/2, 8/3, 8/4, 8/5, 8/6, 8/7, 8/8, 8/9, 9/5, 9/7, 9/8, 9/11, 12, 17, 18, 19, 20, 21, 22, 22/3, 22/4, 22/5, 23, 25, 27, 30, 31, 32, 34, 35, 36, 36/1, 37, 38, 39, 40, 41, 42, 43, 46, 47, 47/1, 48, 49, 50, 51, 52, 53, 54, 56, 57, 58, 59, 60, 61, 62/1, 63, 64, 65, 67, 68, 69, 70, 71, 72, 72/1, 73, 74, 75, 75/1, 75/2, 77, 79, 80, 82, 84, 85, 85/1, 86, 87, 87/1, 87/2, 88, 88/1, 89, 90, 91, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 106, 107, 108, 109, 111, 112, 113, 114, 115, 116, 117, 118, 118/1, 118/2, 119, 120, 123, 124, 124/1, 124/2, 125, 126, 127, 128, 130, 131, 132, 133, 134, 135, 136/1, 136/2, 137, 138, 139, 140, 141, 142, 143, 144, 145, 145/1, 146, 147, 148, 149, 150, 151, 152, 152/1, 153, 154, 155, 156, 158, 159, 160, 160/1, 160/2, 160/3, 160/4, 160/5, 160/6, 160/7, 160/8, 160/9, 160/10, 160/11, 160/12, 160/13, 160/14, 160/15, 160/16, 160/17, 160/18, 160/19, 160/20, 160/21, 160/22, 160/23, 160/24, 160/25, 160/26, 160/27, 160/28, 160/29, 160/30, 160/31, 160/32, 160/33, 160/34, 160/35, 160/36, 160/37, 160/38, 160/39, 160/40, 160/41, 160/42, 160/43, 161, 162, 163, 164, 164/1, 165, 166, 167, 168, 170, 170/1, 172, 173, 173/1, 174, 175, 176, 177, 178, 178/1, 179, 179/1, 180, 181, 182, 183, 183/1, 184, 185, 186, 187, 188, 189, 190, 191, 192, 192/1, 193, 194, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208/1, 209, 211, 212, 212/1, 212/2, 212/3, 212/4, 212/5, 212/6, 212/7, 212/8, 212/9, 213, 215, 216, 217, 218, 219, 220, 221, 222, 223, 223/1, 224, 224/1, 224/2, 224/3, 224/4, 224/5, 224/6, 224/7, 224/8, 224/9, 224/10, 224/11, 224/12, 224/13, 224/14, 224/15, 224/16, 224/17, 224/18, 224/19, 224/20, 224/21, 224/22, 224/23, 224/24, 224/25, 224/26, 224/27, 224/28, 224/29, 224/30, 224/31, 224/32, 224/33, 224/34, 224/35, 224/36, 224/37, 224/38, 224/39, 224/40, 224/41, 224/42, 224/43, 224/44, 224/45, 224/46, 224/47, 224/48, 224/49, 224/50, 224/51, 224/52, 224/53, 224/54, 224/55, 225, 225/1, 226, 227, 227/1, 228, 228/1, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 246, 248, 251, 252, 256, 256/1, 257, 257/1, 262, 264, 265, 266, 267, 267/1, 268, 269, 270, 271, 272, 273, 274, 275, 276, 277, 278, 279, 280, 287, 288, 289, 291, 292, 293, 293/1, 294, 297, 298, 299, 304, 306, 307, 308, 309, 310, 311, 312, 313, 314, 316, 317, 319, 319/1, 321, 322, 323, 325, 326, 327, 328, 330, 331, 333, 334, 335, 335/1, 336, 336/1, 336/2, 337, 338, 339, 341, 342, 343, 344, 345, 346, 347, 348, 349, 350, 351, 351/1, 352, 353, 354, 355, 357, 359, 360, 361, 362, 364, 364/1, 367, 370, 373, 373/1, 374, 377, 378, 379, 380, 381 микрорайона "Шыгыс-2".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z138" w:id="117"/>
-[...15 lines deleted...]
-      Границы: здание № 51б микрорайона 14, здания № 50, 53, 57, 57б микрорайона 26, здание № 1/1 микрорайона 30, здание № 6 микрорайона 34а и здание № 287 микрорайона "Шыгыс-1".</w:t>
+    <w:bookmarkStart w:name="z185" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №58</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z139" w:id="118"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок №42</w:t>
+    <w:bookmarkStart w:name="z186" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, село Умирзак, промышленная зона 7, здание республиканского государственного учреждения "Департамент Пограничной службы Комитета национальной безопасности Республики Казахстан по Мангистауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z140" w:id="119"/>
-[...15 lines deleted...]
-      Город Актау, 26 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 14" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+    <w:bookmarkStart w:name="z187" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: здание № 28 промышленной зоны 7.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z141" w:id="120"/>
-[...15 lines deleted...]
-      Границы: дома № 2, 20, 21, 23, 24, 29, 31, 32, 35, 36, 38, 39, 40, 41, 50/1, 67 микрорайона 26.</w:t>
+    <w:bookmarkStart w:name="z188" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №59</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z142" w:id="121"/>
-[...537 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="138"/>
+    <w:bookmarkStart w:name="z28" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Город Актау, 29 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа №28 имени Ахмет Байтурсынулы" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+        <w:t>Город Актау, село Умирзак, здание № 197 жилого массива "Оймаша-3".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 1, 2, 3, 4, 5, 6, 7, 8, 8/4, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 29/2, 30, 31, 32, 33, 34, 35, 36, 37, 37/5, 38, 38/7, 39, 40, 41, 42, 43, 44, 44/2, 49 жилого массива "Оймаша-1", дома № 51, 52, 53, 54, 55, 56, 57, 57/2, 58, 59, 60, 61, 62, 62/2, 63, 64, 65, 65/1, 66, 67, 68, 69, 69/1, 70, 71, 72, 72/2, 72/3, 72/4, 72/6, 73, 74, 75, 76, 77, 78, 78/1, 78/3, 78/4, 79, 84, 84/1, 85, 86, 89, 89/1, 89/2, 89/3, 90, 90/1, 90/2, 102, 102/1, 106/1, 107 жилого массива "Оймаша-2", дома № 11, 101, 101/3, 103, 104, 105, 106, 107, 108, 109, 109/1, 110, 111, 111/1, 112, 112/1, 113, 114, 115, 116, 117, 117/2, 118, 119, 119/1, 119/2, 119/3, 120, 121, 122, 122/1, 122/2, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 136, 137, 138, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 154/1, 155, 156, 157, 158, 159, 160, 161, 162, 163, 163/1, 164, 165, 166, 166/1, 166/2, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 176/1, 177, 178, 179, 180, 181, 182, 183, 184, 185, 191, 193, 194, 195, 196, 197/1, 198/1, 198/3, 198/4, 221, 221/4, 222, 222/1 жилого массива "Оймаша-3" и дома № 1, 4, 25, 33/1, 33/2, 36/2, 36/6, 36/7, 36/10, 36/11, 36/18, 36/26, 36/27, 36/33, 36/34, 36/37, 36/89, 36/93, 36/112, 37, 37/1, 37/2, 37/3, 37/4, 37/72, 38/19, 38/71, 38/73, 38/76, 50/2, 50/3, 50/4, 50/5, 50/6, 50/7, 50/8, 50/9, 50/10, 50/11, 50/12, 50/13, 50/14, 50/15, 50/16, 50/17, 50/18, 50/19, 93, 95, 95/1, 96, 96/1, 96/2, 143, 143/1, 206, 259, 259/1, 259/2 микрорайона 21.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z191" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №61</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z192" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, здание 46 крестьянского хозяйства Ару Ана (17 километр автодороги Актау-Курык), здание республиканского государственного учреждения "Войсковая часть 25744" Министерства обороны Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z193" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: здание 46 крестьянского хозяйства Ару Ана и здание № 7 микрорайона 24.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z197" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №62</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 17 микрорайон, здание №13/1 (возле здания спортивного комплекса "Халык Арена").</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 1, 2, 3, 4, 5, 7, 18, 18/1, 18/2, 18/3, 19, 20, 21, 23 микрорайона 17.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 63 </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z198" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 11 микрорайон, здание коммунального государственного учреждения "IT школа-лицей" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z199" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 1, 2, 3, 6, 7, 7а, 7б, 8, 10, 11, 12, 13, 60 микрорайона 11.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z200" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №64</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z201" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 13 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 21" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z202" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 5а, 5б, 6, 7, 10, 13а, 13б, 14, 15, 16, 17, 19, 20 микрорайона 13.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z203" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №65</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z204" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 14 микрорайон, здание коммунального государственного учреждения "Школа-гимназия № 15 имени Ибаш Жанболатовой" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z205" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 27, 28, 29, 30, 31, 32, 32а, 32б, 33, 33а, 34, 34а, 35, 36, 36а, 36б, 37 микрорайона 14.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z215" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №66</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 17 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 35" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 8/1, 11, 14, 33, 33/7, 40, 41, 43, 43/1, 43/2, 43/3, 49, 50, 63, 63/1, 63/2, 67 микрорайона 16.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 31а микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 30" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23 микрорайона 31б.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №68</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 19 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 35" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 7, 14, 18, 28, 28/1, 31, 42, 82, 84, 85, 86, 86/1, 89, 90, 91, 92, 93, 94, 68, 69, 70, 70/1, 70/2, 73 микрорайона 16.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №69</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z216" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 28 микрорайон, здание государственного коммунального казенного предприятия на праве оперативного управления "Ясли-сад № 57 "Ақбота" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z217" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 1, 2, 3, 4, 5, 6, 17, 18, 19, 21, 22 микрорайона 28.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 33 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 33" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 1, 2, 3, 3/1, 3/2, 4, 4а, 5, 7/1, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19/1, 19/2, 20, 22, 23, 24, 25, 27, 28, 29, 29/1, 30, 31, 32, 34, 35, 36, 37, 37/2, 38, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 51, 52, 53, 53/1, 54, 55, 56, 57, 58, 59, 60, 61, 61/1, 61/2, 64, 65, 66, 67, 67/1, 68, 69, 70, 71, 71/1, 72, 73, 74/1, 74/2, 75, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89/1, 89/2, 90, 91, 92, 93, 94, 95, 96, 97, 98, 98/1, 99, 100, 101, 102, 103, 104, 105, 105/1, 106, 106/1, 106/2, 107, 108, 108/1, 108/2, 109, 110, 111, 112, 113, 115, 116, 117, 118, 119, 120/2, 121, 122, 123, 124, 125, 126, 127, 129, 130, 131, 132, 133, 133/1, 134, 135, 136, 137, 138, 139, 139/1, 140, 140/1, 141, 142, 143, 144, 145, 146, 146/1, 147, 148, 149, 150, 151, 152, 152/1, 153, 154, 154/1, 155, 156, 157, 158, 159, 160/1, 160/2, 161, 161/1, 162, 164/1, 166, 167, 168, 169, 172, 172/2, 172/5, 172/8, 172/9, 172/15, 172/16, 172/18, 172/19, 172/20, 172/21, 176, 176/1, 176/2, 176/3, 177, 177/1, 177/2, 177/3, 177/4, 177/5, 177/6, 181, 183, 183/1 микрорайона 30 и здание № 1 микрорайона 32.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 32а микрорайон, здание коммунального государственного учреждения "Школа-гимназия № 29 имени Фаризы Онгарсыновой" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 1, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17 микрорайона 32а.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z230" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №241</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 33 микрорайон, здание коммунального государственного учреждения "Детско-юношеская спортивная школа Мангистау-Арена города Актау" Управления физической культуры и спорта Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 19, 20, 21, 22, 29, 30, 31, 32 микрорайона 33.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z233" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №242</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы: дома № 1, 23, 24, 26, 26а, 27, 28, 29, 30, 31, 32, 33, 200, 201, 201/4, 202, 203, 203/1, 203/2, 203/4, 203/5, 203/6, 203/7, 204, 206, 220 микрорайона 29.</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> Избирательный участок №54 </w:t>
+      Город Актау, микрорайон "Шыгыс-1", здание коммунального государственного учреждения "Общеобразовательная школа № 25" отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 5, 10, 12, 22, 38, 43, 95, 142, 142/4, 142/5, 142/6, 142/7, 142/8, 142/9, 142/10, 142/11, 142/12, 142/13, 142/14, 142/15, 142/16, 142/17, 142/18, 142/19, 142/20, 143, 144, 148, 158, 159, 167, 169, 170, 171, 172, 173 микрорайона 29а, дома № 1, 2, 3, 4, 5, 6, 7, 7/1, 7/2, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 26, 27, 28, 29, 30, 31, 32, 32/1, 33, 33/1, 34, 34/1, 34/2, 35, 36, 37/1, 39, 40, 41, 43, 44, 45, 46, 47, 48, 49, 50, 51/1, 51/2, 51/3, 52, 52/1, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 72, 73, 74, 75, 76, 78, 78/3, 78/4, 79, 79/1, 79/2, 79/3, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 101/1, 101/2, 102, 103, 104, 105, 106, 107, 108, 109, 110, 110/1, 111, 112, 113, 114, 115, 116, 117, 118, 119, 119/2, 119/3, 119/4, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 139/1, 139/2, 139/3, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 201, 202, 203, 204, 205, 205/1, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 216/2, 216/3, 216/4, 216/5, 216/6, 217, 218, 219, 220, 220/1, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 242, 242/1, 242/2, 242/3, 243, 244, 245, 246, 247, 248, 248/1, 249, 250, 251, 251/2, 251/3, 252, 253, 261/2, 261/8, 261/10, 262, 262/1, 280/1, 284, 284/1, 284/2, 284/3, 284/4, 285, 285/2, 286, 286/3, 286/4, 288/1, 289/3, 290/2, 290/3, 290/4, 290/5, 290/6, 290/7, 290/8, 290/10, 290/11, 290/12, 290/13, 290/14, 291, 291/1, 291/2, 291/3, 291/4, 291/5, 291/7, 291/12, 291/13, 291/14, 291/15, 291/16, 291/17, 291/18, 292, 292/2, 292/3, 296 микрорайона "Шыгыс-1", дома № 1, 1/1, 1/2, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 18а, 19, 20, 21, 22, 24, 25, 26, 27, 28, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 41/1, 42а, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 54/1, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 68а, 69, 69/4, 70, 71, 72, 73, 74, 75, 75а, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 88а, 89, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101/2, 101/4, 101/5, 101/6, 101/7, 101/8, 101/10, 102/1, 102/2, 102/3, 102/4, 102/5, 102/7, 103/1, 103/2, 103/4, 103/5, 103/6, 103/7, 103/8, 103/9, 103/10, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119/1, 119/2, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 133, 134, 135, 135/1, 137, 137/1, 138, 139, 140, 141, 142, 142/1, 143, 144, 144/2, 144/3, 145, 146, 146/1, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 164/1, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 197/1, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 218, 219, 220, 221, 222, 223, 224, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 235/2, 255/6, 255/7, 255/14, 257, 257/2, 257/3, 258, 258/1 микрорайона "Шыгыс-3".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №243</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, село Умирзак, здание коммунального государственного учреждения "Умирзакская общеобразовательная школа № 26" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 1, 2, 4, 5, 6, 7, 8, 9, 10, 12, 12/1, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24 улицы Аққорған, дома № 25, 26, 27, 28, 30, 31, 32, 34, 36, 37, 38, 41, 43, 44, 45, 47, 49, 50 улицы Жолбаян, дома № 51, 53, 54, 55, 57, 62, 63, 64, 66, 68, 69, 70, 71, 72, 73, 74, 74/1, 75, 76 улицы Ақмая, дома № 77, 79, 81, 83, 84, 86, 87, 88, 94, 95, 96, 97, 98, 99, 100, 101, 101/1, 102 улицы Шыңырау, дома № 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 114, 118, 119, 120, 122, 123, 124, 125, 127, 128 улицы Ақеспе, дома № 130, 131, 132, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 152, 153, 154 улицы Саура, дома № 155, 156, 157, 158, 159, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180 улицы Ақтас, дома № 182, 183, 184, 185, 186, 187, 188, 189, 192, 193, 194, 195, 198, 199, 200, 201, 202, 203, 204, 205, 206 улицы Теректі, дома № 207, 208, 209, 210, 211, 213, 214, 215, 216, 217, 218, 219, 220, 221, 223, 224, 225, 226, 227, 228, 229, 231, 232 улицы Ақбұлақ, дома № 233, 235, 236, 239, 240, 241, 242, 243, 244, 245, 247, 248, 249, 250, 251, 252, 253, 254, 255, 258 улицы Қауынды, дома № 259, 260, 261, 265, 266, 267, 268, 269, 270, 271, 274, 275, 276, 277, 278, 279, 280, 281, 284 улицы Күйкен, дома № 285, 286, 287, 288, 289, 290, 291, 292, 293, 294, 295, 296, 297, 298, 299, 300, 301, 302, 303, 304, 305, 306, 307, 308, 309, 310, 313 улицы Манашы, дома № 315, 317, 318, 319, 320, 321, 322, 323, 324, 325, 326, 327, 328, 329, 330, 332, 333, 334, 335 улицы Қосқұдық, дома № 338, 339, 340, 343, 344, 345, 346, 347, 348, 349, 350, 351, 352, 353, 355, 356, 357, 358, 359, 360, 362 улицы Тасорпа, дома № 363, 364, 366, 367, 368, 370, 371, 372, 374, 375, 376, 377, 378, 379, 382, 384, 385, 387, 388 улицы Ақсай, дома № 391, 392, 393, 394, 395, 396, 397, 399, 400, 401, 402, 403, 404, 405, 406, 407, 408, 410, 411, 412, 413 улицы Тамшалы, дома № 415, 416, 417, 419, 420, 421, 422, 423, 425, 428, 429, 430, 431, 432, 433, 434, 434/1, 435, 436, 437, 439, 440 улицы Асар, дома № 441, 442, 444, 445, 446, 447, 448, 449, 450, 451, 452, 453, 454, 455, 456, 457, 458, 459, 460, 461, 462, 464, 466 улицы Еңселі, дома № 467, 468, 469, 470, 477, 478, 479, 480, 481, 481/1, 482, 483, 484, 488, 489, 490, 491, 492 улицы Сарытас, дома № 495, 496, 497, 499, 500, 501, 502, 504, 505, 506, 507, 508, 509, 510, 511, 512, 513, 515, 516 улицы Ақсеңгір, дома № 519, 520, 523, 524, 525, 526, 527, 528, 529, 530, 531, 532, 533, 534, 535, 536, 538, 539, 542, 543, 544 улицы Желтау, дома № 545, 546, 547, 548, 549, 550, 553, 554, 555, 557, 558, 559, 561, 562, 563, 564, 565, 566, 567, 568, 569, 570 улицы Ағашты, дома № 571, 572, 574, 575, 576, 577, 578, 579, 580, 581, 582, 583, 584, 585, 586, 587, 588, 758, 759, 760 улицы Сарша, дома № 590, 592, 593, 594, 595, 596, 597, 599, 600, 601, 602, 603 улицы Ақсу, дома № 604, 605, 607, 610, 611, 612, 613, 614, 615, 618 улицы Қаратөбе, дома № 622, 623, 624, 625, 626, 627, 628, 629, 630 улицы Аққұдық, дома № 649, 650, 651, 652, 652/6, 653, 656, 657, 658, 659, 660, 661, 662, 663, 664, 665, 666 улицы Жиделі, дома № 667, 668, 669, 670, 671, 672, 673, 674, 675, 676, 677, 678, 679, 679/1, 680, 681, 682, 683, 684 улицы Кемер, дома № 685, 686, 687, 688, 689, 690, 691, 693, 694, 695, 696, 697, 698, 699, 700, 701, 702 улицы Шақпақты, дома № 703, 705, 706, 707, 708, 709, 710, 711, 712, 713, 715, 756 улицы Көгез, дома № 716, 717, 718, 719, 750, 753, 755, 757 улицы Бесоқты, дома № 631, 632, 633, 634, 635, 639, 640, 641, 643, 720, 722, 723, 724, 725, 726, 729, 730, 731, 732, 733, 734, 736, 737, 738, 739, 740, 741, 742, 743, 744, 745, 746, 747, 748, 749, 751, 752 улицы Тұран жилого массива "Рауан".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №246</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z234" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 32б микрорайон, здание коммунального государственного учреждения "Областная специальная школа-интернат" Управления образования Мангистауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z174" w:id="140"/>
-[...15 lines deleted...]
-      Город Актау, 29 микрорайон, здание государственного коммунального казенного предприятия на праве оперативного управления "Ясли-сад № 61 "Сұлтан" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+    <w:bookmarkStart w:name="z235" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 1, 2, 3, 4, 5, 6, 7, 8, 8/1, 9, 10, 11, 12, 13, 83 микрорайона 32в.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z175" w:id="141"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 17 микрорайон, здание №13/1 (возле здания спортивного комплекса "Халык Арена").</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 24, 24/1, 25, 26, 27, 29, 30, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68/1, 68/3, 90, 91, 92, 93, 94, 95, 96, 97, 97/1, 99 микрорайона 17.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 32а микрорайон, здание коммунального государственного учреждения "Школа-гимназия № 29 имени Фаризы Онгарсыновой" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 18, 19, 20, 21, 22, 23, 24, 25, 27, 28, 29, 30 микрорайона 32а.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №249</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 33 микрорайон, здание коммунального государственного учреждения "Детско-юношеская спортивная школа Мангистау-Арена города Актау" Управления физической культуры и спорта Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11 микрорайона 38.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 17 микрорайон, спортивный комплекс "Халык Арена" коммунального государственного учреждения "Мангистауская областная школа высшего спортивного мастерства имени Шокыр Болтекулы" Управления физической культуры и спорта Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 6, 6/1, 6/3, 8, 9, 9/1, 10, 11, 70, 71, 72, 73, 74, 75, 76, 77, 77/1, 78, 87 микрорайона 17.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №252</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 17 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 31" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 41, 41/1, 41/2, 41/3, 41/4, 41/5, 41/6, 41/7, 43, 44, 45, 46, 79, 82, 83, 84, 85, 86, 101, 102, 103 микрорайона 17.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 19 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 32" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 9, 9/2, 9/3, 9/4, 9/5, 9/7, 9/8, 9/9, 9/10, 9/11, 9/12, 9/13, 9/15, 9/16, 9/17, 9/18, 9/19, 9/20, 9/21, 9/22, 10, 13, 14, 14/1, 14/2, 14/3, 15, 17, 17/2, 20, 35, 40, 40/1, 43, 44 микроайона 19.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №254</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 19 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 32" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 21, 23, 23/1, 23/2 , 25, 26, 27, 28, 29, 29/1, 31, 32, 38, 38/1 микрорайона 19.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 34 микрорайон, здание коммунального государственного учреждения "Школа гимназия № 19 имени Толеген Айбергенулы" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 8, 10, 11, 12, 14, 15, 16, 17, 18 микрорайона 34.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №256</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 34 микрорайон, здание коммунального государственного учреждения "Школа гимназия № 19 имени Толеген Айбергенулы" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 1, 1/1, 5, 5/1, 8, 9, 13, 14, 15, 17, 17/1, 18, 22, 23, 24, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37 микрорайона 35, дом № 4 микрорайона 37.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №263</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 16 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 35" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 36, 36/1, 36/2, 38, 39, 44, 55, 56, 57, 60, 61, 64, 75, 76, 77, 79, 80, 81 микрорайона 16.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 33 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 33" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 3, 5, 6, 7 микрорайона 33, дома № 1, 1/1, 2, 5, 6 микрорайона 34.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 18 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 18" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 3, 4, 5, 7, 12, 18, 19, 20, 21, 28 микрорайона 18.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №267</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 18 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 18" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 1, 2, 3, 4, 5, 7, 9, 10 микрорайона 18а.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №268</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 19а микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 24" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 4, 12, 12/1, 13, 14, 15, 17, 20, 21, 22, 23, 24, 25, 26, 41 микрорайона 19а.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №269</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 19а микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 24" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14 микрорайона 39, дом № 2 микрорайона 40, дома № 4, 5, 6, 11, 17, 18, 19, 20, 21, 22 микрорайона 41."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок №270</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Город Актау, 32б микрорайон, здание коммунального государственного учреждения "Областная специальная школа-интернат" Управления образования Мангистауской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы: дома № 2, 3, 4, 5, 6, 7, 8, 8/1, 8/2, 11, 15, 16, 16/1, 16/2, 17, 17/1, 18, 19, 20, 21, 22 микрорайона 32б.</w:t>
-[...533 lines deleted...]
-    <w:bookmarkEnd w:id="162"/>
+      Границы: дома № 5, 6, 7, 8, 24, 25, 28, 28/1, 29, 30, 31, 32, 32/1, 32/2, 36 микрорайона 31б.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Избирательный участок № 273</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Город Актау, 17 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 31" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы: дома № 8/1, 14, 33, 33/7, 43, 43/1, 43/2, 43/3, 49, 50, 63, 63/1, 63/2, 67, 68, 69, 70, 70/1, 70/2, 73 микрорайона 16.</w:t>
-[...1029 lines deleted...]
-      Границы: дома № 5, 6, 7, 8, 24, 25, 28, 28/1, 29, 30, 31, 32, 32/1, 32/2 микрорайона 31б.".</w:t>
+      Границы: дома № 49, 51, 54, 55, 104, 107, 110, 112, 113, 115, 116, 217, 217/1 микрорайона 17.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 274</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 17 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 32" Отдела образования по городу Актау Управления образования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 1, 2, 3, 3/1, 4, 5, 33, 34, 34/1, 34/2, 34/3, 34/4, 36, 36/1, 45, 45/1, 45/2, 45/3, 105 микрорайона 19.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 275</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 17 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 34" Отдела образования по городу Актау Управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 3, 5, 6, 7, 8, 12, 12/1, 16, 17, 19, 19/1, 21, 22, 24, 24/1, 26  микрорайона 20".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 276</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город Актау, 17 микрорайон, здание коммунального государственного учреждения "Общеобразовательная школа № 34" Отдела образования по городу Актау Управления образования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: дома № 26/1, 26/2, 29, 29/1, 31, 32, 33, 35, 36 микрорайона 20, дома № 3, 12, 17, 21 микрорайона 20а".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5640,55 +5992,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6014,31 +6366,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>