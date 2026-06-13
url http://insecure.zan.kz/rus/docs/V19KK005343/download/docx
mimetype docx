--- v0 (2025-11-07)
+++ v1 (2026-06-13)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fdc882c" w14:textId="fdc882c">
+    <w:p w14:paraId="60a76ec" w14:textId="60a76ec">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,83 +102,85 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление акимата Бухар-Жырауского района Карагандинской области от 15 мая 2019 года № 22/01. Зарегистрировано Департаментом юстиции Карагандинской области 17 мая 2019 года № 5343.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z21" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок постановления - в редакции постановления акимата Бухар-Жырауского района Карагандинской области от 27.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 07/01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с Конституционным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -193,117 +195,127 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 28 сентября 1995 года "О выборах в Республике Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 23 января 2001 года "О местном государственном управлении и самоуправлении в Республике Казахстан" акимат района ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Определить совместно с Бухар-Жырауской районной территориальной избирательной комиссией места для размещения агитационных печатных материалов для всех кандидатов согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции постановления акимата Бухар-Жырауского района Карагандинской области от 27.01.2023 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 1 – в редакции постановления акимата Бухар-Жырауского района Карагандинской области от 27.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 07/01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -350,130 +362,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Признать утратившими силу некоторые постановления акимата Бухар-Жырауского района согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением настоящего постановления возложить на руководителя аппарата акима района Сатаева Сапара Каиркеновича.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее постановление вводится в действие со дня первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -703,106 +715,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Карагандинской области области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 15 мая 2019 года №22/01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Места для размещения агитационных печатных материалов для всех кандидатов на территории Бухар-Жырауского района</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z23" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 – в редакции постановления акимата Бухар-Жырауского района Карагандинской области от 27.01.2023 </w:t>
+      Сноска. Приложение 1 – в редакции постановления акимата Бухар-Жырауского района Карагандинской области от 20.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 07/01</w:t>
+        <w:t>№ 37/02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -851,1024 +865,1088 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование населенного пункта</w:t>
-[...35 lines deleted...]
-Места для размещения агитационных печатных материалов </w:t>
+Нименование населенного пункта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Места для размещения агитационных печатных материалов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 поселок Ботакара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-улица Казыбек би (напротив здания дома культуры коммунального государственного казенного предприятия "Бухар Жырауский районный дом культуры" Акимата Бухар – Жырауского района, Бухар – Жырауского районного отдела культуры и развития языков)</w:t>
+          <w:bookmarkStart w:name="z24" w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. улица Казыбек би (напротив здания дома культуры коммунального государственного казенного предприятия "Бухар Жырауский районный дом культуры" Акимата Бухар – Жырауского района, Бухар – Жырауского районного отдела культуры и развития языков),</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. улица Абылай хана (справа от магазина "Универсал")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-улица Абылай хана (справа от магазина "Универсал")</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок имени Габидена Мустафина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Корниенко (слева от кафе "Шанырак")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...71 lines deleted...]
-улица Корниенко (слева от кафе "Шанырак")</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Кушокы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Горняцкая (справа от здания дома культуры коммунального государственного казенного предприятия "Бухар Жырауский районный дом культуры" Акимата Бухар – Жырауского района, Бухар – Жырауского районного отдела культуры и развития языков)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-улица Горняцкая (справа от здания дома культуры коммунального государственного казенного предприятия "Бухар Жырауский районный дом культуры" Акимата Бухар – Жырауского района, Бухар – Жырауского районного отдела культуры и развития языков)</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Петровка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Школьная (справа от магазина "Продукты")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-улица Школьная (справа от магазина "Продукты") </w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Жанакала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Акжол (слева от здания школы коммунального государственного учреждения "Основная средняя школа имени К.Боранбаева" государственного учреждения "Отдела образования Бухар – Жырауского района управления образования Карагандинской области")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...71 lines deleted...]
-улица Акжол (слева от здания школы коммунального государственного учреждения "Основная средняя школа имени К.Боранбаева" государственного учреждения "Отдела образования Бухар – Жырауского района управления образования Карагандинской области")</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Ботакара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Татимбета (возле магазина индивидуального предпринимателя "Саликова")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...71 lines deleted...]
-улица Татимбета (возле магазина индивидуального предпринимателя "Саликова")</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Кокпекты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Торговая (слева от здания акимата государственного учреждения "Аппарат акима Кокпектинского сельского округа Бухар-Жырауского района Карагандинской области")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...71 lines deleted...]
-улица Торговая (слева от здания акимата государственного учреждения "Аппарат акима Кокпектинского сельского округа Бухар-Жырауского района Карагандинской области")</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Байкадам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Школьная (справа от здания клуба коммунального государственного казенного предприятия "Бухар Жырауский районный дом культуры" Акимата Бухар – Жырауского района, Бухар – Жырауского районного отдела культуры и развития языков)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...35 lines deleted...]
-село Байкадам</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Сарытобе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1901,4005 +1979,3912 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...71 lines deleted...]
-улица Школьная (справа от здания клуба коммунального государственного казенного предприятия "Бухар Жырауский районный дом культуры" Акимата Бухар – Жырауского района, Бухар – Жырауского районного отдела культуры и развития языков)</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Тогызкудук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Орталык (слева от здания дома культуры коммунального государственного казенного предприятия "Бухар Жырауский районный дом культуры" Акимата Бухар – Жырауского района, Бухар – Жырауского районного отдела культуры и развития языков)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...71 lines deleted...]
-улица Орталык (слева от здания дома культуры коммунального государственного казенного предприятия "Бухар Жырауский районный дом культуры" Акимата Бухар – Жырауского района, Бухар – Жырауского районного отдела культуры и развития языков)</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Каракудук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Айдильда Кыздарбекова (слева от здания клуба коммунального государственного казенного предприятия "Бухар Жырауский районный дом культуры" Акимата Бухар – Жырауского района, Бухар – Жырауского районного отдела культуры и развития языков)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...71 lines deleted...]
-улица Айдильда Кыздарбекова (слева от здания клуба коммунального государственного казенного предприятия "Бухар Жырауский районный дом культуры" Акимата Бухар – Жырауского района, Бухар – Жырауского районного отдела культуры и развития языков)</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Доскей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Доскея (слева от кафе "Аккудык")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...71 lines deleted...]
-улица Доскея (слева от кафе "Аккудык")</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Уштобе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Абая (слева от здания акимата государственного учреждения "Аппарат акима Уштобинского сельского округа Бухар-Жырауского района Карагандинской области")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...71 lines deleted...]
-улица Абая (слева от здания акимата государственного учреждения "Аппарат акима Уштобинского сельского округа Бухар-Жырауского района Карагандинской области")</w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Сарыарка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Достык (слева от здания школы коммунального государственного учреждения "Зареченская общеобразовательная школа" государственного учреждения "Отдела образования Бухар – Жырауского района управления образования Карагандинской области")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...71 lines deleted...]
-улица Достык (слева от здания школы коммунального государственного учреждения "Зареченская общеобразовательная школа" государственного учреждения "Отдела образования Бухар – Жырауского района управления образования Карагандинской области")</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Курлус</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Ыбырая Алтынсарина (слева от здания школы коммунального государственного учреждения "Акжарская основная средняя школа" государственного учреждения "Отдела образования Бухар – Жырауского района управления образования Карагандинской области")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...71 lines deleted...]
-улица Ыбырая Алтынсарина (слева от здания школы коммунального государственного учреждения "Акжарская основная средняя школа" государственного учреждения "Отдела образования Бухар – Жырауского района управления образования Карагандинской области")</w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Новостройка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Мустафина (слева от здания школы коммунального государственного учреждения "Основная средняя школа имени С.Т.Ельгизекова" государственного учреждения "Отдела образования Бухар – Жырауского района управления образования Карагандинской области")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...71 lines deleted...]
-улица Мустафина (слева от здания школы коммунального государственного учреждения "Основная средняя школа имени С.Т.Ельгизекова" государственного учреждения "Отдела образования Бухар – Жырауского района управления образования Карагандинской области")</w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Суыксу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Бейбитшилик (слева от здания акимата государственного учреждения "Аппарат села Суыксу Бухар – Жырауского района Карагандинской области")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
-[...71 lines deleted...]
-улица Бейбитшилик (слева от здания акимата государственного учреждения "Аппарат села Суыксу Бухар – Жырауского района Карагандинской области")</w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Шешенкара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Пискунова (слева от здания коммунального государственного учреждения "Шешенкаринская общеобразовательная школа" государственного учреждения "Отдела образования Бухар – Жырауского района управления образования Карагандинской области")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
-[...71 lines deleted...]
-улица Пискунова (слева от здания коммунального государственного учреждения "Шешенкаринская общеобразовательная школа" государственного учреждения "Отдела образования Бухар – Жырауского района управления образования Карагандинской области")</w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Белагаш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Школьная (справа от здания клуба коммунального государственного казенного предприятия "Бухар Жырауский районный дом культуры" Акимата Бухар – Жырауского района, Бухар – Жырауского районного отдела культуры и развития языков)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-[...71 lines deleted...]
-улица Школьная (справа от здания клуба коммунального государственного казенного предприятия "Бухар Жырауский районный дом культуры" Акимата Бухар – Жырауского района, Бухар – Жырауского районного отдела культуры и развития языков)</w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Акбел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Юбилейная (справа от здания клуба коммунального государственного казенного предприятия "Бухар Жырауский районный дом культуры" Акимата Бухар – Жырауского района, Бухар – Жырауского районного отдела культуры и развития языков)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-[...71 lines deleted...]
-улица Юбилейная (справа от здания клуба коммунального государственного казенного предприятия "Бухар Жырауский районный дом культуры" Акимата Бухар – Жырауского района, Бухар – Жырауского районного отдела культуры и развития языков)</w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Умуткер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Кылыша Бабаева (слева от здания клуба коммунального государственного казенного предприятия "Бухар Жырауский районный дом культуры" Акимата Бухар – Жырауского района, Бухар – Жырауского районного отдела культуры и развития языков)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
-[...71 lines deleted...]
-улица Кылыша Бабаева (слева от здания клуба коммунального государственного казенного предприятия "Бухар Жырауский районный дом культуры" Акимата Бухар – Жырауского района, Бухар – Жырауского районного отдела культуры и развития языков)</w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Ульга</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Каныша Сатбаева (слева от здания клуба коммунального государственного казенного предприятия "Бухар Жырауский районный дом культуры" Акимата Бухар – Жырауского района, Бухар – Жырауского районного отдела культуры и развития языков)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
-[...71 lines deleted...]
-улица Каныша Сатбаева (слева от здания клуба коммунального государственного казенного предприятия "Бухар Жырауский районный дом культуры" Акимата Бухар – Жырауского района, Бухар – Жырауского районного отдела культуры и развития языков)</w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Керней</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Алаш (слева от магазина "Камила")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
-[...71 lines deleted...]
-улица Алаш (слева от магазина "Камила")</w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Акжар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Мектеп (слева от здания школы коммунального государственного учреждения "Сартауская общеобразовательная школа" государственного учреждения "Отдела образования Бухар – Жырауского района управления образования Карагандинской области")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24</w:t>
-[...71 lines deleted...]
-улица Мектеп (слева от здания школы коммунального государственного учреждения "Сартауская общеобразовательная школа" государственного учреждения "Отдела образования Бухар – Жырауского района управления образования Карагандинской области")</w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Алгабас</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улице Достык (слева от здания клуба коммунального государственного казенного предприятия "Бухар Жырауский районный дом культуры" Акимата Бухар – Жырауского района, Бухар – Жырауского районного отдела культуры и развития языков)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
-[...71 lines deleted...]
-улице Достык (слева от здания клуба коммунального государственного казенного предприятия "Бухар Жырауский районный дом культуры" Акимата Бухар – Жырауского района, Бухар – Жырауского районного отдела культуры и развития языков)</w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Бухар-Жырау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Сарыжайлау (слева от здания школы коммунального государственного учреждения "Бухар-Жырауская основная средняя школа" государственного учреждения "Отдела образования Бухар – Жырауского района управления образования Карагандинской области")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26</w:t>
-[...71 lines deleted...]
-улица Сарыжайлау (слева от здания школы коммунального государственного учреждения "Бухар-Жырауская основная средняя школа" государственного учреждения "Отдела образования Бухар – Жырауского района управления образования Карагандинской области")</w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ село Акоре</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Достык (напротив клуба коммунального государственного казенного предприятия "Бухар Жырауский районный дом культуры" Акимата Бухар – Жырауского района, Бухар – Жырауского районного отдела культуры и развития языков)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27</w:t>
-[...71 lines deleted...]
-улица Достык (напротив клуба коммунального государственного казенного предприятия "Бухар Жырауский районный дом культуры" Акимата Бухар – Жырауского района, Бухар – Жырауского районного отдела культуры и развития языков)</w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Тузды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Школьная (справа от здания акимата государственного учреждения "Аппарат акима сельского округа Тузды Бухар – Жырауского района Карагандинской области")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28</w:t>
-[...71 lines deleted...]
-улица Школьная (справа от здания акимата государственного учреждения "Аппарат акима сельского округа Тузды Бухар – Жырауского района Карагандинской области")</w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Баймырза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Бауржан Момышұлы (справа от магазина "Мечта")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29</w:t>
-[...71 lines deleted...]
-улица Бауржан Момышұлы (справа от магазина "Дамир")</w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Астаховка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Бейбитшилик (напротив бывшей школы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30</w:t>
-[...71 lines deleted...]
-улица Бейбитшилик (напротив бывшей школы)</w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Центральное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Садовая (слева от здания сельского дома культуры коммунального государственного казенного предприятия "Бухар Жырауский районный дом культуры" Акимата Бухар – Жырауского района, Бухар – Жырауского районного отдела культуры и развития языков)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31</w:t>
-[...71 lines deleted...]
-улица Садовая (слева от здания сельского дома культуры коммунального государственного казенного предприятия "Бухар Жырауский районный дом культуры" Акимата Бухар – Жырауского района, Бухар – Жырауского районного отдела культуры и развития языков)</w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Гагарина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Гагарина (слева от административного здания товарищества с ограниченной ответственностью "Гагаринское")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32</w:t>
-[...71 lines deleted...]
-улица Гагарина (слева от административного здания товарищества с ограниченной ответственностью "Гагаринское")</w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Самарканд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Ленинская (напротив здания сельского дома культуры коммунального государственного казенного предприятия "Бухар Жырауский районный дом культуры" Акимата Бухар – Жырауского района, Бухар – Жырауского районного отдела культуры и развития языков)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33</w:t>
-[...71 lines deleted...]
-улица Ленинская (напротив здания сельского дома культуры коммунального государственного казенного предприятия "Бухар Жырауский районный дом культуры" Акимата Бухар – Жырауского района, Бухар – Жырауского районного отдела культуры и развития языков)</w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Чкалово</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Чкаловская (напротив здания магазина "Успех")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34</w:t>
-[...71 lines deleted...]
-улица Чкаловская (напротив здания магазина "Успех")</w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Кызылкайн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Лесная (напротив здания сельской амбулатории коммунального государственного предприятия "Центральная районная больница Бухар – Жырауского района")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
-[...71 lines deleted...]
-улица Лесная (напротив здания сельской амбулатории коммунального государственного предприятия "Центральная районная больница Бухар – Жырауского района")</w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Ростовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Центральная (справа от сельского дома культуры коммунального государственного казенного предприятия "Бухар Жырауский районный дом культуры" Акимата Бухар – Жырауского района, Бухар – Жырауского районного отдела культуры и развития языков)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36</w:t>
-[...71 lines deleted...]
-улица Центральная (справа от сельского дома культуры коммунального государственного казенного предприятия "Бухар Жырауский районный дом культуры" Акимата Бухар – Жырауского района, Бухар – Жырауского районного отдела культуры и развития языков)</w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село КызылЖар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z25" w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Жастар 20А</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(справа от здания спортивного зала КГУ "Спортивный клуб "Арлан" отдела физической культуры и спорта Бухар-Жырауского района)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37</w:t>
-[...71 lines deleted...]
-улица Школьная (слева от здания школы коммунального государственного учреждения "Кировская основная средняя школа" государственного учреждения "Отдела образования Бухар – Жырауского района управления образования Карагандинской области")</w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Красная Нива</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Школьная (слева от здания школы коммунального государственного учреждения "Краснонивская основная средняя школа" государственного учреждения "Отдела образования Бухар – Жырауского района управления образования Карагандинской области")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38</w:t>
-[...71 lines deleted...]
-улица Школьная (слева от здания школы коммунального государственного учреждения "Краснонивская основная средняя школа" государственного учреждения "Отдела образования Бухар – Жырауского района управления образования Карагандинской области")</w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Жанаталап</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Амангелды (справа от акимата государственного учреждения "Аппарат акима села Жанаталап Бухар-Жырауского района Карагандинской области")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39</w:t>
-[...71 lines deleted...]
-улица Амангелды (справа от акимата государственного учреждения "Аппарат акима села Жанаталап Бухар-Жырауского района Карагандинской области")</w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Каражар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Тауелсіздік (справа от магазина "Жетысу")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40</w:t>
-[...71 lines deleted...]
-улица Тауелсіздік (справа от магазина "Жетысу")</w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Асыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Габидена Мустафина (у здания магазина "Әділ")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41</w:t>
-[...71 lines deleted...]
-улица Габидена Мустафина (у здания магазина "Әділ")</w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Волковское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Волковское (у здания магазина "Надежда")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42</w:t>
-[...71 lines deleted...]
-улица Волковское (у здания магазина "Надежда")</w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Новоузенка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Новоузенская (слева от здания клуба коммунального государственного казенного предприятия "Бухар Жырауский районный дом культуры" Акимата Бухар – Жырауского района, Бухар – Жырауского районного отдела культуры и развития языков)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43</w:t>
-[...111 lines deleted...]
-              <w:t>
 44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5928,51 +5913,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-улица Шоссейная (напротив кафе "Дастархан")</w:t>
+улица Шоссейная (напротив магазина "Али")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6621,106 +6606,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "___"________2019 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№___</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Места для размещения агитационных печатных материалов для кандидатов в Президенты Республики Казахстан, депутаты Парламента Республики Казахстан и депутаты маслихата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z26" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 исключено постановлением акимата Бухар-Жырауского района Карагандинской области от 27.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 07/01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6799,228 +6786,228 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "___"________2019 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№___</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых постановлений акимата Бухар-Жырауского района</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акимата Бухар-Жырауского района от 21 февраля 2011 года № 04/01 "О предоставлении помещений для встречи кандидатов с избирателями и определении мест для размещения агитационных печатных материалов" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 8-11-112, опубликовано в районной газете "Сарыарқа" от 3 марта 2011 года № 9);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акимата Бухар-Жырауского района от 4 марта 2015 года № 09/01 "О внесении изменений в постановление акимата района от 21 февраля 2011 года № 04/01 "О предоставлении помещений для встречи кандидатов с избирателями и определении мест для размещения агитационных печатных материалов" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 3029, опубликовано в информационно-правовой системе "Әділет" от 26 марта 2015 года, районной газете "Бұқар жырау жаршысы" от 14 марта 2015 года № 10 (1096));</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акимата Бухар-Жырауского района от 5 декабря 2011 года № 35/04 "О предоставлении помещений для встреч кандидатов в депутаты с избирателями и определении мест для размещения агитационных печатных материалов" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 8-11-126, опубликовано в районной газете "Сарыарқа" от 31 декабря 2011 года № 52);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акимата Бухар-Жырауского района от 20 января 2016 года № 02/01 "О внесении изменений в постановление акимата района от 5 декабря 2011 года № 35/04 "О предоставлении помещений для встреч кандидатов в депутаты с избирателями и определении мест для размещения агитационных печатных материалов" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 3644, опубликовано в информационно-правовой системе "Әділет" от 12 февраля 2016 года, районной газете "Бұқар жырау жаршысы" от 6 февраля 2016 года № 5 (1143)).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7400,31 +7387,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>