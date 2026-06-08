--- v1 (2026-03-12)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4bf3249" w14:textId="4bf3249">
+    <w:p w14:paraId="7431e0c" w14:textId="7431e0c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -929,71 +929,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Границы избирательных участков на территории города Актобе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение – в редакции решения акима города Актобе Актюбинской области от 22.12.2025 </w:t>
+      Сноска. Приложение – в редакции решения акима города Актобе Актюбинской области от 28.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1109,105 +1109,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Джангильдина Алиби, № 137, № 139, № 141, № 143, № 145, № 147, № 148, № 149, № 150, № 150А, № 151, № 152, № 152А, № 153, № 154, № 155, № 156, № 157, № 157А, № 158, № 160, № 161, № 162, № 163, № 164, № 165, № 167, № 167, корпус 1, № 168, № 168А, № 170;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица имени А. Акимжанова, № 113, № 114, № 115, № 116, № 117, № 118, № 119, № 121, № 124, № 125, № 126, № 132, № 134, № 136;</w:t>
-[...17 lines deleted...]
-      улица имени А. Смагулова, № 94, № 96, № 98, № 100;</w:t>
+      улица имени А.Акимжанова, № 113, № 114, № 115, № 116, № 117, № 118, № 119, № 121, № 124, № 125, № 126, № 132, № 134, № 136;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица имени А.Смагулова, № 94, № 96, № 98, № 100;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Нурпеиса Байганина, № 143, № 145, № 147, № 147А, № 149, № 150, № 151, № 152, № 153, № 154, № 155, № 156, № 157, № 159;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Т. К. Жургенова, № 157, № 159, № 161, № 163, № 167, № 169, № 169А, № 171, № 173, № 173А, № 175, № 175А, № 175Б;</w:t>
+      улица Т.К.Жургенова, № 157, № 159, № 161, № 163, № 167, № 169, № 169А, № 171, № 173, № 173А, № 175, № 175А, № 175Б;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прилегающие садоводческие коллективы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1232,178 +1232,178 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение избирательного участка: город Актобе, район Алматы, улица имени Шакена Айманова, № 8, здание коммунального государственного учреждения "Средняя школа № 14 имени Хиуаз Доспановой" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      улица М. Т. Ряхова, № 4, № 6, № 8, № 10, № 12, № 14, № 16, № 18, № 18А, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 34А, № 35, № 36, № 37, № 38, № 39, № 40, № 40А, № 42, № 42А, № 43, № 44, № 44А, № 44Б, № 45, № 46, № 47, № 47А, № 48, № 48А, № 48Б, № 49, № 49А, № 49Б, № 50, № 51, № 52, № 53, № 53А, № 54, № 55, № 56, № 61, № 61А, № 63, № 65, № 65А, № 67, № 67А, № 69, № 69А, № 69Б, № 69/1, № 71, № 71А, № 73, № 75;</w:t>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: улица Т.К.Жургенова, № 140, № 142, № 144, № 146, № 146А, № 148, № 150, № 154, № 156, № 158, № 160, № 162, № 162А, № 164, № 172, № 174, № 174Б, № 176, № 176А, № 178, № 178А, № 178Б, № 178В, № 178Г, № 180; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица М.Т.Ряхова, № 4, № 6, № 8, № 10, № 12, № 14, № 16, № 18, № 18А, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 34А, № 35, № 36, № 37, № 38, № 39, № 40, № 40А, № 42, № 42А, № 43, № 44, № 44А, № 44Б, № 45, № 46, № 47, № 47А, № 48, № 48А, № 48Б, № 49, № 49А, № 49Б, № 50, № 51, № 52, № 53, № 53А, № 54, № 55, № 56, № 61, № 61А, № 63, № 65, № 65А, № 67, № 67А, № 69, № 69А, № 69Б, № 69/1, № 71, № 71А, № 73, № 75; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица имени Керей хана, № 20, № 22, № 24, № 26, № 28, № 30, № 32, № 34, № 34А, № 34Б, № 36, № 38, № 42, № 44, № 46, № 46А, № 48, № 48А, № 50, № 50А, № 52, № 52А, № 54, № 56, № 58, № 60, № 62, № 64, № 66, № 68, № 68А, № 70, № 70А, № 70Б, № 72, № 72А, № 74, № 76, № 76А, № 78, № 80;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...72 lines deleted...]
-      улица Бурабай, № 2, № 3, № 4, № 5, № 6, № 7, № 7Б, № 8, № 9, № 9А, № 10, № 10Т, № 11, № 12, № 13, № 14, № 15, № 17, № 19, № 19А, № 19В, № 21, № 21А, № 23, № 23А, № 25, № 25А, № 25Б, № 25В, № 25Г, № 27, № 29;</w:t>
+        <w:t xml:space="preserve">
+      улица Айтеке би, № 131, № 133, № 135, № 137, № 137/1, № 137/2, № 137Г, № 139, № 141, № 143; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Кузнечные ряды, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 8А, № 8Б, № 8В, № 9, № 10, № 11, № 11А, № 12, № 13, № 14, № 14А, № 15, № 16, № 17, № 17А, № 18, № 19, № 19А, № 21, № 23, № 25, № 27, № 29, № 31, № 33; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Жанкожа батыра, № 122, № 124, № 126, № 128, № 130, № 132, № 134, № 136, № 138, № 138А, № 140, № 142, № 142А, № 144, № 146, № 147, № 148, № 149, № 149А, № 150, № 151, № 151А, № 152, № 153, № 153А, № 154, № 155, № 156, № 157, № 158, № 159, № 160, № 161, № 162, № 163, № 164, № 165, № 166, № 167, № 168, № 168А, № 169, № 170, № 171, № 171А, № 172, № 173, № 174, № 174А, № 176, № 178; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Махамбета Утемисова, № 150, № 152, № 154, № 154А, № 156, № 158, № 161, № 162, № 163, № 164, № 164А, № 165, № 166, № 167, № 168, № 169, № 170, № 171, № 172, № 173, № 174, № 175, № 177, № 177А, № 178, № 179, № 179А, № 180, № 181, № 181А, № 182, № 183, № 183А, № 184, № 185, № 186, № 188, № 188А, № 188Б, № 190, № 192, № 193, № 193/1, № 194, № 195, № 196, № 197, № 198, № 199, № 199А, № 199А/1, № 199Б, № 199Б/1, № 199В, № 200, № 202, № 203, № 203А, № 204, № 206, № 208; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Бурабай, № 2, № 3, № 4, № 5, № 6, № 7, № 7Б, № 8, № 9, № 9А, № 10, № 10Т, № 11, № 12, № 13, № 14, № 15, № 17, № 19, № 19А, № 19В, № 21, № 21А, № 23, № 23А, № 25, № 25А, № 25Б, № 25В, № 25Г, № 27, № 29; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Изгилик, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 13, № 15, № 17, № 19, № 21;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1483,141 +1483,141 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Алматы, улица имени А. Смагулова, № 1, здание частного учреждения "Актюбинский технико-технологический колледж".</w:t>
+      Местонахождение избирательного участка: город Актобе, район Алматы, улица имени А.Смагулова, № 1, здание частного учреждения "Актюбинский технико-технологический колледж".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: улица Бурабай, № 31, № 33, № 35, № 37, № 39, № 39А, № 39Б, № 41, № 41А, № 43, № 45, № 47, № 49, № 49А, № 49Б, № 51, № 53, № 55, № 57, № 59, № 61, № 63, № 65, № 67, № 67А, № 69, № 71, № 73, № 75, № 77, № 79, № 81, № 83, № 85, № 87, № 89, № 89А, № 89Б, № 91, № 91А, № 93, № 95, № 97, № 99, № 101, № 103, № 105, № 107, № 109, № 111, № 113, № 115;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица М. Т. Ряхова, № 58, № 60, № 62, № 62А, № 64, № 66, № 68, № 70, № 72, № 74, № 76, № 77, № 78, № 79, № 79А, № 80, № 81, № 81А, № 82, № 83, № 84, № 85, № 86, № 87, № 88, № 89, № 90, № 91, № 92, № 92А, № 93, № 94, № 94А, № 95, № 96, № 96А, № 97, № 98, № 98А, № 99, № 100, № 100А, № 101, № 101А, № 102, № 103, № 103А, № 104, № 105, № 106, № 107, № 108, № 108А, № 109, № 109А, № 109Б, № 110, № 111, № 111А, № 112, № 112А, № 113, № 114, № 115, № 116, № 116А, № 118, № 118А, № 119, № 119А, № 120, № 121, № 122, № 122А, № 122Б, № 123, № 124, № 125, № 125А, № 126, № 126А, № 127, № 128, № 129, № 129А, № 129Б, № 130, № 131, № 131А, № 132, № 133, № 134, № 136, № 137, № 138, № 138А, № 139, № 140, № 141, № 142, № 143, № 143А, № 144, № 145, № 146, № 147, № 148, № 149, № 151, № 153, № 155;</w:t>
+      улица М.Т.Ряхова, № 58, № 60, № 62, № 62А, № 64, № 66, № 68, № 70, № 72, № 74, № 76, № 77, № 78, № 79, № 79А, № 80, № 81, № 81А, № 82, № 83, № 84, № 85, № 86, № 87, № 88, № 89, № 90, № 91, № 92, № 92А, № 93, № 94, № 94А, № 95, № 96, № 96А, № 97, № 98, № 98А, № 99, № 100, № 100А, № 101, № 101А, № 102, № 103, № 103А, № 104, № 105, № 106, № 107, № 108, № 108А, № 109, № 109А, № 109Б, № 110, № 111, № 111А, № 112, № 112А, № 113, № 114, № 115, № 116, № 116А, № 118, № 118А, № 119, № 119А, № 120, № 121, № 122, № 122А, № 122Б, № 123, № 124, № 125, № 125А, № 126, № 126А, № 127, № 128, № 129, № 129А, № 129Б, № 130, № 131, № 131А, № 132, № 133, № 134, № 136, № 137, № 138, № 138А, № 139, № 140, № 141, № 142, № 143, № 143А, № 144, № 145, № 146, № 147, № 148, № 149, № 151, № 153, № 155;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Нурпеиса Байганина, № 85, № 87, № 89, № 89А, № 91, № 91А, № 93, № 93Б, № 95, № 95А, № 97, № 97А, № 97Б, № 99, № 99А, № 101, № 101А, № 103, № 105, № 107, № 109, № 109А, № 111, № 111А, № 111Б, № 111В, № 113, № 113А, № 115, № 117, № 119, № 121, № 123, № 123А, № 124, № 125, № 126, № 127, № 128, № 129, № 130, № 131, № 132, № 133, № 134, № 135, № 136, № 137, № 138, № 139, № 139А, № 140, № 141, № 141А, № 142, № 144, № 146, № 148;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица имени А. Смагулова, № 1, № 1А, № 42, № 44, № 46, № 48, № 50, № 50А, № 50Б, № 52, № 52А, № 52Б, № 54, № 56, № 58, № 60, № 62, № 64, № 66, № 68;</w:t>
-[...17 lines deleted...]
-      улица Д. А. Кунаева, № 112, № 114, № 116, № 118, № 120, № 122, № 122А, № 124, № 126, № 128, № 130, № 132, № 134, № 136, № 138, № 138А, № 140, № 140А, № 142, № 144, № 146, № 148, № 150, № 152, № 154, № 156, № 160, № 162, № 164, № 166, № 168, № 170, № 172, № 174, № 174А, № 176, № 178, № 180, № 182, № 184, № 186, № 188, № 190, № 190А, № 192, № 194, № 196, № 196А, № 198А;</w:t>
+      улица имени А.Смагулова, № 1, № 1А, № 42, № 44, № 46, № 48, № 50, № 50А, № 50Б, № 52, № 52А, № 52Б, № 54, № 56, № 58, № 60, № 62, № 64, № 66, № 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Д.А.Кунаева, № 112, № 114, № 116, № 118, № 120, № 122, № 122А, № 124, № 126, № 128, № 130, № 132, № 134, № 136, № 138, № 138А, № 140, № 140А, № 142, № 144, № 146, № 148, № 150, № 152, № 154, № 156, № 160, № 162, № 164, № 166, № 168, № 170, № 172, № 174, № 174А, № 176, № 178, № 180, № 182, № 184, № 186, № 188, № 190, № 190А, № 192, № 194, № 196, № 196А, № 198А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Узакбая Кулымбетова, № 78, № 79, № 80А, № 81, № 81А, № 82, № 82А, № 82Б, № 83, № 83А, № 84, № 85, № 86, № 86А, № 87, № 87А, № 88, № 88/1, № 88А, № 88Б, № 88В, № 89, № 89А, № 90, № 90А, № 90Б, № 91, № 91А, № 92, № 93, № 93А, № 94, № 95, № 95А, № 95Б, № 96, № 97, № 98, № 99, № 99А, № 100, № 100А, № 101, № 102, № 102А, № 103, № 104, № 105, № 106, № 107, № 108, № 109, № 110, № 110А, № 110Б, № 111, № 112, № 112А, № 113, № 114, № 115, № 116, № 117, № 118, № 119, № 120, № 121, № 122, № 123, № 124, № 124А, № 125, № 126, № 127, № 128, № 129, № 130, № 131, № 133, № 135, № 137, № 139, № 141, № 143, № 145;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1627,51 +1627,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Джангильдина Алиби, № 79, № 81, № 83, № 85, № 87, № 88, № 89, № 89А, № 89Б, № 90, № 91, № 91А, № 92, № 92А, № 92Б, № 93, № 93А, № 93Б, № 94, № 94А, № 94Б, № 95, № 96, № 96А, № 96Б, № 96В, № 97, № 98, № 98А, № 98Б, № 99, № 100, № 100А, № 100Б, № 101, № 101А, № 101Б, № 102, № 102А, № 102Б, № 103, № 103А, № 103Б, № 103В, № 104, № 104А, № 105, № 106, № 107, № 108, № 109, № 110, № 111, № 112, № 113, № 114, № 115, № 115А, № 116, № 117, № 118, № 119, № 120, № 121, № 122, № 124, № 125, № 126, № 127, № 127А, № 127Б, № 128, № 128А, № 129, № 130, № 131, № 132, № 132А, № 132/1, № 133, № 134, № 135, № 136, № 136А, № 138, № 138А, № 140, № 142, № 144, № 146;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица имени А. Акимжанова, № 57, № 57А, № 59, № 59А, № 61, № 63, № 64, № 64А, № 65, № 65А, № 66, № 67, № 68, № 69, № 69А, № 70, № 70А, № 70Б, № 71, № 72, № 73, № 74, № 75, № 77, № 78, № 78А, № 79, № 80, № 80А, № 80Б, № 81, № 82, № 83, № 84, № 86, № 88, № 90, № 92, № 94, № 96, № 98, № 100, № 102, № 104, № 106, № 108, № 110;</w:t>
+      улица имени А.Акимжанова, № 57, № 57А, № 59, № 59А, № 61, № 63, № 64, № 64А, № 65, № 65А, № 66, № 67, № 68, № 69, № 69А, № 70, № 70А, № 70Б, № 71, № 72, № 73, № 74, № 75, № 77, № 78, № 78А, № 79, № 80, № 80А, № 80Б, № 81, № 82, № 83, № 84, № 86, № 88, № 90, № 92, № 94, № 96, № 98, № 100, № 102, № 104, № 106, № 108, № 110;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица имени Жанибек хана, № 109, № 111, № 111А, № 113, № 114, № 115, № 116, № 117, № 118, № 119, № 120, № 120А, № 121, № 121А, № 122, № 123, № 124, № 125, № 125А, № 126, № 126А, № 126Б, № 126В, № 127, № 128, № 128А, № 128Б, № 128В, № 129, № 130, № 130А, № 131, № 132, № 133, № 134, № 135, № 136, № 137, № 138, № 139, № 140, № 141, № 142, № 142А, № 143, № 143А, № 144, № 144А, № 144Б, № 145, № 145А, № 146, № 146А, № 147, № 148, № 149, № 150, № 151, № 152, № 153, № 154, № 155, № 156, № 157, № 158, № 159, № 160, № 161, № 161А, № 162, № 163, № 163А, № 164, № 165, № 166, № 166А, № 167, № 168, № 169, № 170, № 171, № 172, № 173, № 173А, № 174, № 175, № 175А, № 175Б, № 176, № 177, № 178, № 179, № 180, № 180А, № 181, № 181А, № 182, № 183, № 184, № 186, № 188, № 188А, № 190, № 190А, № 192;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1681,51 +1681,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица имени Керей хана, № 82, № 84, № 84А, № 86, № 88, № 89, № 90, № 91, № 92, № 93, № 94, № 94А, № 95, № 96, № 96А, № 97, № 98, № 98А, № 99, № 100, № 101, № 102, № 102А, № 103, № 103А, № 104, № 104А, № 104Б, № 105, № 106, № 107, № 108, № 109, № 110, № 110А, № 110Б, № 111, № 111Б, № 112, № 112А, № 112Б, № 113, № 113А, № 114, № 114А, № 114Б, № 115, № 116, № 116А, № 117, № 118, № 119, № 119А, № 119Б, № 120, № 121, № 121А, № 122, № 123, № 124, № 125, № 126, № 127, № 128, № 129, № 130, № 131, № 132, № 133, № 134, № 134А, № 135, № 135А, № 136, № 136А, № 136Б, № 137, № 137А, № 138, № 139, № 140, № 141, № 142, № 143, № 144, № 145, № 146, № 147, № 148, № 149, № 150, № 151, № 151А, № 152, № 153, № 154, № 155, № 156, № 156А, № 156Б, № 157, № 158, № 158А, № 159, № 160, № 160А, № 161, № 162, № 162А, № 163, № 164, № 165, № 166, № 168;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Т. К. Жургенова, № 133, № 135, № 137, № 139, № 141, № 143, № 145, № 147, № 149, № 151, № 153, № 155;</w:t>
+      улица Т.К.Жургенова, № 133, № 135, № 137, № 139, № 141, № 143, № 145, № 147, № 149, № 151, № 153, № 155;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Лизы Чайкиной, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 16;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1735,51 +1735,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Халыкаралык, № 1, № 1А, № 2, № 3, № 4, № 5, № 5А, № 6;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      переулок Ю. Смирнова, № 1, № 2, № 3, № 4, № 5, № 6, № 8, № 10.</w:t>
+      переулок Ю.Смирнова, № 1, № 2, № 3, № 4, № 5, № 6, № 8, № 10.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1876,70 +1876,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Махамбета Утемисова, № 70, № 72, № 74, № 76, № 78, № 80, № 82, № 82А, № 82/1, № 82/2, № 84, № 84А, № 86, № 86/1, № 86/2, № 88, № 88/1, № 88/2, № 90, № 92, № 92А, № 94, № 94А, № 96, № 96А, № 96Б, № 98, № 98А, № 100, № 100А, № 102, № 102А, № 104, № 105, № 105А, № 106, № 106А, № 108, № 108А, № 109А, № 111, № 112, № 113, № 113А, № 113Б, № 114, № 114А, № 114Б, № 115, № 116, № 116А, № 116Б, № 116В, № 117, № 117А, № 118, № 118А, № 118Б, № 119, № 119А, № 121, № 121А, № 122, № 123, № 124, № 125, № 125А, № 125Б, № 126, № 126А, № 128, № 129, № 129/1, № 129/2, № 130, № 131А, № 131Б, № 131/1, № 132, № 133, № 133А, № 134, № 134А, № 134Б, № 135, № 135А, № 136, № 136А, № 136Б, № 137, № 137Б, № 138, № 138А, № 138Б, № 139, № 139А, № 139Б, № 141, № 143, № 144, № 144А, № 144Б, № 144В, № 144Г, № 145, № 145Б, № 146, № 147, № 148, № 149, № 151, № 153, № 153А, № 153Б, № 153В, № 153Г, № 155, № 157;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      улица Д. А. Кунаева, № 19, № 21, № 23, № 25, № 27, № 31, № 32, № 32/1,2,3,4, № 33, № 34, № 35, № 35А, № 36, № 37, № 37А, № 37Б, № 38, № 39, № 39А, № 39Б, № 40, № 40А, № 41, № 42, № 43, № 43А, № 44, № 46, № 47, № 48, № 49, № 50, № 51, № 51А, № 52, № 53, № 54, № 55, № 56, № 56А, № 57, № 57А, № 59, № 60, № 62, № 63, № 64, № 64/1, № 64/А1, № 64А, № 66, № 66А, № 67, № 68, № 69, № 70, № 71, № 72, № 73, № 74, № 75, № 75А, № 76, № 77, № 78, № 79, № 80, № 80А, № 81, № 82, № 82А, № 84, № 86, № 88, № 90, № 92, № 94, № 96, № 98, № 100, № 102, № 102А, № 104, № 104А, № 106, № 108, № 110;</w:t>
+        <w:t xml:space="preserve">
+      улица Джамбула, № 26, № 27А, № 28, № 28А, № 29, № 29А, № 29/1, № 29/2, № 30, № 30А, № 31, № 31А, № 32, № 32А, № 33, № 34, № 35, № 35А, № 36, № 37, № 39, № 40, № 41, № 42, № 42А, № 43, № 44, № 45, № 46, № 46А, № 47, № 48, № 49, № 50, № 52, № 53, № 54, № 55, № 55А, № 56, № 57, № 58, № 59, № 60, № 62, № 62А, № 64, № 64А, № 66, № 68, № 70, № 72, № 74, № 76, № 78, № 80, № 82, № 84, № 86, № 88, № 88А, № 90, № 92, № 94, № 96, № 96А, № 98; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Д.А.Кунаева, № 19, № 21, № 23, № 25, № 27, № 31, № 32, № 32/1,2,3,4, № 33, № 34, № 35, № 35А, № 36, № 37, № 37А, № 37Б, № 38, № 39, № 39А, № 39Б, № 40, № 40А, № 41, № 42, № 43, № 43А, № 44, № 46, № 47, № 48, № 49, № 50, № 51, № 51А, № 52, № 53, № 54, № 55, № 56, № 56А, № 57, № 57А, № 59, № 60, № 62, № 63, № 64, № 64/1, № 64/А1, № 64А, № 66, № 66А, № 67, № 68, № 69, № 70, № 71, № 72, № 73, № 74, № 75, № 75А, № 76, № 77, № 78, № 79, № 80, № 80А, № 81, № 82, № 82А, № 84, № 86, № 88, № 90, № 92, № 94, № 96, № 98, № 100, № 102, № 102А, № 104, № 104А, № 106, № 108, № 110;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица имени Жанибек хана, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 40, № 41, № 41А, № 42, № 43, № 44, № 45, № 46, № 46А, № 47, № 48, № 50, № 52, № 53, № 55, № 56, № 57, № 58, № 58А, № 59, № 59А, № 60, № 61, № 62, № 64, № 66, № 67, № 68, № 69, № 70, № 71, № 72, № 73, № 75, № 76, № 77, № 78, № 79, № 80, № 80Г, № 81, № 82, № 82А, № 84, № 84А, № 84Б, № 84В, № 84Г, № 84Д, № 86, № 86А, № 87, № 88, № 89, № 90, № 91, № 92, № 93, № 94, № 95, № 96, № 97, № 98, № 99, № 100, № 101, № 102, № 102А, № 103, № 104, № 104А, № 105, № 105А, № 106, № 107, № 108, № 110, № 110А, № 112;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1949,51 +1949,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жанкожа батыра, № 50, № 52А, № 54, № 56, № 58, № 60, № 60А, № 62, № 62А, № 62/2, № 63А, № 63/1,2,3, № 65, № 65/1,2,3, № 66, № 67, № 67А, № 68, № 69, № 70, № 70/1,2 № 71, № 72, № 72/2, № 73, № 74, № 75, № 76, № 77, № 78, № 79, № 80, № 81, № 82, № 82А, № 83, № 84, № 85, № 87, № 88, № 89, № 89А, № 89/1, № 90, № 91, № 91А, № 92, № 94, № 95, № 96, № 96А, № 96Б, № 97, № 98, № 98А, № 99, № 100, № 100А, № 100Б, № 101, № 102, № 102А, № 103, № 104, № 104А, № 104Б, № 105, № 106, № 106А, № 106Б, № 107, № 107А, № 108, № 109, № 109А, № 109Б, № 110, № 111, № 111А, № 112, № 113, № 113А, № 114, № 114А, № 114В, № 115, № 116, № 116А, № 116Б, № 117, № 117А, № 118, № 119, № 120, № 121, № 121А, № 121Б, № 123, № 123А, № 123Б, № 123В, № 123Г, № 123Е, № 125, № 125А, № 125Б, № 125В, № 125Г, № 125Д, № 129, № 129А, № 131, № 133, № 135, № 137, № 141, № 141Д, № 143, № 145;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Т. К. Жургенова, № 79, № 81, № 83, № 83А, № 85, № 85А, № 87, № 87А, № 87Б, № 87В, № 89, № 90, № 91, № 91А, № 92, № 93, № 94, № 95, № 96, № 97, № 97Б, № 98, № 98А, № 98Б, № 100, № 100А, № 100Б, № 100В, № 101, № 102, № 103, № 105, № 106, № 107, № 107А, № 107Б, № 107В, № 107Г, № 108, № 109, № 109А, № 109Б, № 109В, № 110, № 111, № 111А, № 111Б, № 112, № 112А, № 113, № 113А, № 113Б, № 113В, № 114, № 114А, № 114Б, № 115, № 115А, № 115Б, № 115В, № 115Г, № 115Д, № 115Е, № 116, № 116А, № 116Б, № 116Г, № 117, № 117А, № 118, № 118А, № 118Б, № 119, № 120, № 120А, № 120Б, № 122, № 122А, № 122Б, № 123, № 123А, № 124, № 125, № 125А, № 125Б, № 125В, № 126, № 127, № 127А, № 127Б, № 129, № 130, № 131, № 132, № 132А, № 132Б, № 134, № 134А, № 136, № 138;</w:t>
+      улица Т.К.Жургенова, № 79, № 81, № 83, № 83А, № 85, № 85А, № 87, № 87А, № 87Б, № 87В, № 89, № 90, № 91, № 91А, № 92, № 93, № 94, № 95, № 96, № 97, № 97Б, № 98, № 98А, № 98Б, № 100, № 100А, № 100Б, № 100В, № 101, № 102, № 103, № 105, № 106, № 107, № 107А, № 107Б, № 107В, № 107Г, № 108, № 109, № 109А, № 109Б, № 109В, № 110, № 111, № 111А, № 111Б, № 112, № 112А, № 113, № 113А, № 113Б, № 113В, № 114, № 114А, № 114Б, № 115, № 115А, № 115Б, № 115В, № 115Г, № 115Д, № 115Е, № 116, № 116А, № 116Б, № 116Г, № 117, № 117А, № 118, № 118А, № 118Б, № 119, № 120, № 120А, № 120Б, № 122, № 122А, № 122Б, № 123, № 123А, № 124, № 125, № 125А, № 125Б, № 125В, № 126, № 127, № 127А, № 127Б, № 129, № 130, № 131, № 132, № 132А, № 132Б, № 134, № 134А, № 136, № 138;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Асау-Барака, № 51, № 53, № 55, № 63, № 65, № 69, № 69А, № 69Б, № 71, № 71А, № 71Б, № 72, № 72А, № 73, № 73Б, № 74, № 74А, № 75, № 75А, № 76, № 77, № 78, № 78А, № 80, № 82, № 82А, № 82Б, № 84, № 84А, № 86, № 88, № 90, № 92, № 94, № 98, № 100, № 102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2036,88 +2036,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение избирательного участка: город Актобе, район Алматы, улица Джамбула, № 102, здание коммунального государственного учреждения "Казахская средняя школа № 31 города Актобе" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Границы избирательного участка: улица Джамбула, № 100, № 102А, № 104, № 108, № 110, № 112, № 114, № 116, № 117, № 118, № 119, № 119А, № 120, № 121, № 122, № 123, № 124, № 125, № 125А, № 126, № 127, № 128, № 129, № 130, № 131, № 132, № 133, № 134, № 136, № 136А, № 136Б, № 137, № 138, № 139, № 140, № 141, № 142, № 143, № 144, № 145, № 146, № 147, № 147А, № 148, № 149, № 151, № 152, № 153, № 154, № 155, № 156, № 157, № 159, № 158, № 160, № 161, № 162, № 163, № 163А, № 164, № 165, № 166, № 167, № 168, № 169, № 170, № 171, № 172, № 173, № 173А, № 174, № 175, № 176, № 178;</w:t>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: улица Джамбула, № 100, № 102А, № 104, № 108, № 110, № 112, № 114, № 116, № 117, № 118, № 119, № 119А, № 120, № 121, № 122, № 123, № 124, № 125, № 125А, № 126, № 127, № 128, № 129, № 130, № 131, № 132, № 133, № 134, № 136, № 136А, № 136Б, № 137, № 138, № 139, № 140, № 141, № 142, № 143, № 144, № 145, № 146, № 147, № 147А, № 148, № 149, № 151, № 152, № 153, № 154, № 155, № 156, № 157, № 159, № 158, № 160, № 161, № 162, № 163, № 163А, № 164, № 165, № 166, № 167, № 168, № 169, № 170, № 171, № 172, № 173, № 173А, № 174, № 175, № 176, № 178; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Узакбая Кулымбетова, № 1, № 2, № 3, № 3А, № 4, № 5, № 6, № 7, № 8, № 9, № 9А, № 10, № 11, № 12, № 13, № 13Б, № 14, № 15, № 15А, № 16, № 17, № 17А, № 18, № 19, № 20, № 21, № 22, № 23, № 25, № 27, № 27А, № 29, № 29А, № 31, № 33, № 35, № 37, № 39, № 41, № 43, № 43А, № 45, № 45А, № 45Б, № 47, № 47А, № 47Б, № 49, № 49А, № 49Б, № 51, № 51А, № 53, № 53А, № 55, № 57, № 59, № 61, № 63, № 65, № 65А, № 66, № 67, № 67А, № 67Б, № 68, № 69, № 69А, № 69Б, № 70, № 71, № 71А, № 71Б, № 72, № 73, № 73А, № 74, № 75, № 76, № 77;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Некрасова, № 141, № 141А, № 143, № 145, № 145А, № 147, № 147А, № 149, № 149А, № 149Б, № 151, № 151А, № 151Б, № 153, № 153А, № 153Б, № 155, № 155А, № 155Б, № 157, № 159, № 159Б, № 161, № 163, № 163А, № 165, № 165А, № 165Б, № 167, № 169, № 169А, № 169Б, № 171, № 171А, № 171Б, № 171В, № 173, № 173А, № 175, № 177, № 179, № 181, № 183, № 183А, № 185, № 185А, № 187, № 187Б, № 189, № 189А, № 189Б, № 191, № 193, № 195, № 197, № 199, № 200, № 202, № 202А, № 204, № 206, № 206А, № 208, № 210, № 212, № 214, № 216, № 218, № 220, № 222, № 228, № 230, № 230А, № 232, № 232А, № 232Б, № 234, № 234А, № 234Б, № 236, № 236А, № 236Б, № 238, № 238А, № 240, № 242, № 244, № 246, № 246А;</w:t>
+        <w:t xml:space="preserve">
+      улица Некрасова, № 141, № 141А, № 143, № 145, № 145А, № 147, № 147А, № 149, № 149А, № 149Б, № 151, № 151А, № 151Б, № 153, № 153А, № 153Б, № 155, № 155А, № 155Б, № 157, № 159, № 159Б, № 161, № 163, № 163А, № 165, № 165А, № 165Б, № 167, № 169, № 169А, № 169Б, № 171, № 171А, № 171Б, № 171В, № 173, № 173А, № 175, № 177, № 179, № 181, № 183, № 183А, № 185, № 185А, № 187, № 187Б, № 189, № 189А, № 189Б, № 191, № 193, № 195, № 197, № 199, № 200, № 202, № 202А, № 204, № 206, № 206А, № 208, № 210, № 212, № 214, № 216, № 218, № 220, № 222, № 228, № 230, № 230А, № 232, № 232А, № 232Б, № 234, № 234А, № 234Б, № 236, № 236А, № 236Б, № 238, № 238А, № 240, № 242, № 244, № 246, № 246А; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Нурпеиса Байганина, № 1, № 3, № 5, № 5А, № 7, № 9, № 11, № 13, № 15, № 17, № 19, № 21, № 23, № 23А, № 25, № 27, № 27А, № 29, № 31, № 33, № 73, № 75, № 77, № 79, № 81, № 83;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2181,105 +2181,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Карасай батыра, № 87, № 89, № 91, № 91А, № 93, № 95, № 97, № 99, № 101, № 103, № 105, № 107, № 109, № 111, № 112, № 113, № 113А, № 114, № 115, № 116, № 116А, № 116Б, № 117, № 118, № 118Б, № 119, № 120, № 120А, № 121, № 122, № 122А, № 123, № 124, № 124А, № 125, № 126, № 126А, № 127, № 128, № 128А, № 130, № 132, № 134, № 136, № 138, № 140, № 140А, № 142, № 142А, № 144, № 144А, № 146, № 146А, № 148, № 148В, № 150, № 150А, № 152, № 154, № 156, № 158, № 158А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица имени А. Акимжанова, № 1, № 2, № 3, № 4, № 5, № 5А, № 6, № 7, № 8, № 8А, № 9, № 10, № 10А, № 11, № 11А, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 21А, № 22, № 23, № 23А, № 24, № 25, № 25А, № 26, № 26А, № 27, № 27А, № 27Б, № 28, № 28А, № 28Б, № 29, № 29А, № 30, № 30А, № 31, № 31А, № 32, № 32А, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 40, № 41, № 41А, № 42, № 43, № 43А, № 43Б, № 44, № 44А, № 45, № 45А, № 45Б, № 46, № 46А, № 47, № 47А, № 47Б, № 48, № 48А, № 49, № 49А, № 49Б, № 50, № 50А, № 51, № 51А, № 51Б, № 52, № 53, № 54, № 54А, № 55, № 56, № 56А, № 58, № 60;</w:t>
-[...17 lines deleted...]
-      улица имени А. Смагулова, № 2, № 4, № 6, № 8, № 8А, № 8Б, № 10, № 10Б, № 12, № 12А, № 12Б, № 12В, № 14, № 14А, № 14Б, № 16, № 16А, № 16Б, № 16В, № 18, № 18А, № 18Б, № 20, № 20А, № 22, № 24, № 26, № 26А, № 26Б, № 28, № 28А, № 28Б, № 30А, № 30Б, № 32, № 32А, № 34, № 36, № 38, № 38А, № 40;</w:t>
+      улица имени А.Акимжанова, № 1, № 2, № 3, № 4, № 5, № 5А, № 6, № 7, № 8, № 8А, № 9, № 10, № 10А, № 11, № 11А, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 21А, № 22, № 23, № 23А, № 24, № 25, № 25А, № 26, № 26А, № 27, № 27А, № 27Б, № 28, № 28А, № 28Б, № 29, № 29А, № 30, № 30А, № 31, № 31А, № 32, № 32А, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 40, № 41, № 41А, № 42, № 43, № 43А, № 43Б, № 44, № 44А, № 45, № 45А, № 45Б, № 46, № 46А, № 47, № 47А, № 47Б, № 48, № 48А, № 49, № 49А, № 49Б, № 50, № 50А, № 51, № 51А, № 51Б, № 52, № 53, № 54, № 54А, № 55, № 56, № 56А, № 58, № 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица имени А.Смагулова, № 2, № 4, № 6, № 8, № 8А, № 8Б, № 10, № 10Б, № 12, № 12А, № 12Б, № 12В, № 14, № 14А, № 14Б, № 16, № 16А, № 16Б, № 16В, № 18, № 18А, № 18Б, № 20, № 20А, № 22, № 24, № 26, № 26А, № 26Б, № 28, № 28А, № 28Б, № 30А, № 30Б, № 32, № 32А, № 34, № 36, № 38, № 38А, № 40;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Джангильдина Алиби, № 1, № 2, № 3, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 11Б, № 12, № 13, № 14, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 22А, № 23, № 24, № 25, № 25А, № 26, № 27, № 27А, № 28, № 29, № 30, № 31, № 31А, № 31/1, № 32, № 32А, № 33, № 34, № 35, № 36, № 36А, № 37, № 38, № 39, № 40, № 41, № 42, № 43, № 44, № 45, № 45А, № 46, № 47, № 48, № 48А, № 49, № 50, № 50А, № 50Б, № 51, № 52, № 52А, № 52Б, № 53, № 54, № 54А, № 55, № 56, № 56А, № 56Б, № 57, № 57А, № 58, № 58А, № 59, № 59А, № 60, № 61, № 61А, № 62, № 63, № 64, № 65, № 65А, № 66, № 66А, № 67, № 67А, № 68, № 68А, № 69, № 69А, № 70, № 70Б, № 71, № 72, № 72А, № 73, № 73Б, № 74, № 74А, № 74Б, № 75, № 76, № 76А, № 76Б, № 78, № 78А, № 80, № 80Б, № 82, № 84, № 86;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Д. А. Кунаева, № 83, № 85, № 87, № 89, № 91, № 93, № 95, № 97, № 99, № 101, № 103, № 105, № 107, № 109, № 111, № 113, № 115, № 115А, № 117, № 119, № 121, № 123, № 125, № 127, № 129, № 131, № 133, № 135, № 137, № 139, № 141, № 143, № 145, № 147, № 149, № 151, № 153, № 155, № 155А, № 155Б, № 157, № 159, № 161, № 163;</w:t>
+      улица Д.А.Кунаева, № 83, № 85, № 87, № 89, № 91, № 93, № 95, № 97, № 99, № 101, № 103, № 105, № 107, № 109, № 111, № 113, № 115, № 115А, № 117, № 119, № 121, № 123, № 125, № 127, № 129, № 131, № 133, № 135, № 137, № 139, № 141, № 143, № 145, № 147, № 149, № 151, № 153, № 155, № 155А, № 155Б, № 157, № 159, № 161, № 163;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Жасыл, № 1, № 1А, № 2, № 2А, № 3, № 4, № 5, № 6, № 7, № 7А, № 8, № 8А, № 10;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2376,657 +2376,724 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Некрасова, № 83, № 85, № 87, № 89, № 89/1, № 89/2, № 91А, № 93, № 93А, № 93Б, № 95, № 97, № 97/1,2,3, № 99, № 101, № 103, № 103А, № 103Б, № 105, № 105/1, № 105/2, № 105А, № 105В, № 107А, № 109, № 109А, № 111, № 111/2, № 115, № 115А, № 119, № 121, № 123, № 125, № 125А, № 127, № 129, № 129А, № 129Б, № 131, № 131А, № 133, № 133А, № 133Б, № 135, № 135А, № 137, № 138, № 139, № 140, № 140А, № 142А, № 144, № 146, № 148, № 150, № 150А, № 152, № 152А, № 168, № 168А, № 170, № 172, № 172А, № 174, № 176, № 178, № 180, № 182, № 182А, № 184, № 186, № 186А, № 188, № 188А, № 190, № 190А, № 192, № 192А, № 192Б, № 194, № 194А, № 194Б, № 196, № 198;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      улица И. Алтынсарина, № 26, № 28, № 28, корпус 1, № 30, № 30А, № 32А, № 34, № 36, № 44, № 46, № 46А, № 46Б, № 48, № 48А, № 50, № 52, № 52А, № 54, № 54А, № 54Б, № 56, № 56А, № 58, № 58А, № 60, № 62, № 76, № 76А, № 76Б, № 78, № 80;</w:t>
+        <w:t xml:space="preserve">
+      улица Нурпеиса Байганина, № 2, № 4, № 6, № 8, № 10, № 12, № 14, № 22, № 22А, № 22Б, № 22В, № 24, № 28, № 28А, № 30, № 32, № 35, № 37, № 38, № 39, № 39А, № 40, № 41, № 41А, № 41Б, № 41В, № 42, № 43, № 44, № 45, № 46, № 47, № 49, № 50, № 51, № 52, № 54, № 54А, № 55, № 56, № 57, № 58, № 58А, № 59, № 59А, № 59Б, № 59В, № 60, № 60А, № 61, № 61А, № 61Б, № 62, № 62А, № 63, № 63А, № 63В, № 64, № 64А, № 65, № 65А, № 66, № 67, № 69, № 71; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица И.Алтынсарина, № 26, № 28, № 28, корпус 1, № 30, № 30А, № 32А, № 34, № 36, № 44, № 46, № 46А, № 46Б, № 48, № 48А, № 50, № 52, № 52А, № 54, № 54А, № 54Б, № 56, № 56А, № 58, № 58А, № 60, № 62, № 76, № 76А, № 76Б, № 78, № 80; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жанкожа батыра, № 35, № 37, № 39, № 39А, № 41, № 43, № 43А, № 45, № 47, № 49, № 53, № 57А, № 57Б, № 57В, № 57Г, № 59, № 59А, № 59Б, № 59В, № 59Г, № 61, № 61А, № 61Б;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      улица Джамбула, № 61, № 61А, № 61Б, № 63, № 65, № 67, № 69, № 69А, № 71, № 73А, № 73Б, № 79, № 81, № 83, № 85, № 87, № 89, № 91, № 93, № 95, № 97, № 97А, № 99, № 99А, № 101, № 103, № 105, № 107, № 109, № 111, № 113, № 115;</w:t>
+        <w:t xml:space="preserve">
+      улица Махамбета Утемисова, № 26, № 31, № 33, № 35, № 37, № 39,№ 39А, № 40А, № 41, № 42, № 43, № 43А, № 44, № 45, № 46, № 46А, № 47, № 48, № 48А, № 49, № 50, № 51, № 52, № 53, № 53А, № 54, № 55, № 55А, № 55/2, № 56, № 57, № 58, № 59, № 61, № 63, № 64, № 65, № 66, № 67, № 68, № 69, № 71, № 73, № 73А, № 75, № 77, № 79, № 81, № 87, № 89, № 89А, № 91, № 91А, № 93, № 95, № 95А, № 95Б, № 95В, № 97, № 97А, № 97Б, № 97В, № 99, № 99А, № 101, № 103, № 103А, № 103Б; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Джамбула, № 61, № 61А, № 61Б, № 63, № 65, № 67, № 69, № 69А, № 71, № 73А, № 73Б, № 79, № 81, № 83, № 85, № 87, № 89, № 91, № 93, № 95, № 97, № 97А, № 99, № 99А, № 101, № 103, № 105, № 107, № 109, № 111, № 113, № 115; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Асау-Барака, № 79, № 81, № 81А, № 83, № 85, № 85Б, № 87, № 87А, № 89, № 91, № 93, № 95, № 97, № 99, № 101, № 101А, № 103, № 104, № 106, № 107, № 107Б, № 107В, № 108, № 109, № 109А, № 109Б, № 110, № 110А, № 111, № 111А, № 112, № 112А, № 113, № 114, № 114А, № 114Б, № 115, № 116, № 117, № 118, № 119, № 120, № 121, № 122, № 123, № 123А, № 125, № 125А, № 125Б, № 125В, № 126, № 126А, № 127, № 127А, № 127Б, № 128, № 128А, № 129, № 130, № 131, № 131А, № 131Б, № 132, № 133, № 133А, № 134, № 135, № 135А, № 136, № 137, № 137А, № 137Б, № 138, № 139, № 140, № 142, № 142А, № 144, № 146, № 148, № 150, № 152, № 154, № 156, № 158;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      улица Т. К. Жургенова, № 1, № 3, № 20, № 22, № 24, № 26, № 28, № 30, № 30А, № 31, № 32, № 32А, № 33, № 34, № 35, № 36, № 37, № 37А, № 38, № 39, № 39А, № 40, № 41, № 41А, № 42, № 43, № 43А, № 44, № 45, № 46, № 46А, № 47, № 48, № 48А, № 50, № 52, № 56, № 58, № 60, № 62, № 62А, № 63, № 63А, № 64, № 64А, № 65, № 66, № 66А, № 68, № 69, № 69А, № 69/2, № 70, № 71, № 71А, № 72, № 73, № 73А, № 74, № 74А, № 74Б, № 75, № 75А, № 76, № 76А, № 76Б, № 76В, № 76Г, № 77, № 78, № 78А, № 78Б, № 80, № 80А, № 80Б, № 80В, № 80Г, № 82, № 84, № 86, № 88.</w:t>
+        <w:t xml:space="preserve">
+      улица Карасай батыра, № 33, № 35, № 35А, № 37, № 39, № 41, № 43, № 43А, № 45, № 45/1, № 45/3, № 45/4, № 45/5, № 45/6, № 46, № 47, № 48, № 49, № 50, № 52, № 53, № 54, № 55, № 55А, № 55Б, № 56, № 57, № 57А, № 58, № 58А, № 58Б, № 58В, № 59, № 59А, № 59Б, № 60, № 61, № 61А, № 62, № 63, № 63А, № 64, № 64А, № 65, № 66, № 68, № 69, № 70, № 71, № 72, № 72А, № 72Б, № 73, № 73А, № 74, № 74А, № 75, № 75А, № 76, № 76А, № 78, № 79, № 81, № 81А, № 82, № 82А, № 83, № 83А, № 83Б, № 83В, № 84, № 84А, № 86, № 86А, № 86Б, № 88, № 90, № 92, № 94, № 96, № 96А, № 98, № 98/2, № 98А, № 98Б, № 100, № 100А, № 102, № 102А, № 104, № 106, № 108, № 110; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Т.К.Жургенова, № 1, № 3, № 20, № 22, № 24, № 26, № 28, № 30, № 30А, № 31, № 32, № 32А, № 33, № 34, № 35, № 36, № 37, № 37А, № 38, № 39, № 39А, № 40, № 41, № 41А, № 42, № 43, № 43А, № 44, № 45, № 46, № 46А, № 47, № 48, № 48А, № 50, № 52, № 56, № 58, № 60, № 62, № 62А, № 63, № 63А, № 64, № 64А, № 65, № 66, № 66А, № 68, № 69, № 69А, № 69/2, № 70, № 71, № 71А, № 72, № 73, № 73А, № 74, № 74А, № 74Б, № 75, № 75А, № 76, № 76А, № 76Б, № 76В, № 76Г, № 77, № 78, № 78А, № 78Б, № 80, № 80А, № 80Б, № 80В, № 80Г, № 82, № 84, № 86, № 88.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Избирательный участок № 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение избирательного участка: город Актобе, район Алматы, улица И.Алтынсарина, № 4, учебный корпус некоммерческого акционерного общества "Актюбинский региональный университет имени К.Жубанова".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Айтеке би, № 56, № 58, № 60, № 62, № 64, № 66, № 68, № 70, № 72, № 74, № 76, № 78, № 80, № 82, № 84, № 86, № 88, № 90, № 90/2, № 92, № 94, № 94А, № 96, № 98, № 100, № 102, № 102А, № 104, № 104А, № 104Б, № 106, № 106А, № 108, № 110, № 112, № 112А, № 114, № 114А, № 116, № 120, № 122, № 122А, № 126, № 128, № 128Б;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица имени Керей хана, № 2, № 3, № 4, № 5, № 5А, № 5Б, № 6, № 6А, № 7, № 7А, № 7Б, № 8А, № 9, № 9А, № 9Б, № 9В, № 10, № 11, № 12, № 12А, № 13, № 14, № 14А, № 15, № 16, № 17, № 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шернияза Жарылгас-улы, № 62, № 64, № 66, № 68, № 70, № 75, № 78, № 79, № 80, № 81, № 82, № 83, № 84, № 84А, № 85, № 85А, № 85Б, № 86, № 87, № 88, № 89, № 90, № 91, № 92, № 92А, № 92/1,2, № 93, № 93А, № 94, № 95, № 96, № 97, № 97А, № 97Б, № 98, № 99, № 100, № 101, № 102, № 102А, № 103, № 104, № 105, № 106, № 107, № 108, № 109, № 109А, № 109Б, № 109В, № 109Г, № 109Д, № 109Ж, № 110, № 111, № 111А, № 111Б, № 111Г, № 111Д, № 112, № 113, № 113А, № 115, № 115А, № 115Б, № 115В, № 117, № 119, № 121, № 123, № 125, № 127, № 129, № 131, № 133, № 133А, № 135, № 137, № 139, № 141, № 141А, № 143, № 143А, № 145, № 147, № 149;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Джамбула, № 1, № 2, № 3, № 4, № 5, № 5А, № 6, № 7, № 8, № 10, № 10А, № 10Б, № 12, № 14, № 16, № 16А, № 15, № 17, № 18, № 19, № 22А, № 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Некрасова, № 49, № 51, № 55, № 59, № 60, № 61, № 62, № 62Б, № 63, № 64, № 64А, № 65, № 66, № 68, № 68А, № 70, № 70А, № 72, № 72А, № 74, № 74А, № 76, № 76А, № 78, № 80, № 82, № 84, № 84А, № 84Б, № 86, № 86Б, № 88, № 88А, № 90, № 90А, № 90Б, № 92, № 92А, № 94, № 96, № 98, № 100, № 100А, № 102, № 102А, № 104, № 106, № 106А, № 110, № 112; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Карасай батыра, № 2А, № 2Б, № 2В, № 2Г, № 3, № 5, № 6, № 7, № 8, № 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица И.Алтынсарина, № 1, № 2, № 5, № 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Александра Яншина, № 1, № 2, № 3, № 4, № 4А, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 23А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Асау-Барака, № 1, № 3, № 3А, № 5, № 7, № 7А, № 9, № 11, № 11А, № 11Б, № 13, № 13А, № 15, № 15А, № 15Б, № 17, № 17А, № 17Б, № 17В, № 17Г, № 19, № 21, № 23, № 25, № 25А, № 27, № 27Б, № 29, № 31, № 31А, № 33, № 35, № 35А, № 35, корпус 1, № 35, корпус 2, № 37, № 37А, № 39, № 41, № 43, № 43А, № 50, № 50А, № 52, № 62, № 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тахауи Ахтанова, № 50, № 52, № 54, № 58, № 60, № 62, № 62/1,2, № 71;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Набережная, № 1, № 3, № 5, № 7, № 7А, № 9, № 11, № 13, № 13/2, № 15, № 15/1, № 17, № 17/1,2, № 19, № 21, № 23, № 23А, № 25, № 25А, № 25/2, № 27, № 29, № 31, № 33, № 35, № 35А, № 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Д.А.Кунаева, № 3, № 5, № 7, № 9, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 18А, № 18В, № 20, № 22, № 22А, № 24, № 24А, № 24Б, № 26, № 26А, № 26Б, № 28, № 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица имени Жанибек хана, № 12, № 13, № 14, № 14/2, № 15, № 16, № 16А, № 17, № 18, № 19, № 21, № 21А, № 22, № 22А, № 23, № 24, № 25, № 25А, № 26, № 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М.Т.Ряхова, № 2, № 2А, № 2В, № 2/1, № 3, № 5, № 5А, № 5Б, № 7, № 7А, № 9, № 9А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица имени Жанши Досмухамедулы, № 2, № 2А, № 4, № 6, № 8, № 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Нагима Кобландина, № 8, № 10, № 12, № 14. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 7</w:t>
-[...305 lines deleted...]
-      улица Нагима Кобландина, № 8, № 10, № 12, № 14.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Местонахождение избирательного участка: город Актобе, район Алматы, улица И.Алтынсарина, № 24, здание государственного казенного коммунального предприятия "Центр детского и юношеского творчества" при государственном учреждении "Отдел образования города Актобе". </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: улица Ж.Кереева, № 1, № 2, № 3, № 4, № 4, корпус 1, № 5, № 6, № 7, № 7А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Нагима Кобландина, № 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Айтеке би, № 25, № 27, № 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жанкожа батыра, № 3, № 5, № 9, № 28А, № 30, № 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица И.Алтынсарина, № 18, № 19, № 19А, № 21, № 21А, № 21Б, № 23, № 24, № 25А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шокана Уалиханова, № 30, № 32.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 8</w:t>
-[...140 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение избирательного участка: город Актобе, район Алматы, улица Айтеке би, № 35, здание коммунального государственного учреждения "Общеобразовательная средняя школа-гимназия № 11 города Актобе" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3037,51 +3104,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: улица Ломоносова, № 2, № 2, корпус 1, № 4, № 4, корпус 1, № 8, корпус 2, № 8/6, № 28, № 30;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица И. Алтынсарина, № 31, № 31А, № 33, № 33, корпус 1, № 35, № 37.</w:t>
+      улица И.Алтынсарина, № 31, № 31А, № 33, № 33, корпус 1, № 35, № 37.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3125,51 +3192,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Карасай батыра, № 13, № 18, № 24; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица И. Алтынсарина, № 15А, № 16;</w:t>
+      улица И.Алтынсарина, № 15А, № 16;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Шернияза Жарылгас-улы, № 33, № 37, № 39, № 43, № 45, № 51, № 53, № 55, № 57, № 58, № 60; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3302,70 +3369,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: улица Интернациональная, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 7А, № 8, № 9, № 9А, № 10, № 10А, № 11, № 11А, № 11Б, № 12, № 13, № 13А, № 13Б, № 13В, № 14, № 15, № 16, № 16А, № 17, № 18, № 19, № 20, № 22, № 23, № 24, № 24А, № 24Б, № 25, № 26, № 26А, № 27, № 28, № 29, № 29Б, № 30, № 31, № 32, № 33, № 34, № 35, № 37, № 39;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      улица Заводская, № 1, № 2, № 3, № 3А, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 13А, № 14, № 15, № 16, № 16А, № 16Б, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 26, № 28, № 30;</w:t>
+        <w:t xml:space="preserve">
+      улица имени Билге каган, № 1, № 3, № 5, № 5А, № 5Б, № 7, № 7А, № 9, № 13, № 15, № 15А, № 17, № 17А, № 19; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Заводская, № 1, № 2, № 3, № 3А, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 13А, № 14, № 15, № 16, № 16А, № 16Б, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 26, № 28, № 30; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Тамды, № 2, № 2А, № 4, № 6, № 8, № 8А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3374,52 +3441,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица имени Жанши Досмухамедулы, № 12, № 14, № 16, № 18, № 20, № 22, № 24, № 26, № 27, № 28, № 29, № 30, № 31, № 31Б, № 32, № 32А, № 33, № 33А, № 34, № 35, № 36, № 37, № 38, № 39, № 40, № 40А, № 41, № 42, № 43, № 44, № 45, № 46, № 47, № 47А, № 48, № 49, № 50, № 51, № 51А, № 51Б, № 52, № 53, № 53А, № 54, № 55, № 55А, № 56, № 57, № 58, № 59, № 60, № 62, № 63, № 64, № 65, № 66, № 67, № 68, № 70;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Нариманова, № 1, № 1А, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 9/2, № 10, № 10А, № 11, № 12, № 13, № 14, № 15, № 16, № 19, № 20, № 21, № 22, № 23, № 24, № 24А, № 25, № 26, № 27, № 28, № 29, № 30, № 30А, № 31, № 31А, № 32, № 32А, № 34, № 35, № 35А, № 37, № 38А, № 40, № 42, № 44, № 46;</w:t>
+        <w:t xml:space="preserve">
+      улица Нариманова, № 1, № 1А, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 9/2, № 10, № 10А, № 11, № 12, № 13, № 14, № 15, № 16, № 19, № 20, № 21, № 22, № 23, № 24, № 24А, № 25, № 26, № 27, № 28, № 29, № 30, № 30А, № 31, № 31А, № 32, № 32А, № 34, № 35, № 35А, № 37, № 38А, № 40, № 42, № 44, № 46; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ерназарова, № 2, № 3, № 4, № 5, № 5А, № 6, № 7, № 8, № 8А, № 9, № 10, № 11, № 12, № 13, № 13А, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 21А, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 28А, № 29, № 29Б, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 38А, № 39, № 40, № 41, № 43, № 44;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3446,88 +3513,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Карасай батыра, № 1, № 2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица 30 лет Казахстана, № 1, № 1А, № 3, № 5, № 7, № 9, № 11, № 19, № 21, № 23, № 25, № 25А, № 27, № 29, № 31, № 33, № 60, № 62, № 64, № 66, № 66А, № 68, № 70, № 72;</w:t>
+        <w:t xml:space="preserve">
+      улица 30 лет Казахстана, № 1, № 1А, № 3, № 5, № 7, № 9, № 11, № 19, № 21, № 23, № 25, № 25А, № 27, № 29, № 31, № 33, № 60, № 62, № 64, № 66, № 66А, № 68, № 70, № 72; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Безымянный, № 3, № 5, № 7, № 9, № 11, № 13;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица А. Матросова, № 1, № 2, № 3А, № 3А/1, № 3А/2, № 3А/3, № 8, № 9, № 10, № 11, № 11/1, № 11А, № 12, № 13, № 13Д, № 14, № 15, № 16, № 18, № 20, № 22, № 24, № 26, № 28, № 30, № 32;</w:t>
+      улица А.Матросова, № 1, № 2, № 3А, № 3А/1, № 3А/2, № 3А/3, № 8, № 9, № 10, № 11, № 11/1, № 11А, № 12, № 13, № 13Д, № 14, № 15, № 16, № 18, № 20, № 22, № 24, № 26, № 28, № 30, № 32;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Самал, № 3, № 4, № 5, № 6, № 7, № 7А, № 7"З", № 8, № 9, № 9А, № 10, № 11, № 11А, № 11"З", № 12, № 13, № 15, № 16, № 17, № 18, № 20;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3536,52 +3603,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Жарменке, № 1, № 2, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 12, № 12А, № 14;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      переулок Кокжиек, № 3, № 5, № 5А, № 7, № 7А, № 7Б, № 7В, № 12;</w:t>
+        <w:t xml:space="preserve">
+      переулок Кокжиек, № 3, № 5, № 5А, № 7, № 7А, № 7Б, № 7В, № 12; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Тахауи Ахтанова, № 2, № 4, № 6, № 8, № 10, № 12, № 12А, № 14, № 16, № 18, № 20, № 22, № 22А, № 24, № 24А, № 26, № 28, № 30, № 32, № 34, № 36, № 38;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3608,70 +3675,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Саралжын, № 1, № 3, № 5, № 6, № 7, № 7А, № 7Б, № 7В, № 9, № 11, № 13, № 15, № 17, № 19, № 21, № 23, № 25;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      улица Жазгы, № 13, № 15, № 17, № 19, № 20, № 21, № 22, № 23, № 23/1, № 23/2, № 24, № 25, № 25/1, № 25/3, № 27;</w:t>
+        <w:t xml:space="preserve">
+      улица Берчогурская, № 1, № 2, № 3, № 4, № 5, № 5А, № 6, № 7, № 7Б, № 7В, № 8, № 9, № 10, № 11, № 11А, № 12, № 13, № 13А, № 14, № 15, № 15А, № 15Б, № 16, № 17, № 18, № 19, № 19А, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 27А, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 39, № 43, № 43А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Жазгы, № 13, № 15, № 17, № 19, № 20, № 21, № 22, № 23, № 23/1, № 23/2, № 24, № 25, № 25/1, № 25/3, № 27; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прилегающие садоводческие коллективы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -3696,88 +3763,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение избирательного участка: город Актобе, район Алматы, улица Герцена, № 19, здание коммунального государственного учреждения "Средняя школа № 42" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Границы избирательного участка: улица Ломоносова, № 1, № 1, корпус 1, № 3, № 5, № 5А, № 7, № 11;</w:t>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: улица Ломоносова, № 1, № 1, корпус 1, № 3, № 5, № 5А, № 7, № 11; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Герцена, № 17, № 17Г, № 21, № 23;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица 8 Наурыз, № 1, № 2, № 3, № 4, № 6, № 8, № 10, № 12, № 14, № 16, № 18, № 18А, № 20, № 22, № 24, № 24А, № 26, № 28, № 28, корпус 1;</w:t>
+        <w:t xml:space="preserve">
+      улица 8 Наурыз, № 1, № 2, № 3, № 4, № 6, № 8, № 10, № 12, № 14, № 16, № 18, № 18А, № 20, № 22, № 24, № 24А, № 26, № 28, № 28, корпус 1; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Шокана Уалиханова, № 35Б;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3910,88 +3977,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Герцена, № 1, № 2, № 3, № 3А, № 4, № 5, № 6, № 7, № 8, № 9, № 11, № 12, № 13, № 14, № 14А, № 15, № 24, № 26, № 26А, № 26Б;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      улица Орская, № 1, № 2, № 2А, № 3, № 4, № 5, № 5А, № 6, № 6А, № 7, № 8, № 9, № 10, № 15, № 15А, № 17А, № 19, № 21;</w:t>
+        <w:t xml:space="preserve">
+      улица Шернияза Жарылгас-улы, № 1, № 1А, № 2, № 2А, № 3, № 4, № 6, № 6А, № 7, № 8, № 8А, № 9, № 10, № 10А, № 11, № 13, № 15, № 15, корпус 1, № 16, № 17, № 18, № 18А, № 18Б, № 19, № 20, № 20А, № 20Б, № 20В, № 20Г, № 20Д, № 20Е, № 21, № 23, № 23, корпус 1, № 23Г, № 23Д, № 25, № 26, № 27, № 28, № 29, № 30, № 32, № 34, № 36, № 38, № 42, № 42А, № 44, № 46, № 48, № 50, № 52, № 54; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Тахауи Ахтанова, № 1, № 3, № 5, № 5А, № 7, № 7А, № 9, № 9А, № 11, № 13, № 15, № 17, № 19, № 21, № 23, № 23А, № 25, № 27, № 29, № 29А, № 31, № 33, № 35, № 37, № 39, № 41, № 43, № 45, № 47, № 49, № 51, № 55, № 57; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Орская, № 1, № 2, № 2А, № 3, № 4, № 5, № 5А, № 6, № 6А, № 7, № 8, № 9, № 10, № 15, № 15А, № 17А, № 19, № 21; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Центральный, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 7А, № 9, № 11, № 11А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4037,87 +4104,85 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Айтеке би, № 1, № 2, № 4, № 6, № 8, № 9, № 9А, № 9Б, № 10, № 10А, № 12, № 12А, № 13, № 14, № 15, № 16, № 18, № 20, № 22, № 24, № 26;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица А. Матросова, № 17, № 19, № 19А, № 21, № 23, № 23/1, № 25, № 27, № 34, № 36, № 38, № 40, № 42, № 44, № 46, № 48, № 52, № 52/1, № 52/2, № 54, № 54А, № 54Б, № 56, № 58;</w:t>
+      улица А.Матросова, № 17, № 19, № 19А, № 21, № 23, № 23/1, № 25, № 27, № 34, № 36, № 38, № 40, № 42, № 44, № 46, № 48, № 52, № 52/1, № 52/2, № 54, № 54А, № 54Б, № 56, № 58;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ыргыз, № 41, № 43, № 45, № 47, № 49, № 51, № 51А, № 53, № 55, № 57, № 59.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 14</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение избирательного участка: город Актобе, район Алматы, улица имени Алихана Бокейханова, № 6, здание коммунального государственного учреждения "Средняя школа № 13" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4144,52 +4209,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица имени Алихана Бокейханова, № 2, № 2, корпус 1, № 4, № 9, № 11, № 12, № 13, № 14, № 15, № 16, № 18, № 19, № 20, № 21, № 21, корпус 1, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 32, № 34, № 36, № 38, № 40, № 46, № 48, № 50, № 52, № 52А, № 54;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Ташкентская, № 2, № 8, № 10, № 12, № 14, № 16, № 18;</w:t>
+        <w:t xml:space="preserve">
+      улица Ташкентская, № 2, № 8, № 10, № 12, № 14, № 16, № 18; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Саги Жиенбаева, № 1, № 3, № 5, № 5А, № 7, № 9, № 9А, № 11, № 11А, № 13, № 15, № 15А, № 17, № 17А, № 19, № 21, № 23, № 23А, № 25, № 25, корпус 1, № 25, корпус 2, № 25, корпус 3;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4198,52 +4263,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Панфилова, № 52, № 54, № 56, № 58, № 60, № 62, № 64, № 66;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Лермонтова, № 1, № 2А, № 3, № 5, № 7, № 9, № 11, № 13, № 15, № 17, № 17А, № 19, № 21, № 21А, № 21Б, № 23, № 23А, № 23Б, № 23В, № 25, № 25А, № 27, № 27А, № 29, № 29А, № 31, № 33;</w:t>
+        <w:t xml:space="preserve">
+      улица Лермонтова, № 1, № 2А, № 3, № 5, № 7, № 9, № 11, № 13, № 15, № 17, № 17А, № 19, № 21, № 21А, № 21Б, № 23, № 23А, № 23Б, № 23В, № 25, № 25А, № 27, № 27А, № 29, № 29А, № 31, № 33; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Атырау, № 1, № 1А, № 3, № 5, № 7, № 9, № 11, № 11А, № 13, № 15, № 17, № 19, № 20, № 21, № 21А, № 21Б, № 22, № 23, № 23А, № 24, № 25, № 25А, № 26, № 27, № 27А, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 39, № 40, № 41, № 42, № 43, № 44, № 44Б, № 45, № 47, № 47А, № 48, № 48А, № 50, № 51, № 52, № 53, № 54, № 55, № 57, № 59, № 61, № 63, № 63А, № 65, № 67, № 69, № 71, № 73, № 77, № 77А, № 77Б, № 79, № 79А, № 81А, № 83;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4394,52 +4459,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение избирательного участка: город Актобе, район Алматы, улица Ойыл, № 1, здание государственного коммунального казенного предприятия "Детский сад № 31 "Күншуақ" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Границы избирательного участка: улица имени Алихана Бокейханова, № 1, № 1Б, № 3, № 5, № 7;</w:t>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: улица имени Алихана Бокейханова, № 1, № 1Б, № 3, № 5, № 7; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ташкентская, № 1, № 3, № 5, № 7, № 9, № 11;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4538,52 +4603,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кандагачская, № 2, № 2А, № 2Б, № 2Г, № 4, № 6, № 10, № 12, № 14, № 16, № 16А, № 18, № 18А, № 20, № 22, № 26, № 28, № 30, № 30А, № 32, № 34, № 36, № 38, № 40, № 42, № 44, № 46, № 46А, № 48, № 50, № 50А, № 52;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица имени Кожабая Жазыкова, № 2, № 3, № 4, № 4А, № 4Б, № 5, № 6, № 6А, № 6Б, № 7, № 8, № 8А, № 8Б, № 9, № 10, № 10А, № 10Б, № 10В, № 11, № 12, № 13, № 14, № 15, № 16, № 19, № 20, № 20А, № 21, № 22, № 22А, № 23, № 24, № 24А, № 25, № 26, № 26А, № 27, № 27А, № 28, № 29, № 30, № 30А, № 31, № 31А,№ 31Б, № 32, № 32А, № 33, № 33А, № 34, № 35, № 35А, № 35Б, № 36, № 37, № 38, № 39, № 40, № 40А, № 40Б, № 41, № 42, № 42А, № 42Б, № 42В, № 42Г, № 43, № 44, № 44А, № 44Б, № 44/1, № 46, № 46А, № 47, № 47А, № 48, № 48А, № 49, № 49А, № 50, № 50А, № 51, № 51А, № 52, № 53, № 53А, № 53Б, № 54, № 57, № 59, № 61, № 61А, № 61Б, № 63, № 63А, № 65, № 67, № 69, № 71, № 73, № 75, № 77;</w:t>
+        <w:t xml:space="preserve">
+      улица имени Кожабая Жазыкова, № 2, № 3, № 4, № 4А, № 4Б, № 5, № 6, № 6А, № 6Б, № 7, № 8, № 8А, № 8Б, № 9, № 10, № 10А, № 10Б, № 10В, № 11, № 12, № 13, № 14, № 15, № 16, № 19, № 20, № 20А, № 21, № 22, № 22А, № 23, № 24, № 24А, № 25, № 26, № 26А, № 27, № 27А, № 28, № 29, № 30, № 30А, № 31, № 31А,№ 31Б, № 32, № 32А, № 33, № 33А, № 34, № 35, № 35А, № 35Б, № 36, № 37, № 38, № 39, № 40, № 40А, № 40Б, № 41, № 42, № 42А, № 42Б, № 42В, № 42Г, № 43, № 44, № 44А, № 44Б, № 44/1, № 46, № 46А, № 47, № 47А, № 48, № 48А, № 49, № 49А, № 50, № 50А, № 51, № 51А, № 52, № 53, № 53А, № 53Б, № 54, № 57, № 59, № 61, № 61А, № 61Б, № 63, № 63А, № 65, № 67, № 69, № 71, № 73, № 75, № 77; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Мунайшылар, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4609,159 +4674,159 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Алматы, улица Н. В. Гоголя, № 12, здание коммунального государственного учреждения "Средняя школа № 15 имени Илияса Есенберлина" государственного учреждения "Отдел образования города Актобе".</w:t>
-[...35 lines deleted...]
-      улица Панфилова, № 34, № 36, № 37, № 38, № 39, № 39А, № 40, № 41, № 42, № 43, № 44, № 44А, № 45, № 46, № 47, № 48, № 49, № 50, № 51, № 51А, № 55, № 57, № 59, № 61, № 63, № 63А, № 65, № 67, № 69;</w:t>
+      Местонахождение избирательного участка: город Актобе, район Алматы, улица Н.В.Гоголя, № 12, здание коммунального государственного учреждения "Средняя школа № 15 имени Илияса Есенберлина" государственного учреждения "Отдел образования города Актобе".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: улица Жумысшы, № 1, № 2, № 3, № 3А, № 3Б, № 3В, № 4, № 5, № 5А, № 5Б, № 5В, № 6, № 7, № 8, № 9, № 10, № 11, № 11А, № 11Б, № 12, № 13, № 13А, № 13Б, № 15, № 15А, № 15Б, № 15В, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 25А, № 26, № 27, № 27А, № 27Б, № 28, № 29, № 29А, № 29Б, № 30, № 31, № 31А, № 32, № 33, № 34, № 35, № 35А, № 36, № 37, № 37А, № 38, № 39, № 40, № 40А, № 41, № 42, № 43, № 44, № 45, № 46, № 47, № 47А, № 48, № 49, № 49А, № 50, № 51, № 51А, № 52, № 53, № 53А, № 53Б, № 54, № 55, № 55А, № 55Б, № 56, № 57, № 57А, № 58, № 59, № 60, № 61, № 62, № 63, № 64, № 65, № 65А, № 66, № 66А, № 67, № 67А, № 68, № 68А, № 69, № 69А, № 70, № 71, № 71А, № 72, № 73, № 73А, № 73Б, № 74, № 74А, № 75, № 75А, № 75Б, № 76, № 77, № 77А, № 78, № 79, № 80, № 80А, № 81, № 81А, № 82, № 83, № 84, № 85, № 85А, № 86, № 87, № 88, № 89, № 90, № 91, № 92, № 93, № 95, № 97; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Панфилова, № 34, № 36, № 37, № 38, № 39, № 39А, № 40, № 41, № 42, № 43, № 44, № 44А, № 45, № 46, № 47, № 48, № 49, № 50, № 51, № 51А, № 55, № 57, № 59, № 61, № 63, № 63А, № 65, № 67, № 69; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Тулегена Айбергенова, № 32, № 34, № 36, № 36А, № 38, № 38А, № 38Б, № 38В, № 40, № 40А, № 42, № 42А, № 44, № 44А, № 46, № 46А, № 46Б, № 48, № 50, № 54, № 56, № 56А, № 58, № 58А, № 60, № 60А, № 62, № 62А, № 64, № 64А, № 66, № 66А, № 66Б, № 68, № 68А, № 70, № 72, № 74, № 74А, № 76, № 76А, № 78, № 80, № 82, № 82А, № 84, № 84А, № 86, № 86А, № 88, № 90, № 90А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Тимирязева, № 36, № 38,№ 38А, № 40, № 42, № 44, № 46, № 48, № 50, № 52, № 54, № 55, № 56, № 57, № 58, № 59, № 60, № 61, № 62, № 63, № 64, № 65, № 66, № 67, № 67А, № 68, № 70;</w:t>
+        <w:t xml:space="preserve">
+      улица Тимирязева, № 36, № 38,№ 38А, № 40, № 42, № 44, № 46, № 48, № 50, № 52, № 54, № 55, № 56, № 57, № 58, № 59, № 60, № 61, № 62, № 63, № 64, № 65, № 66, № 67, № 67А, № 68, № 70; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алма-Атинская, № 1, № 3, № 5, № 7, № 9, № 11, № 13, № 15;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица В. Ф. Зинченко, № 1, № 3, № 5, № 7, № 9, № 11, № 13, № 13А, № 15, № 17, № 19, № 21, № 23, № 25, № 27, № 29, № 31, № 33, № 35, № 37, № 39, № 41, № 43, № 45, № 47, № 49, № 51, № 53, № 55, № 57, № 59, № 61, № 63, № 65, № 67, № 69, № 71, № 73, № 75, № 75А, № 77/1, № 77/2 № 79, № 81, № 83, № 85;</w:t>
+        <w:t xml:space="preserve">
+      улица В.Ф.Зинченко, № 1, № 3, № 5, № 7, № 9, № 11, № 13, № 13А, № 15, № 17, № 19, № 21, № 23, № 25, № 27, № 29, № 31, № 33, № 35, № 37, № 39, № 41, № 43, № 45, № 47, № 49, № 51, № 53, № 55, № 57, № 59, № 61, № 63, № 65, № 67, № 69, № 71, № 73, № 75, № 75А, № 77/1, № 77/2 № 79, № 81, № 83, № 85; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Саги Жиенбаева, № 2, № 4, № 4А, № 6, № 6А, № 8, № 8А, № 8Б, № 10, № 12, № 12А, № 14, № 16, № 16А, № 16Б, № 18, № 18А, № 18Б, № 20, № 22, № 24, № 26, № 27, № 28, № 29, № 30, № 30А, № 31, № 31А, № 31Б, № 32, № 32А, № 33, № 33А, № 33Б, № 34, № 35, № 36, № 36А, № 37, № 38, № 39, № 39А, № 40, № 40А, № 41, № 41А, № 42, № 42А, № 43, № 44, № 45, № 46, № 47, № 49, № 50, № 51, № 52, № 52А, № 53, № 54, № 54А, № 55, № 56, № 57, № 58, № 58А, № 59А, № 60, № 60А, № 61, № 62, № 62А, № 63, № 63А, № 63Б, № 64, № 65, № 65А, № 66, № 67, № 67А, № 68, № 69, № 69А, № 70, № 71, № 72, № 73, № 74, № 74А, № 74Б, № 75, № 76, № 76А, № 77, № 78, № 78А, № 79, № 80, № 80А, № 81, № 81А, № 82, № 82А, № 83, № 83А, № 84, № 85, № 85А, № 86, № 87, № 88, № 89, № 89А, № 90, № 91, № 92, № 93, № 94, № 96, № 98, № 100, № 102, № 104, № 106, № 108, № 110, № 112, № 114, № 116;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4824,52 +4889,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Эмбинская, № 1, № 2, № 3, № 3А, № 4, № 4А, № 5, № 5А, № 6, № 7, № 8, № 9, № 10, № 12, № 12А, № 14, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 24А, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 37А, № 38, № 39, № 40, № 41, № 42, № 43, № 44, № 44А, № 45, № 46, № 47, № 48, № 49, № 50, № 52, № 54, № 56, № 58, № 60, № 62, № 64, № 66;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Н. В. Гоголя, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 9А, № 10, № 11, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 20А, № 21, № 22, № 22А, № 23, № 24, № 25, № 26, № 27, № 29, № 30, № 31, № 31А, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 40;</w:t>
+        <w:t xml:space="preserve">
+      улица Н.В.Гоголя, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 9А, № 10, № 11, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 20А, № 21, № 22, № 22А, № 23, № 24, № 25, № 26, № 27, № 29, № 30, № 31, № 31А, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 40; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Турксиба, № 1, № 2, № 3, № 3А, № 4, № 5, № 6, № 7, № 7А, № 8, № 9, № 10, № 11, № 12, № 13, № 13А, № 14, № 15, № 15А, № 16, № 17, № 17А, № 18, № 19, № 20, № 21, № 22, № 23, № 23А, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 31А, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 40, № 41, № 42, № 43, № 44, № 45, № 46, № 47, № 47А, № 48, № 49, № 50, № 51, № 53, № 54, № 55, № 56, № 56А, № 57, № 58, № 59, № 60, № 61, № 62, № 63, № 64, № 64А, № 65, № 66, № 68, № 70, № 72, № 74, № 76, № 78;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4915,51 +4980,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Диирменди, № 1, № 1А, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 13А, № 14, № 14А, № 15, № 16, № 17, № 17А, № 18, № 19, № 20, № 21, № 21А, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 29А, № 30, № 30А, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 39, № 41, № 43, № 45, № 47, № 49, № 51;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица В. П. Чкалова, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 13А, № 14, № 15, № 16, № 17, № 18, № 18А, № 19, № 19А, № 20, № 20А, № 22, № 22А, № 24, № 26, № 28, № 28А, № 30;</w:t>
+      улица В.П.Чкалова, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 13А, № 14, № 15, № 16, № 17, № 18, № 18А, № 19, № 19А, № 20, № 20А, № 22, № 22А, № 24, № 26, № 28, № 28А, № 30;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алгинская, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 11, № 13, № 15;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5021,87 +5086,87 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Алматы, улица Гастелло Н. Ф., № 51, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 5 города Актобе" государственного учреждения "Отдел образования города Актобе".</w:t>
+      Местонахождение избирательного участка: город Актобе, район Алматы, улица Гастелло Н.Ф., № 51, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 5 города Актобе" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: улица Тараса Шевченко, № 21, № 23, № 25, № 27, № 29, № 29А, № 31, № 31А, № 33, № 33, корпус 1, № 35, № 35А, № 35Б, № 37, № 37А, № 39А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Береговая, № 2, № 2А, № 4, № 4Б, № 6, № 6А, № 8, № 10, № 10А, № 12, № 12А, № 14, № 16, № 16А, № 18, № 20, № 20А, № 20Б, № 22, № 22А, № 22В, № 24, № 24А, № 26, № 26А, № 28, № 28А, № 30, № 32, № 34, № 36, № 38, № 40, № 42, № 46, № 46А, № 48, № 49, № 50, № 51, № 52, № 53, № 54, № 55, № 57, № 58, № 59, № 61, № 63, № 65, № 67, № 69, № 69А, № 71, № 73, № 73А, № 75, № 77, № 79;</w:t>
+        <w:t xml:space="preserve">
+      улица Береговая, № 2, № 2А, № 4, № 4Б, № 6, № 6А, № 8, № 10, № 10А, № 12, № 12А, № 14, № 16, № 16А, № 18, № 20, № 20А, № 20Б, № 22, № 22А, № 22В, № 24, № 24А, № 26, № 26А, № 28, № 28А, № 30, № 32, № 34, № 36, № 38, № 40, № 42, № 46, № 46А, № 48, № 49, № 50, № 51, № 52, № 53, № 54, № 55, № 57, № 58, № 59, № 61, № 63, № 65, № 67, № 69, № 69А, № 71, № 73, № 73А, № 75, № 77, № 79; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Жагалау, № 3, № 5, № 7, № 9, № 11, № 13, № 15, № 17, № 19, № 21, № 23, № 25, № 27, № 29, № 29А, № 31, № 33, № 35, № 37, № 39, № 39А, № 40, № 41, № 43, № 45, № 47, № 53, № 55, № 55А, № 55Б, № 55В, № 55Г, № 55Д, № 55Е, № 55Ж, № 57А, № 57Б, № 57В, № 57Г, № 59, № 59А, № 59Б, № 59В, № 59Г, № 61, № 61А, № 61Б, № 61В, № 61Г, № 61Д, № 61Е, № 61Ж, № 63А, № 63Б, № 63Г, № 65А, № 65Б, № 67, № 67А, № 67Б, № 69, № 69Б, № 69В, № 69Г, № 71, № 71А, № 71Б, № 73, № 73А, № 75, № 77, № 79;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5127,51 +5192,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Алматы, улица Гастелло Н. Ф., № 51, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 5 города Актобе" государственного учреждения "Отдел образования города Актобе".</w:t>
+      Местонахождение избирательного участка: город Актобе, район Алматы, улица Гастелло Н.Ф., № 51, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 5 города Актобе" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: улица Гастелло Н.Ф., № 2, № 4, № 6, № 8, № 10, № 16, № 18, № 20, № 22, № 24, № 26, № 28, № 30, № 32, № 34;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5428,52 +5493,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение избирательного участка: город Актобе, район Алматы, жилой массив Жарық, жилой массив Новый Ясное, № 99А, здание коммунального государственного учреждения "Школа-гимназия № 41 имени Фаризы Онгарсыновой" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Границы избирательного участка: в границах жилых домов разъезда 41:</w:t>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: в границах жилых домов разъезда 41: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Актогай, № 1, № 1А, № 2, № 2А, № 3, № 3Б, № 4, № 4А, № 5, № 5А, № 6, № 6А, № 7, № 7А, № 8, № 8А, № 9, № 10, № 11, № 12, № 13, № 13А, № 14, № 14А, № 15, № 18, № 25, № 26, № 28, № 42, № 44, № 67, № 200, № 201, № 201А, № 204, № 221, № 222, № 223, № 230;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5482,124 +5547,124 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Степная, № 1, № 1А, № 3, № 3А, № 4, № 5, № 5А, № 7, № 9, № 10, № 14А, № 16, № 18Б, № 24, № 80;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Зеленая, № 2, № 3, № 4, № 6, № 8;</w:t>
+        <w:t xml:space="preserve">
+      улица Зеленая, № 2, № 3, № 4, № 6, № 8; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Придорожная, № 2, № 4, № 6, № 7, № 8, № 15А, № 17, № 18А, № 24, № 26, № 27, № 35, № 37, № 39, № 42, № 44, № 63, № 75, № 76, № 77, № 80, № 85, № 95, № 100, № 103, № 104, № 105, № 114, № 124, № 131, № 133, № 135, № 140, № 144, № 146, № 146А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Кобыланды батыра, № 1, № 2, № 2А, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 12А, № 12Б, № 13, № 14, № 15, № 16, № 17, № 18, № 20, № 20А, № 21, № 22, № 22А, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 40, № 41, № 42, № 43, № 45, № 46, № 48, № 49, № 52, № 53, № 55, № 57, № 58;</w:t>
+        <w:t xml:space="preserve">
+      улица Кобыланды батыра, № 1, № 2, № 2А, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 12А, № 12Б, № 13, № 14, № 15, № 16, № 17, № 18, № 20, № 20А, № 21, № 22, № 22А, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 40, № 41, № 42, № 43, № 45, № 46, № 48, № 49, № 52, № 53, № 55, № 57, № 58; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       станция Альджан, № 1, № 2, № 3, № 4, № 5, № 7, № 10, № 12, № 17, № 20А, № 21, № 22, № 25, № 26, № 28, № 29А, № 30, № 32, № 39, № 44, № 45, № 48, № 56, ПМС, № 1, № 2, № 3, № 4, ПМС-2 № 1, № 2, № 3, № 4, № 23, № 25, № 27, № 50, РСХТ-1, № 1, СМП-671, № 1, № 2, № 3, № 3А, № 4, № 5,№ 6, № 7, № 8, № 9, № 10, № 11, № 12, № 16, № 17, № 18, № 18А, № 19, № 24, № 28, № 29, № 30, № 34, № 43, № 69, ОПС-6, № 21, № 24, № 25, № 27, № 28, № 29, № 29А, № 31, № 34, № 35,№ 39, № 48, № 49, № 52, ОПС, № 1, № 2, № 3, № 6, № 9, № 10, № 11, коттеджи ПМС, № 24, № 25, № 27, № 28, № 29, № 29А, № 31, № 34, № 35, № 39,№ 48, № 49, № 52, ПМС-69, № 1, № 2, № 3, № 4, № 6, № 7, № 8, № 9, № 10, № 20, № 21, № 24, № 25, № 26, № 28, № 31, № 34, № 35, № 55, № 58;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица М. Атаниязова, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 11А, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 42, № 57;</w:t>
+      улица М.Атаниязова, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 11А, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 42, № 57;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Актобе су коймасы, № 1, № 2, № 2А, № 3, № 4, № 5, № 16, № 19, № 37;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5697,51 +5762,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Астана, улица А. Пушкина, № 68, здание коммунального государственного учреждения "Средняя школа № 12" государственного учреждения "Отдел образования города Актобе".</w:t>
+      Местонахождение избирательного участка: город Актобе, район Астана, улица А.Пушкина, № 68, здание коммунального государственного учреждения "Средняя школа № 12" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: улица Елек, № 74, № 76, № 78, № 84А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5805,51 +5870,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Арынова, № 33, № 35, № 37, № 39, № 39А, № 41, № 43, № 45, № 50, № 52, № 54, № 56, № 58, № 60, № 62, № 64, № 66, № 68, № 70, № 72, № 74, № 76, № 78, № 80;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица А. Пушкина, № 51, № 53, № 55, № 57, № 59, № 61, № 63, № 65, № 67, № 69;</w:t>
+      улица А.Пушкина, № 51, № 53, № 55, № 57, № 59, № 61, № 63, № 65, № 67, № 69;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Уральская, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 29А, № 30;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5912,106 +5977,106 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица имени Дины Нурпеисовой, № 1, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 12А, № 13, № 13А, № 14, № 15, № 16, № 17, № 17А, № 18, № 19, № 20, № 20А, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 28А, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 39А, № 40, № 41, № 42, № 43, № 44, № 45, № 45А, № 46, № 46А, № 47, № 48, № 49;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...54 lines deleted...]
-      улица Арай, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 22;</w:t>
+        <w:t xml:space="preserve">
+      улица Л.Н.Толстого, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 9А, № 10, № 11, № 12, № 13, № 14, № 15, № 15А, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 23А, № 24, № 25, № 26, № 27, № 27А, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 35А, № 36, № 37, № 38, № 39, № 40, № 40А, № 42, № 44, № 46, № 48, № 50, № 52; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица имени А.Наумова, № 1, № 2, № 2А, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 15А, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 26А, № 27, № 28, № 28А, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 40, № 41, № 42, № 43, № 44, № 45, № 46, № 47, № 48, № 49, № 50, № 51, № 52, № 53, № 53А, № 54, № 55, № 55А, № 56, № 57, № 58, № 59, № 60, № 61, № 62, № 63, № 64, № 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Темирказык, № 1, № 2, № 3, № 4, № 5, № 5А, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 14А, № 15, № 17, № 18, № 19, № 20, № 22, № 24, № 26, № 28, № 30, № 32, № 34, № 36, № 38, № 40, № 40А, № 42, № 44, № 46, № 48, № 50, № 52, № 54, № 56, № 58, № 72; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Арай, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 22; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Каргалинская, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8А, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 21;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6127,51 +6192,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Астана, улица Арынова, № 1, здание товарищества с ограниченной отвественностью "Актюбинский многопрофильный колледж АГУ Тарлан"</w:t>
+      Местонахождение избирательного участка: город Актобе, район Астана, улица Арынова, № 1/29, здание товарищества с ограниченной отвественностью "Актюбинский многопрофильный колледж АГУ Тарлан"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: улица имени Султанмахмута Торайгырова, № 2, № 4, № 6, № 8, № 10, № 12, № 14, № 16, № 18, № 20, № 22, № 24, № 26, № 28, № 30, № 32, № 34, № 36, № 38, № 40, № 42, № 44;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6198,142 +6263,142 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Арынова, № 1, № 4, № 5, № 5А, № 6, № 7, № 8, № 8А, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 16В, № 17, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 28, № 30, № 31, № 31Б, № 31В, № 31Г, № 32, № 34, № 36, № 38, № 40, № 42, № 44, № 46, № 46А, № 48;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица А. Пушкина, № 1, № 3, № 5, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 24А, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 40, № 41, № 42, № 43, № 44, № 45, № 46, № 47, № 48, № 49, № 50, № 52, № 54, № 56, № 58, № 60, № 62, № 64, № 66;</w:t>
+        <w:t xml:space="preserve">
+      улица А.Пушкина, № 1, № 3, № 5, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 24А, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 40, № 41, № 42, № 43, № 44, № 45, № 46, № 47, № 48, № 49, № 50, № 52, № 54, № 56, № 58, № 60, № 62, № 64, № 66; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сержана Жаманкулова, № 1, № 3, № 5, № 7, № 9, № 11, № 13, № 15;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...54 lines deleted...]
-      улица имени Дербисали Беркимбаева, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 40, № 41, № 42, № 43, № 44, № 45, № 46, № 47, № 48, № 49, № 50, № 51, № 52, № 53, № 54, № 55, № 56, № 57, № 57А, № 58, № 59, № 60, № 61, № 62, № 63, № 65;</w:t>
+        <w:t xml:space="preserve">
+      улица Сайыма Балмуканова, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 12А, № 13, № 14, № 15, № 16, № 17, № 17А, № 19, № 19А, № 21, № 23, № 25; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Павлова, № 4, № 5, № 6, № 6А, № 7, № 8, № 9, № 9А, № 10, № 11, № 11А, № 11Б, № 12, № 13, № 14, № 16, № 18, № 20, № 26, № 28, № 30, № 32; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица А.Иманова, № 1, № 2, № 3, № 4, № 4А, № 5, № 6, № 6А, № 6Б, № 6В, № 7, № 8, № 9, № 10, № 11, № 12А, № 13, № 15, № 16, № 16А, № 16Б, № 16В, № 16Г, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 31, № 37, № 39, № 41, № 43, № 45, № 47, № 49, № 51, № 53, № 57, № 59; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица имени Дербисали Беркимбаева, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 40, № 41, № 42, № 43, № 44, № 45, № 46, № 47, № 48, № 49, № 50, № 51, № 52, № 53, № 54, № 55, № 56, № 57, № 57А, № 58, № 59, № 60, № 61, № 62, № 63, № 65; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица имени Машһур Жусипа Копейулы, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 36А, № 37, № 38, № 38А, № 39, № 40, № 41, № 42, № 43, № 44, № 45, № 46, № 47, № 48, № 49, № 50, № 51, № 52, № 53, № 54, № 55, № 56, № 57, № 58, № 59, № 60, № 61, № 62, № 63, № 64, № 65, № 66, № 67, № 67А, № 68, № 69;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6378,70 +6443,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Елек, № 2, № 2А, № 2В, № 3, № 4, № 5, № 6, № 8, № 9В, № 10, № 10А, № 11, № 11А, № 11Б, № 11В, № 12, № 13, № 13А, № 13Б, № 14, № 16, № 18, № 20, № 22, № 24, № 26, № 28, № 30, № 32, № 34, № 36, № 38, № 40, № 42, № 44, № 46, № 48, № 56, № 56А, № 58, № 60, № 62, № 64, № 66, № 68, № 70, № 72;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      переулок Орталык, № 1, № 2, № 3, № 3Б, № 4, № 5, № 6, № 7А, № 8, № 10;</w:t>
+        <w:t xml:space="preserve">
+      переулок Малый, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 10, № 12, № 14; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Орталык, № 1, № 2, № 3, № 3Б, № 4, № 5, № 6, № 7А, № 8, № 10; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Средне-малый, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 12, № 14.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -6574,52 +6639,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица имени Дербисали Беркимбаева, № 64, № 66, № 67, № 68, № 69, № 70, № 71, № 72, № 73, № 74, № 75, № 76, № 77, № 78, № 79, № 80, № 81, № 82, № 84, № 86, № 88, № 90, № 92, № 94;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица А.Иманова, № 30, № 32, № 34, № 36, № 38, № 40, № 42, № 44, № 46, № 48, № 50, № 52, № 54, № 56, № 58, № 60, № 62, № 63, № 64, № 65, № 66, № 67, № 68, № 69, № 70, № 71, № 72, № 73, № 74, № 75, № 77, № 79, № 81, № 83, № 85, № 87, № 89;</w:t>
+        <w:t xml:space="preserve">
+      улица А.Иманова, № 30, № 32, № 34, № 36, № 38, № 40, № 42, № 44, № 46, № 48, № 50, № 52, № 54, № 56, № 58, № 60, № 62, № 63, № 64, № 65, № 66, № 67, № 68, № 69, № 70, № 71, № 72, № 73, № 74, № 75, № 77, № 79, № 81, № 83, № 85, № 87, № 89; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица имени Сакена Сейфуллина, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 13А, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 24А, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 40, № 41, № 42, № 43, № 44, № 45, № 46, № 47, № 48, № 49;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6682,52 +6747,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Черепанова Михаила Ефимовича, № 1, № 2, № 3, № 4, № 5, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 23А, № 24, № 25, № 26, № 27, № 27А, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 35А, № 36, № 37, № 38, № 39, № 39А, № 39Б, № 40, № 41, № 43, № 43А, № 44, № 45, № 46, № 46А, № 46Б, № 47, № 48, № 49, № 50, № 51, № 52, № 53, № 54, № 55, № 56, № 57, № 58, № 59, № 60, № 61, № 62, № 63, № 64, № 65, № 67;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица имени Хиуаз Доспановой, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 9А, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 37, № 38, № 39, № 40, № 41, № 42, № 43, № 44, № 51А, № 55, № 57, № 59, № 61, № 63, № 65, № 67, № 69, № 71, № 73, № 75, № 77;</w:t>
+        <w:t xml:space="preserve">
+      улица имени Хиуаз Доспановой, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 9А, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 37, № 38, № 39, № 40, № 41, № 42, № 43, № 44, № 51А, № 55, № 57, № 59, № 61, № 63, № 65, № 67, № 69, № 71, № 73, № 75, № 77; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица имени Машһур Жусипа Копейулы, № 71, № 73, № 75, № 77;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6770,70 +6835,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение избирательного участка: город Актобе, район Астана, улица имени Дербисали Беркимбаева, № 91, здание коммунального государственного учреждения "Казахская средняя общеобразовательная школа № 33" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      улица имени Дербисали Беркимбаева, № 93, № 95, № 97, № 99, № 101, № 103, № 105, № 107, № 135, № 137, № 139, № 141, № 143, № 145, № 147, № 149, № 151, № 153;</w:t>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: улица Мади Бапиулы, № 1, № 3, № 5, № 7, № 9, № 11, № 13, № 19, № 27, № 29, № 31, № 33, № 33А, № 35, № 37, № 39, № 41; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица имени Дербисали Беркимбаева, № 93, № 95, № 97, № 99, № 101, № 103, № 105, № 107, № 135, № 137, № 139, № 141, № 143, № 145, № 147, № 149, № 151, № 153; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Вокзальная, № 30, № 32, № 34, № 36, № 38, № 39, № 40, № 41, № 42, № 46, № 47, № 48, № 49, № 50, № 52, № 53, № 56, № 58, № 61, № 63, № 64, № 67, № 68, № 69, № 70, № 71, № 72, № 73, № 75, № 76, № 77, № 77А, № 77Б, № 77В, № 78, № 79, № 80, № 81А, № 84, № 86, № 92А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6843,51 +6908,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица имени Машһур Жусипа Копейулы, № 72, № 74, № 76, № 78, № 80, № 81, № 82, № 83, № 83А, № 84, № 85, № 86, № 87, № 88, № 89, № 89А, № 90, № 91, № 91А, № 92, № 92А, № 93, № 94, № 97, № 99, № 101, № 103, № 105, № 105А, № 107, № 109, № 111, № 113, № 115, № 117, № 119, № 121, № 123, № 125, № 127, № 129, № 131, № 133, № 135, № 137, № 138, № 139, № 140, № 141, № 142, № 143, № 144, № 145, № 146, № 147, № 148, № 148А, № 149, № 150, № 151, № 152, № 153, № 153А, № 155, № 155А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица И. Билтабанова, № 33, № 35, № 37, № 39, № 41, № 45, № 46, № 48, № 49, № 50, № 52, № 53, № 54, № 56, № 57, № 58, № 59, № 60, № 61, № 62, № 63, № 64, № 66, № 67, № 68, № 69, № 71, № 72, № 74, № 75, № 76, № 78, № 79, № 80, № 81, № 82, № 83, № 85, № 84, № 86, № 87, № 88, № 89, № 89А, № 90, № 91, № 92, № 93, № 94, № 95, № 96, № 98, № 100, № 102, № 104, № 106, № 108, № 108А;</w:t>
+      улица И.Билтабанова, № 33, № 35, № 37, № 39, № 41, № 45, № 46, № 48, № 49, № 50, № 52, № 53, № 54, № 56, № 57, № 58, № 59, № 60, № 61, № 62, № 63, № 64, № 66, № 67, № 68, № 69, № 71, № 72, № 74, № 75, № 76, № 78, № 79, № 80, № 81, № 82, № 83, № 85, № 84, № 86, № 87, № 88, № 89, № 89А, № 90, № 91, № 92, № 93, № 94, № 95, № 96, № 98, № 100, № 102, № 104, № 106, № 108, № 108А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица имени Кайрата Рыскулбекова, № 40, № 42, № 44, № 46, № 50, № 52, № 54, № 56, № 62, № 64, № 66, № 68, № 70, № 70А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6986,70 +7051,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица имени Султанмахмута Торайгырова, № 41, № 43, № 45, № 47, № 49, № 51, № 53, № 55, № 57, № 59, № 61, № 63, № 65, № 66, № 67, № 68, № 69, № 69А, № 70, № 70А, № 71, № 71А, № 72, № 72А, № 73, № 74, № 74А, № 74Б, № 75, № 76, № 77, № 78, № 79, № 80, № 81, № 81А, № 82, № 83, № 84, № 85, № 86, № 86А, № 87, № 88, № 89, № 90, № 91, № 92, № 93, № 94, № 95, № 97, № 98, № 99, № 100, № 101, № 102, № 103, № 104, № 105, № 108, № 110, № 112, № 114, № 114А, № 116, № 118, № 122, № 124, № 126, № 128, № 130, № 132, № 132А, № 134, № 136, № 138, № 140, № 142;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      улица А. Чехова, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 39А, № 40, № 41, № 42, № 43, № 44, № 45, № 46, № 47, № 48, № 49, № 50, № 51, № 52, № 52А, № 53, № 54, № 54А, № 55, № 56, № 57, № 58, № 60, № 62, № 64;</w:t>
+        <w:t xml:space="preserve">
+      улица Алтай батыра, № 1, № 2, № 3, № 4, № 5, № 6, № 6А, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 22А, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 40, № 41, № 42, № 43, № 44, № 45, № 46, № 47, № 48, № 49, № 50, № 50А, № 51, № 52, № 52А, № 53, № 54, № 55, № 56, № 57, № 58, № 59, № 60, № 61, № 62, № 63, № 64, № 65, № 66, № 68, № 72, № 74, № 74/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А.Чехова, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 39А, № 40, № 41, № 42, № 43, № 44, № 45, № 46, № 47, № 48, № 49, № 50, № 51, № 52, № 52А, № 53, № 54, № 54А, № 55, № 56, № 57, № 58, № 60, № 62, № 64;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Красина, № 1, № 1А, № 1В, № 1Б, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 31, № 33, № 34, № 35, № 36, № 37, № 37А, № 38, № 38А, № 39, № 39А, № 40, № 41, № 41А, № 42, № 44, № 46, № 48, № 50, № 52, № 54.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -7057,231 +7122,231 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Астана, улица Сержана Жаманкулова, № 14, здание "Филиал ремпассажирвагон-2" акционерного общества "Алматинский вагоноремонтный завод".</w:t>
-[...17 lines deleted...]
-      Границы избирательного участка: улица имени Кайрата Рыскулбекова, № 2, № 4, № 6, № 8, № 10, № 12, № 16, № 18, № 20, № 22, № 24, № 26, № 28, № 34, № 36;</w:t>
+      Местонахождение избирательного участка: город Актобе, район Астана, улица Сержана Жаманкулова, № 14, здание Западного филиала по ремонту пассажирских вагонов акционерного общества "Вагонсервис".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: улица имени Кайрата Рыскулбекова, № 2, № 4, № 6, № 8, № 10, № 12, № 16, № 18, № 20, № 22, № 24, № 26, № 28, № 34, № 36; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица имени Дербисали Беркимбаева, № 96, № 98, № 100, № 102, № 104, № 106, № 108, № 109, № 110, № 111, № 111А, № 112, № 113, № 114, № 115, № 116, № 116А, № 117, № 118, № 119, № 121, № 122, № 122А, № 123, № 124, № 124А, № 125, № 125А, № 126, № 127, № 128, № 129, № 129А, № 130, № 131, № 132, № 133, № 134, № 136, № 138, № 140, № 142, № 144, № 146, № 148;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица И. Билтабанова, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 29, № 31, № 34, № 36, № 38, № 40, № 42, № 44;</w:t>
-[...53 lines deleted...]
-      улица Сержана Жаманкулова, № 12, № 14, № 20, № 88;</w:t>
+      улица И.Билтабанова, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 29, № 31, № 34, № 36, № 38, № 40, № 42, № 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица имени Машһур Жусипа Копейулы, № 96, № 98, № 100, № 102, № 104, № 104А, № 106, № 108, № 110, № 112, № 114, № 116, № 118, № 120, № 122, № 124, № 126, № 128, № 130, № 132, № 134, № 134А, № 136; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Вокзальная, № 1, № 3, № 5, № 7, № 9, № 11, № 13, № 15, № 17, № 19, № 23, № 25, № 29, № 31, № 33, № 35, № 37; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Сержана Жаманкулова, № 12, № 14, № 20, № 88; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сайыма Балмуканова, № 71, № 73, № 74, № 75, № 75А, № 76, № 76А, № 76Б, № 76В, № 77, № 78, № 79, № 80, № 81, № 81А, № 82, № 83, № 84, № 85, № 86, № 87, № 88, № 89, № 89А, № 90, № 91, № 92, № 93, № 94, № 95, № 96, № 97, № 98, № 99, № 100, № 101, № 102, № 103, № 104, № 104А, № 105, № 106, № 108, № 109, № 110, № 112, № 113, № 114, № 115, № 116, № 117, № 119, № 120, № 121, № 121А, № 122, № 123, № 124, № 125, № 126, № 127, № 127А, № 129;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      улица А. Иманова, № 76, № 78, № 80, № 82, № 84, № 86, № 88, № 90, № 92, № 94, № 95, № 95, корпус 2, № 95А, № 96, № 97, № 97, корпус 2, № 98, № 99, № 100, № 101, № 102, № 103, № 104, № 105, № 106, № 107, № 108, № 109, № 110, № 111, № 112, № 113, № 115, № 116, № 117, № 118, № 120, № 121, № 122, № 123, № 124, № 124А, № 125, № 126, № 127, № 128, № 129, № 131, № 132, № 133, № 134, № 135, № 137, № 138, № 139, № 140, № 141, № 142, № 143, № 144, № 145, № 146, № 147, № 147Б, № 148, № 149А, № 150;</w:t>
+        <w:t xml:space="preserve">
+      улица Павлова, № 67, № 69, № 71, № 73, № 75, № 77, № 78, № 79, № 80, № 81, № 82, № 82А, № 83, № 84, № 85, № 85А, № 86, № 87, № 88, № 89, № 90, № 91, № 92, № 93, № 94, № 95, № 96, № 97, № 98, № 99, № 99А, № 100, № 101, № 102, № 103, № 104, № 105, № 105А, № 106, № 107, № 108, № 109, № 110, № 111, № 112, № 112А, № 113, № 113А, № 114, № 115, № 116, № 117, № 118, № 119, № 120, № 121, № 122, № 123, № 124, № 125, № 126, № 127,№ 128, № 130, № 132, № 134, № 134А, № 136, № 136А, № 136Б, № 138, № 140, № 142, № 144, № 146; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица имени Сакена Сейфуллина, № 50, № 51, № 52, № 53, № 54, № 55, № 56, № 57, № 57А, № 58, № 59, № 60, № 61, № 61А, № 62, № 64, № 65, № 66, № 67, № 68, № 69, № 70, № 71, № 72, № 72А, № 73, № 74, № 75, № 76, № 77, № 78, № 79, № 80, № 81, № 81А, № 82, № 83, № 83А, № 84, № 85, № 86, № 87, № 88, № 89, № 90, № 91, № 92, № 93, № 94, № 95, № 96, № 97, № 98, № 99, № 100, № 101, № 102, № 103, № 104, № 105, № 106, № 107, № 108, № 109, № 110, № 111, № 112, № 113, № 114, № 115, № 116, № 118, № 119, № 120, № 121, № 122, № 124; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А.Иманова, № 76, № 78, № 80, № 82, № 84, № 86, № 88, № 90, № 92, № 94, № 95, № 95, корпус 2, № 95А, № 96, № 97, № 97, корпус 2, № 98, № 99, № 100, № 101, № 102, № 103, № 104, № 105, № 106, № 107, № 108, № 109, № 110, № 111, № 112, № 113, № 115, № 116, № 117, № 118, № 120, № 121, № 122, № 123, № 124, № 124А, № 125, № 126, № 127, № 128, № 129, № 131, № 132, № 133, № 134, № 135, № 137, № 138, № 139, № 140, № 141, № 142, № 143, № 144, № 145, № 146, № 147, № 147Б, № 148, № 149А, № 150;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бактыбай батыра, № 1, № 2, № 3, № 4, № 5, № 6, № 6А, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 14А, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 37;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7360,52 +7425,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Станционная, № 1, № 3, № 5А, № 5, № 7, № 9, № 11, № 13, № 15, № 17, № 19, № 19/1, № 21, № 23, № 25, № 29, № 31, № 33;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Вокзальная, № 2, № 4, № 6, № 8, № 10, № 12, № 14, № 14А, № 16, № 16А, № 18, № 20, № 22, № 22А, № 24, № 26, № 28;</w:t>
+        <w:t xml:space="preserve">
+      улица Вокзальная, № 2, № 4, № 6, № 8, № 10, № 12, № 14, № 14А, № 16, № 16А, № 18, № 20, № 22, № 22А, № 24, № 26, № 28; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица имени Дербисали Беркимбаева, № 150, № 152, № 156, № 158, № 160, № 162, № 164, № 166, № 168, № 170, № 170А, № 172, № 174, № 176, № 178;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7469,51 +7534,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Павлова, № 129, № 131, № 133, № 135, № 137, № 139, № 141, № 143, № 145, № 147, № 148, № 150, № 150А, № 152, № 152А, № 154, № 156, № 157А, № 158, № 158А, № 158В, № 160, № 162, № 164, № 166, № 168;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица А. Иманова, № 151, № 152, № 153, № 154, № 155, № 155А, № 156, № 157, № 157А, № 158, № 159, № 160, № 160А, № 161, № 162, № 163, № 164, № 164А, № 165, № 166, № 167, № 168, № 168А, № 169, № 170, № 171, № 172, № 172А, № 173, № 174, № 175, № 176, № 178, № 180, № 182, № 184, № 186, № 188, № 188А, № 190, № 192, № 192А, № 196, № 198;</w:t>
+      улица А.Иманова, № 151, № 152, № 153, № 154, № 155, № 155А, № 156, № 157, № 157А, № 158, № 159, № 160, № 160А, № 161, № 162, № 163, № 164, № 164А, № 165, № 166, № 167, № 168, № 168А, № 169, № 170, № 171, № 172, № 172А, № 173, № 174, № 175, № 176, № 178, № 180, № 182, № 184, № 186, № 188, № 188А, № 190, № 192, № 192А, № 196, № 198;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мясоедова Григория Павловича, № 113, № 115, № 117, № 119, № 121, № 123, № 125, № 127, № 127А, № 129, № 131, № 133, № 135, № 135А, № 137, № 139, № 141, № 142, № 142А, № 143, № 144, № 145, № 146, № 147, № 148, № 149, № 150, № 150А, № 151, № 152, № 153, № 154, № 156, № 158, № 158А, № 160, № 162, № 164, № 166, № 168, № 170, № 172, № 174;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7559,123 +7624,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Морозова, № 1, № 2, № 3, № 4, № 5, № 6, № 6А, № 7, № 8, № 9, № 9А, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 22, № 24, № 26;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Н. Баумана, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 10А, № 11, № 12, № 13, № 14, № 15, № 16, № 18, № 18А, № 20, № 20А, № 22, № 22А, № 24, № 26, № 30А;</w:t>
+      улица Н.Баумана, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 10А, № 11, № 12, № 13, № 14, № 15, № 16, № 18, № 18А, № 20, № 20А, № 22, № 22А, № 24, № 26, № 30А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Зои Космедемьянской, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 32, № 34, № 36, № 38, № 38А, № 40, № 42, № 44;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица И. А. Крылова, № 1, № 1А, № 2, № 3, № 4, № 5, № 5А, № 6, № 6А, № 7, № 8, № 9, № 10, № 11, № 11А, № 11Б, № 12, № 13, № 13А, № 14, № 15, № 15А, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 40, № 42, № 43, № 44, № 45, № 46, № 47, № 48, № 49, № 50, № 51, № 54;</w:t>
+      улица И.А.Крылова, № 1, № 1А, № 2, № 3, № 4, № 5, № 5А, № 6, № 6А, № 7, № 8, № 9, № 10, № 11, № 11А, № 11Б, № 12, № 13, № 13А, № 14, № 15, № 15А, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 40, № 42, № 43, № 44, № 45, № 46, № 47, № 48, № 49, № 50, № 51, № 54;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Актау, № 1, № 2, № 3, № 4, № 5, № 6, № 6А, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 13А, № 14, № 14А, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 25А, № 26, № 27, № 28, № 29, № 30, № 30А, № 31, № 32, № 32А, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 40, № 41, № 42, № 43, № 44, № 45, № 46, № 47, № 48, № 49, № 50, № 51, № 52, № 53, № 54, № 55, № 56, № 56А, № 57, № 58, № 59, № 60, № 61, № 62;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Менделеева, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 7А, № 8, № 9, № 9А, № 9Б, № 10, № 11, № 11А, № 12, № 13, № 13А, № 13Б, № 14, № 15, № 15А, № 16, № 17, № 17А, № 18, № 19, № 19А, № 20, № 20А, № 21, № 22, № 23, № 24, № 25, № 26, № 26А, № 27, № 28, № 28А, № 29, № 30, № 31, № 31А, № 32, № 33, № 34, № 34А, № 35, № 36, № 37, № 38, № 39, № 39А, № 40, № 41, № 41А, № 42, № 43, № 44, № 44А, № 45, № 46, № 47, № 48, № 49, № 50, № 51, № 52;</w:t>
+        <w:t xml:space="preserve">
+      улица Менделеева, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 7А, № 8, № 9, № 9А, № 9Б, № 10, № 11, № 11А, № 12, № 13, № 13А, № 13Б, № 14, № 15, № 15А, № 16, № 17, № 17А, № 18, № 19, № 19А, № 20, № 20А, № 21, № 22, № 23, № 24, № 25, № 26, № 26А, № 27, № 28, № 28А, № 29, № 30, № 31, № 31А, № 32, № 33, № 34, № 34А, № 35, № 36, № 37, № 38, № 39, № 39А, № 40, № 41, № 41А, № 42, № 43, № 44, № 44А, № 45, № 46, № 47, № 48, № 49, № 50, № 51, № 52; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Московский, № 153А, № 155А, № 157А, № 159А, № 161А, № 163А, № 165А, № 167А, № 169А, № 171А, № 171Б.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -7683,51 +7748,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Астана, микрорайон 11, улица имени Н. Шайкенова, № 15, здание коммунального государственного учреждения "Средняя школа-гимназия № 9" государственного учреждения "Отдел образования города Актобе".</w:t>
+      Местонахождение избирательного участка: город Актобе, район Астана, микрорайон 11, улица имени Н.Шайкенова, № 15, здание коммунального государственного учреждения "Средняя школа-гимназия № 9" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: микрорайон 11, № 52;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7737,51 +7802,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Әз Наурыз, № 28 (микрорайон 11, № 44);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица имени Н. Шайкенова, № 21 (микрорайон 11, № 47), № 17 (микрорайон 11, № 51);</w:t>
+      улица имени Н.Шайкенова, № 21 (микрорайон 11, № 47), № 17 (микрорайон 11, № 51);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Алыс, № 1, № 2, № 2Б, № 3, № 4, № 4А, № 5, № 6, № 9, № 11, № 12, № 13Б, № 14, № 16, № 18, № 19, № 20, № 22, № 25;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7861,121 +7926,121 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: микрорайон 11, № 85, № 85А, № 85В, № 92, № 97, № 98, № 99, № 101;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица имени Н. Шайкенова, № 6, № 8 (микрорайон 11, № 87), № 10 (микрорайон 11, № 88), № 12 (микрорайон 11, № 89), № 16 (микрорайон 11, № 94), № 18 (микрорайон 11, № 95), № 20 (микрорайон 11, № 96);</w:t>
+      улица имени Н.Шайкенова, № 6, № 8 (микрорайон 11, № 87), № 10 (микрорайон 11, № 88), № 12 (микрорайон 11, № 89), № 16 (микрорайон 11, № 94), № 18 (микрорайон 11, № 95), № 20 (микрорайон 11, № 96);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Әз Наурыз, № 32 (микрорайон 11, № 100);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Локомотивная, № 7 (жилой комплекс "Фаворит").</w:t>
+        <w:t xml:space="preserve">
+      улица Локомотивная, № 7 (жилой комплекс "Фаворит"). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Астана, микрорайон 11, № 74А, здание коммунального государственного учреждения "Гимназия № 32 имени М. Курмангалиевой" государственного учреждения "Отдел образования города Актобе".</w:t>
+      Местонахождение избирательного участка: город Актобе, район Астана, микрорайон 11, № 74А, здание коммунального государственного учреждения "Гимназия № 32 имени М.Курмангалиевой" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: микрорайон 11, № 103, № 105, № 106, № 110, № 111, № 112, № 112А/1, № 112Б, № 112В, № 114, № 115, № 144А, корпус 1, № 144А, корпус 2, № 144А, корпус 3, № 144Б, корпус 1, № 144Б, корпус 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -7983,51 +8048,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Алматы, жилой массив Кирпичный, улица Роза Бағланова, № 5, здание коммунального государственного учреждения "Средняя школа № 18" государственного учреждения "Отдел образования города Актобе".</w:t>
+      Местонахождение избирательного участка: город Актобе, район Алматы, жилой массив Кирпичный, улица Роза Бағланова, № 5/1, здание коммунального государственного учреждения "Средняя школа № 18" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: улица Кирпичная, № 1, № 1А, № 1В, № 1Г, № 2, № 2А, № 2Б, № 2В, № 2, корпус 1, № 2, корпус 2, № 2, корпус 3, № 2, корпус 4, № 3, № 3В, № 4, № 4Б, № 4/1, № 5, № 5А, № 5Б, № 6, № 7, № 7В, № 8, № 9, № 9Б, № 10, № 10А, № 11, № 12, № 12А, № 12Б, № 13/1, № 14, № 14Г, № 14/3, № 16, № 16А, № 16В, № 16, корпус 1, № 18, № 20, № 23, № 25, № 26, № 27, № 28, № 28А, № 28Б, № 29, № 29В, № 30, № 30/1, № 30А, № 30Б, № 31, № 32, № 32А, № 33, № 34, № 34А, № 34Б, № 35, № 35Б, № 36, № 37, № 38, № 39, № 40, № 41, № 41А, № 41Б, № 42, № 42Б, № 43, № 44, № 47, № 49, № 50, № 51, № 52, № 53, № 54, № 57, № 58, № 59, № 64, № 66, № 67, № 71, № 74, № 153;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8179,175 +8244,175 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Астана, улица Т. Рыскулова, № 8А, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 40" государственного учреждения "Отдел образования города Актобе".</w:t>
+      Местонахождение избирательного участка: город Актобе, район Астана, улица Т.Рыскулова, № 8А, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 40" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: улица Отегена Турмагамбетова, № 34, корпус 1, № 36, корпус 1, № 36, корпус 2, № 36, корпус 3;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Т. Рыскулова, № 10, № 12, № 12, корпус 1, № 14, № 14, корпус1(А), № 16, № 16, корпус 1, № 16, корпус 2, № 18, № 18А, № 18, корпус 1, № 18, корпус 2.</w:t>
+      улица Т.Рыскулова, № 10, № 12, № 12, корпус 1, № 14, № 14, корпус1(А), № 16, № 16, корпус 1, № 16, корпус 2, № 18, № 18А, № 18, корпус 1, № 18, корпус 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Астана, улица Т. Рыскулова, № 8А, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 40" государственного учреждения "Отдел образования города Актобе".</w:t>
+      Местонахождение избирательного участка: город Актобе, район Астана, улица Т.Рыскулова, № 8А, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 40" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: квартал СМП-555, № 1, № 1А, № 2, № 3, № 4, № 4А, № 4Б, № 5, № 5А, № 7, № 7А, № 8, № 9, № 10, № 10А, № 10Б, № 12, № 14, № 14А, № 14Б, № 15, № 16, № 17, № 18, № 18А и остальные жилые дома;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Т. Рыскулова, № 2, № 4, корпус 2, № 4, корпус 3;</w:t>
-[...17 lines deleted...]
-      улица А. Чекалина, № 30, № 32, корпус 1, № 34, № 36, № 36А, № 36Б, № 38, № 38А, № 40, № 40А, № 42А, № 44А, № 44Б;</w:t>
+      улица Т.Рыскулова, № 2, № 4, корпус 2, № 4, корпус 3;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А.Чекалина, № 30, № 32, корпус 1, № 34, № 36, № 36А, № 36Б, № 38, № 38А, № 40, № 40А, № 42А, № 44А, № 44Б;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Олега Кошевого, № 105, корпус 1, № 105, корпус 2, № 105, корпус 3, № 109, № 113, № 113, корпус 1, № 113, корпус 2, № 115. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -8372,196 +8437,196 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение избирательного участка: город Актобе, район Астана, проспект Бейбітшілік, № 47, здание коммунального государственного учреждения "Средняя школа № 26" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Границы избирательного участка: улица Т.Рыскулова, № 20, № 57А, № 59, № 59А, № 59Б, № 59В, № 67, № 67А, № 67Б, № 69, № 71, № 73, № 75, № 77, № 79, № 81, № 83, № 85, № 87, № 89, № 91, № 93;</w:t>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: улица Т.Рыскулова, № 20, № 57А, № 59, № 59А, № 59Б, № 59В, № 67, № 67А, № 67Б, № 69, № 71, № 73, № 75, № 77, № 79, № 81, № 83, № 85, № 87, № 89, № 91, № 93; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект Бейбітшілік, № 47, № 49, № 49Б, № 59;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      улица Казангапа, № 46, № 46А, № 48, № 50, № 52, № 54, № 56, № 57, № 57В, № 58, № 59, № 61, № 63;</w:t>
+        <w:t xml:space="preserve">
+      улица Братьев Жубановых, № 41, № 43, № 45, № 47, № 48, № 49, № 50, № 51, № 52, № 53, № 54, № 55, № 56, № 57, № 58, № 59, № 60, № 61, № 62, № 62А, № 63, № 64, № 65, № 66, № 67, № 68, № 69, № 70, № 71, № 72, № 73, № 74, № 75, № 76, № 77, № 78, № 79, № 80, № 81, № 82, № 82А, № 83, № 84, № 85, № 86, № 86А, № 87, № 88, № 89, № 90, № 91, № 92, № 94, № 96, № 98, № 100, № 102, № 104; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Наби Жаксыбаева, № 48, № 48А, № 50, № 51, № 52, № 53, № 54, № 55, № 56, № 57, № 58, № 59, № 60, № 61, № 62, № 63, № 64, № 65, № 66, № 67, № 68, № 69, № 70, № 71, № 72, № 73, № 74, № 75, № 77, № 79, № 81, № 83, № 85, № 87, № 89, № 91, № 93, № 95, № 97, № 99, № 101, № 103, № 105; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Казангапа, № 46, № 46А, № 48, № 50, № 52, № 54, № 56, № 57, № 57В, № 58, № 59, № 61, № 63; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица имени Габита Мусирепова, № 50, № 52, № 54, № 55, № 55А, № 56, № 57, № 58, № 59, № 60, № 61, № 62, № 63, № 64, № 65, № 66, № 67, № 68, № 69, № 70, № 71, № 72, № 73, № 74, № 75, № 75А, № 76, № 77, № 78, № 79, № 80, № 81, № 82, № 83, № 84, № 85, № 86, № 87, № 88, № 89, № 90, № 91, № 92, № 93, № 94, № 96, № 98, № 100;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Актюбинская, № 47, № 47, корпус 2, № 47А, № 49, № 51, № 53, № 55, № 57, № 59, № 62, № 64, № 66, № 68, № 70, № 72, № 74, № 76, № 78, № 80, № 82, № 84, № 86, № 88, № 90, № 92, № 94, № 96, № 98;</w:t>
+        <w:t xml:space="preserve">
+      улица Актюбинская, № 47, № 47, корпус 2, № 47А, № 49, № 51, № 53, № 55, № 57, № 59, № 62, № 64, № 66, № 68, № 70, № 72, № 74, № 76, № 78, № 80, № 82, № 84, № 86, № 88, № 90, № 92, № 94, № 96, № 98; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Отегена Турмагамбетова, № 2, № 4, № 6, № 8, № 10, № 12, № 14, № 18, № 20, № 22, № 24, № 26, № 30;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица П. И. Чайковского, № 41, № 42, № 43, № 44, № 45, № 46, № 47, № 48, № 49, № 50, № 51, № 52, № 53, № 54.</w:t>
+      улица П.И.Чайковского, № 41, № 42, № 43, № 44, № 45, № 46, № 47, № 48, № 49, № 50, № 51, № 52, № 53, № 54.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8586,106 +8651,106 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: улица Чернышевского, № 105, № 107, № 107, корпус 1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      улица Казангапа, № 8, № 10, № 12, № 14, № 16, № 18, № 20, № 22, № 24, № 26, № 28, № 30, № 32, № 34, № 36, № 38, № 40, № 42, № 44;</w:t>
+        <w:t xml:space="preserve">
+      улица Олега Кошевого, № 83, № 85, № 87, № 88, № 89, № 90, № 91, № 94, № 96, № 97, № 97А, № 99, № 101; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Казангапа, № 8, № 10, № 12, № 14, № 16, № 18, № 20, № 22, № 24, № 26, № 28, № 30, № 32, № 34, № 36, № 38, № 40, № 42, № 44; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект Бейбітшілік, № 42, № 44, № 46, № 48, № 50, № 52, № 54, № 56, № 58, № 60, № 62, № 64;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица П. И. Чайковского, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 40;</w:t>
+      улица П.И.Чайковского, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 40;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Актюбинская, № 5, № 7, № 9, № 11, № 13, № 15, № 16, № 17, № 17А, № 18, № 19, № 20, № 20А, № 21, № 22, № 23, № 24, № 24А, № 25, № 25А, № 26, № 27, № 28, № 29, № 30, № 31, № 31А, № 32, № 33, № 34, № 35, № 36, № 37, № 37А, № 38, № 39, № 40, № 41, № 42, № 43, № 44, № 45, № 45А, № 46, № 48, № 50, № 50А, № 52, № 54, № 56, № 58, № 60;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8712,88 +8777,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Наби Жаксыбаева, № 1, № 1А, № 2, № 2А, № 2Б, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 20А, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 32, № 32А, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 40, № 41, № 42, № 43, № 44, № 45, № 46, № 47, № 49;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      улица Т. Рыскулова, № 3, № 4, № 4/1, № 7, № 9, № 11, № 13, № 15, № 17, № 19, № 21, № 23, № 25, № 27, № 29, № 31, № 33, № 35, № 37, № 37А, № 39, № 41, № 43, № 45, № 49, № 51, № 53, № 55, № 57, № 57А.</w:t>
+        <w:t xml:space="preserve">
+      улица имени Габита Мусирепова, № 8, № 10, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 40, № 41, № 42, № 43, № 44, № 45, № 46, № 47, № 48, № 49, № 51, № 53; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А.Чекалина, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 21А, № 22, № 23, № 24, № 24А, № 25, № 26, № 27, № 29, № 30Б;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Т.Рыскулова, № 3, № 4, № 4/1, № 7, № 9, № 11, № 13, № 15, № 17, № 19, № 21, № 23, № 25, № 27, № 29, № 31, № 33, № 35, № 37, № 37А, № 39, № 41, № 43, № 45, № 49, № 51, № 53, № 55, № 57, № 57А. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8890,88 +8955,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица имени Габита Мусирепова, № 1, № 2, № 3, № 5, № 7, № 9, № 11;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Чернышевского, № 41, № 41А, № 41Б, № 43, № 43А, № 45, № 45А, № 47, № 49, № 51, № 53, № 55, № 55А, № 57, № 59, № 61, № 61А, № 63, № 65, № 67, № 69, № 69А, № 71, № 72, № 73, № 73А, № 74, № 75, № 77, № 78, № 79, № 80, № 81, № 82, № 83, № 84, № 85, № 86, № 87, № 88, № 89, № 90, № 91, № 92, № 93, № 94, № 95, № 95А, № 96, № 97, № 97/1, № 98, № 100, № 102, № 104, № 106, № 108, № 110, № 112, № 114, № 116, № 118, № 120, № 122, № 124, № 126, № 128, № 130, № 132, № 132А, № 134, № 134А, № 136, № 136А;</w:t>
+        <w:t xml:space="preserve">
+      улица Чернышевского, № 41, № 41А, № 41Б, № 43, № 43А, № 45, № 45А, № 47, № 49, № 51, № 53, № 55, № 55А, № 57, № 59, № 61, № 61А, № 63, № 65, № 67, № 69, № 69А, № 71, № 72, № 73, № 73А, № 74, № 75, № 77, № 78, № 79, № 80, № 81, № 82, № 83, № 84, № 85, № 86, № 87, № 88, № 89, № 90, № 91, № 92, № 93, № 94, № 95, № 95А, № 96, № 97, № 97/1, № 98, № 100, № 102, № 104, № 106, № 108, № 110, № 112, № 114, № 116, № 118, № 120, № 122, № 124, № 126, № 128, № 130, № 132, № 132А, № 134, № 134А, № 136, № 136А; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Олега Кошевого, № 32, № 32А, № 33, № 33А, № 34, № 35, № 36, № 37, № 38, № 39, № 40, № 40А, № 41, № 41А, № 42, № 43, № 43А, № 43Б, № 43В, № 44, № 45, № 46, № 47, № 48, № 49, № 50, № 51, № 52, № 53, № 54, № 54А, № 55, № 56, № 57, № 58, № 59, № 60, № 61, № 61А, № 62, № 63, № 64, № 65, № 66, № 67, № 67А, № 68, № 69, № 69А, № 70, № 71, № 72, № 73, № 73А, № 74, № 75, № 75А, № 77, № 77А, № 78, № 79, № 80, № 81, № 82, № 84, № 86, № 92, № 92А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Саябак, № 1А, № 3, № 7, № 10, № 11, № 14, № 16, № 17, № 18, № 19, № 20, № 22, № 24, № 26, № 28, № 30, № 32, № 33, № 34, № 36, № 37, № 38, № 39, № 39/1, № 40, № 41, № 42, № 44, № 46, № 48, № 50, № 52, № 54, № 57, № 58, № 60, № 62, № 64, № 66, № 68, № 70, № 72, № 74, № 76, № 78, № 82, № 84;</w:t>
+        <w:t xml:space="preserve">
+      улица Саябак, № 1А, № 3, № 7, № 10, № 11, № 14, № 16, № 17, № 18, № 19, № 20, № 22, № 24, № 26, № 28, № 30, № 32, № 33, № 34, № 36, № 37, № 38, № 39, № 39/1, № 40, № 41, № 42, № 44, № 46, № 48, № 50, № 52, № 54, № 57, № 58, № 60, № 62, № 64, № 66, № 68, № 70, № 72, № 74, № 76, № 78, № 82, № 84; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ватутина, № 1, № 1А, № 1Г, № 3, № 4, № 6, № 8;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9086,52 +9151,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект Бейбітшілік, № 1, № 1, корпус 1, № 5, № 5, корпус 1, № 5А, № 6, № 8, № 10, № 12, № 14, № 16, № 18, № 20;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Чернышевского, № 1, № 2, № 2А, № 2Б, № 3, № 4, № 4, корпус 1, № 4А, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 16, № 18, № 20, № 22, № 24, № 26, № 28, № 30, № 30А;</w:t>
+        <w:t xml:space="preserve">
+      улица Чернышевского, № 1, № 2, № 2А, № 2Б, № 3, № 4, № 4, корпус 1, № 4А, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 16, № 18, № 20, № 22, № 24, № 26, № 28, № 30, № 30А; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Олега Кошевого, № 1, № 2, № 3, № 4, № 5, № 7;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9141,51 +9206,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ватутина, № 20, № 22, № 24, № 26, № 28, № 29, № 30, № 31, № 32, № 32А, № 33, № 34, № 36, № 38;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица М. И. Кутузова, № 1, № 2, № 3, № 4, № 5, № 5Б, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 17А, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 26А, № 27, № 28, № 29, № 30, № 31, № 32, № 32А, № 33, № 34, № 34А, № 35, № 36, № 36А, № 37, № 37А, № 38, № 39, № 39А, № 39Б, № 40, № 41, № 41А, № 42, № 42А, № 43, № 44, № 45, № 47, № 47А, № 49, № 51, № 53, № 53А, № 55;</w:t>
+      улица М.И.Кутузова, № 1, № 2, № 3, № 4, № 5, № 5Б, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 17А, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 26А, № 27, № 28, № 29, № 30, № 31, № 32, № 32А, № 33, № 34, № 34А, № 35, № 36, № 36А, № 37, № 37А, № 38, № 39, № 39А, № 39Б, № 40, № 41, № 41А, № 42, № 42А, № 43, № 44, № 45, № 47, № 47А, № 49, № 51, № 53, № 53А, № 55;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Юрия Алексеевича Гагарина, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 21А, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 32, № 32А, № 34, № 34А, № 36, № 36А, № 38, № 40, № 42, № 42А, № 44, № 44А, № 46, № 46А, № 48, № 50, № 52, № 54, № 54А, № 56;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9228,106 +9293,106 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение избирательного участка: город Актобе, район Астана, улица имени Абубакира Кердери, № 19, здание коммунального государственного учреждения "Казахская средняя школа № 36" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Границы избирательного участка: улица Бахитжана Махамбетова, № 11, № 13, № 15, № 17, № 19, № 21, № 23, № 25, № 27, № 29, № 31, № 33;</w:t>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: улица Бахитжана Махамбетова, № 11, № 13, № 15, № 17, № 19, № 21, № 23, № 25, № 27, № 29, № 31, № 33; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Тургенева, № 32, № 34, № 36, № 38, № 40, № 40А, № 44, № 46, № 48, № 50, № 52;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица М. И. Кутузова, № 50, № 52, № 54, № 56;</w:t>
-[...17 lines deleted...]
-      улица имени Мухамеджана Тынышбаева, № 48, № 49, № 49А, № 50, № 51, № 51А, № 52, № 54, № 55, № 55, корпус 1, № 56, № 58, № 60, № 60А, № 62, № 64, № 66;</w:t>
+      улица М.И.Кутузова, № 50, № 52, № 54, № 56;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица имени Мухамеджана Тынышбаева, № 48, № 49, № 49А, № 50, № 51, № 51А, № 52, № 54, № 55, № 55, корпус 1, № 56, № 58, № 60, № 60А, № 62, № 64, № 66; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Есет-батыра, № 9, № 9А, № 9Б, № 11, № 11А, № 13;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9478,88 +9543,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект Жеңіс, № 11, № 16, № 17 № 18, № 19, № 20, № 21, № 22, № 24, № 25, № 26, № 27, № 28, № 30;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      проспект Бейбітшілік, № 19, № 21, № 23, № 25, № 27, № 29, № 33, № 41А;</w:t>
+        <w:t xml:space="preserve">
+      проспект Бейбітшілік, № 19, № 21, № 23, № 25, № 27, № 29, № 33, № 41А; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Маресьева, № 1, № 2, № 2, корпус 1, № 2, корпус 2, № 2А, № 2Б, № 2Г, № 2Е, № 2Л, № 3, № 4 "З", № 4М, № 5, № 7, № 9, № 11, № 13;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица имени Ливенцова В. А., № 2, № 3, № 4, № 5, № 6, № 7, № 7А, № 8, № 9, № 10, № 11, № 12, № 14, № 16;</w:t>
+      улица имени Ливенцова В.А., № 2, № 3, № 4, № 5, № 6, № 7, № 7А, № 8, № 9, № 10, № 11, № 12, № 14, № 16;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица имени Абубакира Кердери, № 1, № 3, № 5, № 7, № 9;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9639,69 +9704,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Отегена Турмагамбетова, № 1, № 3, № 5, № 7, № 9, № 11, № 13, № 15, № 17, № 19, № 21, № 23, № 25, № 27, № 29, № 31, № 33;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Т. Рыскулова, № 95, № 97, № 99, № 101, № 103, № 105, № 107, № 109, № 111, № 113, № 115, № 117, № 119, № 121, № 123, № 125, № 127, № 129, № 131, № 133, № 135, № 137, № 139, № 141, № 143, № 145, № 147, № 149, № 151, № 153, № 155, № 157, № 159, № 161, № 163, № 165, № 167, № 169, № 171, № 173, № 175, № 177, № 179, № 181, № 183, № 185, № 187, № 189, № 191, № 193;</w:t>
-[...17 lines deleted...]
-      улица Сертай Кенжалин, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 40, № 41, № 42, № 43;</w:t>
+      улица Т.Рыскулова, № 95, № 97, № 99, № 101, № 103, № 105, № 107, № 109, № 111, № 113, № 115, № 117, № 119, № 121, № 123, № 125, № 127, № 129, № 131, № 133, № 135, № 137, № 139, № 141, № 143, № 145, № 147, № 149, № 151, № 153, № 155, № 157, № 159, № 161, № 163, № 165, № 167, № 169, № 171, № 173, № 175, № 177, № 179, № 181, № 183, № 185, № 187, № 189, № 191, № 193;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Сертай Кенжалин, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 40, № 41, № 42, № 43; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Казангапа, № 58/1, № 60, № 60/1, № 62, № 64, № 66, № 68, № 70, № 70/2, № 72, № 74, № 76, № 78, № 80, № 82, № 84, № 86, № 88, № 90, № 92, № 94, № 96, № 98, № 100, № 102, № 104, № 106, № 108, № 110, № 112, № 114, № 116, № 118, № 120, № 122, № 124, № 126, № 128, № 130, № 132, № 134, № 136, № 138, № 140, № 142, № 144, № 146;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9746,52 +9811,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Братьев Жубановых, № 93, № 95, № 97, № 99, № 101, № 103, № 105, № 106, № 107, № 108, № 109, № 110, № 111, № 112, № 113, № 114, № 115, № 116, № 117, № 118, № 119, № 120, № 121, № 122, № 123, № 124, № 125, № 126, № 127, № 128, № 129, № 130, № 131, № 132, № 133, № 134, № 135, № 136, № 137, № 138, № 139, № 140, № 141, № 142, № 143, № 144, № 145, № 146, № 147, № 148, № 149, № 150, № 151, № 152, № 153, № 154, № 155, № 156, № 157, № 158, № 159, № 160, № 161, № 162, № 163, № 164, № 165, № 166, № 167, № 168, № 169, № 170, № 171, № 172, № 173, № 174, № 175, № 176, № 177, № 178, № 179, № 180, № 181, № 182, № 183, № 184, № 185, № 186, № 187, № 188, № 189, № 190, № 191, № 192, № 193, № 194, № 195, № 196, № 198;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Сауран, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 40, № 41, № 42, № 43, № 44, № 45, № 46, № 47, № 48, № 49, № 50, № 51, № 52, № 53, № 54, № 55, № 56, № 57, № 58, № 59, № 60, № 61, № 62, № 63, № 64, № 65, № 66, № 68, № 68А, № 70, № 72, № 74, № 76, № 78, № 80, № 82, № 84, № 86, № 88, № 90, № 92, № 94, № 96, № 98, № 100, № 100А;</w:t>
+        <w:t xml:space="preserve">
+      улица Сауран, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 40, № 41, № 42, № 43, № 44, № 45, № 46, № 47, № 48, № 49, № 50, № 51, № 52, № 53, № 54, № 55, № 56, № 57, № 58, № 59, № 60, № 61, № 62, № 63, № 64, № 65, № 66, № 68, № 68А, № 70, № 72, № 74, № 76, № 78, № 80, № 82, № 84, № 86, № 88, № 90, № 92, № 94, № 96, № 98, № 100, № 100А; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Минина, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 12А, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 40, № 41, № 42, № 43, № 44, № 45, № 46, № 47, № 48, № 48А, № 49, № 50, № 51, № 52, № 53, № 54, № 55, № 56, № 57, № 59, № 61, № 63, № 64, № 65, № 66, № 67, № 68, № 69, № 70, № 70А, № 70Б, № 71, № 72, № 73, № 74, № 75, № 76, № 77, № 78, № 79, № 80, № 81, № 82, № 83, № 84, № 85, № 86, № 87, № 88, № 89, № 90, № 91, № 92, № 93, № 94, № 95, № 96, № 97, № 98, № 100.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -9886,88 +9951,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение избирательного участка: город Актобе, район Астана, проспект Жеңіс, № 34, здание коммунального государственного учреждения "Средняя школа № 16" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Границы избирательного участка: проспект Абилкайыр хана, № 10, № 12, № 14, № 16, № 18, № 20;</w:t>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: проспект Абилкайыр хана, № 10, № 12, № 14, № 16, № 18, № 20; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект Жеңіс, № 32, № 36, № 38, № 40;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Маресьева, № 19, № 21, № 23, № 25, № 27, № 29, № 31, № 33, № 35, № 37, № 39, № 41, № 43, № 45, № 47, № 49, № 51, № 53, № 55, № 57, № 59, № 61, № 63;</w:t>
+        <w:t xml:space="preserve">
+      улица Маресьева, № 19, № 21, № 23, № 25, № 27, № 29, № 31, № 33, № 35, № 37, № 39, № 41, № 43, № 45, № 47, № 49, № 51, № 53, № 55, № 57, № 59, № 61, № 63; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Б.Каратаева, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 10, № 11, № 13;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10031,51 +10096,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Амангельды Кусжанова, № 1, № 2, № 2Б, № 3, № 4, № 5, № 6, № 8, № 10, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 38, № 41;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Козенкова В. Г., № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 9, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29,№ 30, № 31, № 32, № 33, № 34, № 35, № 37, № 39;</w:t>
+      улица Козенкова В.Г., № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 9, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29,№ 30, № 31, № 32, № 33, № 34, № 35, № 37, № 39;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Стадионный, № 1, № 2, № 3, № 5, № 6, № 7, № 8, № 8А, № 9, № 10, № 11.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -10083,87 +10148,87 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Астана, проспект Жеңіс, № 31, здание государственного казҰнного коммунального предприятия "Городской дом культуры" государственного учреждения "Отдел культуры и развития языков города Актобе".</w:t>
+      Местонахождение избирательного участка: город Актобе, район Астана, проспект Жеңіс, № 31, здание государственного казҰнного коммунального предприятия "Городской дворец культуры" государственного учреждения "Отдел культуры и развития языков города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: проспект Абилкайыр хана, № 1, № 2, № 3, № 4, № 5, № 6, № 9, № 11, № 13, № 15;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица М. С. Прохорова, № 1, № 2, № 3, № 4, № 5, № 7, № 8, № 10, № 12, № 13А, № 15, № 17, № 19, № 21, № 23, № 25, № 27, № 29, № 31, № 33, № 35, № 37, № 39, № 45, № 47;</w:t>
+      улица М.С.Прохорова, № 1, № 2, № 3, № 4, № 5, № 7, № 8, № 10, № 12, № 13А, № 15, № 17, № 19, № 21, № 23, № 25, № 27, № 29, № 31, № 33, № 35, № 37, № 39, № 45, № 47;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бахитжана Махамбетова, № 22, № 24, № 26, № 26А, № 28, № 30;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10173,69 +10238,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Тилеу батыра, № 11, № 13, № 15, № 17А, № 19, № 21, № 23;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Б. Каратаева, № 19, № 21;</w:t>
-[...17 lines deleted...]
-      улица Есет-батыра, № 44;</w:t>
+      улица Б.Каратаева, № 19, № 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Есет-батыра, № 44; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица имени Абубакира Кердери, № 6, № 8, № 10;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10350,52 +10415,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица имени Сагадата Нурмагамбетова, № 1, № 1А, № 3, № 3А, № 5, № 5А, № 7, № 7А, № 9, № 9А, № 11, № 11А, № 13, № 13А, № 15, № 15А, № 19, № 21, № 23, № 24, № 26, № 30, № 32, № 34, № 36;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Военный Городок, № 15, № 15А, № 17, № 18, № 19, № 21, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 40, № 41, № 42, № 43, № 44, № 45, № 46, № 47, № 48, № 49, № 50, № 51, № 53, № 54, № 55, № 56, № 57, № 58, № 59, № 60, № 61, № 62, № 63, № 64, № 65, № 66, № 67, № 68, № 70, № 71, № 73, № 75, № 76, № 77, № 78, № 79, № 80, № 81, № 82, № 83, № 103, № 104, № 104А, № 105, № 106, № 107, № 108, № 109, № 110, № 111, № 112, № 132, № 133, № 134, № 134А, № 134Б, № 135, № 136, № 137, № 138;</w:t>
+        <w:t xml:space="preserve">
+      улица Военный Городок, № 15, № 15А, № 17, № 18, № 19, № 21, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 40, № 41, № 42, № 43, № 44, № 45, № 46, № 47, № 48, № 49, № 50, № 51, № 53, № 54, № 55, № 56, № 57, № 58, № 59, № 60, № 61, № 62, № 63, № 64, № 65, № 66, № 67, № 68, № 70, № 71, № 73, № 75, № 76, № 77, № 78, № 79, № 80, № 81, № 82, № 83, № 103, № 104, № 104А, № 105, № 106, № 107, № 108, № 109, № 110, № 111, № 112, № 132, № 133, № 134, № 134А, № 134Б, № 135, № 136, № 137, № 138; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Есет-батыра, № 33, № 39, № 39А, № 40, № 41, № 41Г, № 41В, № 43, № 46, № 48, № 50, № 52, № 54, № 56, № 58, № 59, № 60, № 62, № 62А, № 64, № 66, № 68, № 70, № 72, № 74, № 76, № 78, № 80, № 82, № 84, № 86, № 88, № 90, № 92, № 94, № 96, № 98, № 100;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10405,87 +10470,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Тилеу батыра, № 22, № 24;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Кутуева Р. И., № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 13А, № 14, № 14А, № 14Б, № 15, № 15А, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 30, № 32, № 34, № 36, № 36А, № 38, № 42;</w:t>
+      улица Кутуева Р.И., № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 13А, № 14, № 14А, № 14Б, № 15, № 15А, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 30, № 32, № 34, № 36, № 36А, № 38, № 42;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жанзакова А., № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 13А, № 14, № 14А, № 14Б, № 14Г, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 26А, № 27, № 29, № 31, № 33, № 35, № 37;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Юрия Алексеевича Гагарина, № 15А, № 57, № 59, № 61, № 63.</w:t>
+        <w:t xml:space="preserve">
+      улица Юрия Алексеевича Гагарина, № 15А, № 57, № 59, № 61, № 63. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11199,51 +11264,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жастар, № 1, № 2, № 3, № 4, № 4А, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 18Б, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 40, № 41, № 43, № 45, № 47, № 49, № 51, № 53, № 55, № 57, № 59, № 61, № 63, № 65, № 67, № 69, № 71, № 73;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Т. Рыскулова, № 138, № 140, № 142, № 144, № 146, № 150, № 152, № 154, № 156, № 158, № 160, № 162, № 164, № 195, № 195Б, № 197, № 203, № 205, № 207, № 209, № 211, № 213, № 215, № 217, № 219, № 221, № 223, № 225, № 227, № 229, № 231, № 233, № 235, № 237, № 239, № 241, № 243, № 245;</w:t>
+      улица Т.Рыскулова, № 138, № 140, № 142, № 144, № 146, № 150, № 152, № 154, № 156, № 158, № 160, № 162, № 164, № 195, № 195Б, № 197, № 203, № 205, № 207, № 209, № 211, № 213, № 215, № 217, № 219, № 221, № 223, № 225, № 227, № 229, № 231, № 233, № 235, № 237, № 239, № 241, № 243, № 245;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Братьев Жубановых, № 197, № 199, № 200, № 201, № 202, № 203, № 204, № 205, № 206, № 207, № 208, № 209, № 210, № 211, № 212, № 213, № 214, № 215, № 216, № 217, № 218, № 219, № 220, № 221, № 222, № 223, № 224, № 225, № 226, № 227, № 228, № 229, № 230, № 231, № 232, № 233, № 234, № 235, № 237, № 238, № 239, № 240, № 241, № 242, № 243, № 244, № 245, № 246, № 247, № 249, № 251; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11411,51 +11476,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Астана, улица Т. Рыскулова, № 267, здание государственного коммунального предприятия "Актюбинский высший политехнический колледж" на праве хозяйственного ведения государственного учреждения "Управление образования Актюбинской области".</w:t>
+      Местонахождение избирательного участка: город Актобе, район Астана, улица Т.Рыскулова, № 267, здание государственного коммунального предприятия "Актюбинский высший политехнический колледж" на праве хозяйственного ведения государственного учреждения "Управление образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Границы избирательного участка: проспект Санкибай батыра, № 169, № 169, корпус 1, № 169, корпус 2, № 169, корпус 3, № 171, № 173, № 173, корпус 1, № 175; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11465,51 +11530,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проспект Алии Молдагуловой, № 40, № 42, № 44; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Т. Рыскулова, № 198, № 200;</w:t>
+      улица Т.Рыскулова, № 198, № 200;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Каныша Сатпаева, № 15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -11588,52 +11653,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Макаренко, № 5, № 7, № 7, корпус 1, № 9; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Т. Рыскулова, № 192, № 192, корпус 1, № 192, корпус 2, № 192, корпус 3, № 192, корпус 4, № 194, корпус 1.</w:t>
+        <w:t xml:space="preserve">
+      улица Т.Рыскулова, № 192, № 192, корпус 1, № 192, корпус 2, № 192, корпус 3, № 192, корпус 4, № 194, корпус 1. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11677,51 +11742,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Братьев Жубановых, № 257, № 257, корпус 1, № 259, № 259, корпус 1, № 261, № 278, № 280, № 282;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Т. Рыскулова, № 265;</w:t>
+      улица Т.Рыскулова, № 265;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Каныша Сатпаева, № 11.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -12378,52 +12443,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Тоқмансай, № 6, № 8, № 10, № 12, № 14, № 16, № 18, № 20, № 22, № 24, № 26, № 28, № 30, № 32, № 34, № 36, № 38, № 40, № 42;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица имени Г. Жубановой, № 2, № 2А, № 4, № 6, № 8, № 10, № 12, № 14, № 16, № 18, № 20, № 22, № 24, № 26, № 28, № 30, № 32, № 34, № 36, № 38, № 40, № 42;</w:t>
+        <w:t xml:space="preserve">
+      улица имени Г.Жубановой, № 2, № 2А, № 4, № 6, № 8, № 10, № 12, № 14, № 16, № 18, № 20, № 22, № 24, № 26, № 28, № 30, № 32, № 34, № 36, № 38, № 40, № 42; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица имени Марата Оспанова, № 1, № 2, № 3, № 4, № 4А, № 5, № 5А, № 6, № 6А, № 6Б, № 7, № 8, № 9, № 10, № 11, № 12, № 12А, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 40, № 41, № 42, № 43, № 45, № 47, № 49, № 51;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12451,51 +12516,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Целинная, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 40, № 41, № 42, № 43, № 44, № 45, № 46, № 47, № 48, № 49, № 51, № 53, № 55, № 57; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица имени Е. Тайбекова, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 7А, № 8, № 9, № 10, № 10А, № 10Б, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 40, № 41, № 42, № 43, № 44, № 45, № 46, № 47, № 48, № 49, № 50, № 51, № 52, № 53, № 54, № 55, № 56, № 57, № 58, № 59, № 60, № 61, № 63, № 65, № 67, № 69, № 71, № 73, № 73А, № 75, № 77;</w:t>
+      улица имени Е.Тайбекова, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 7А, № 8, № 9, № 10, № 10А, № 10Б, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 40, № 41, № 42, № 43, № 44, № 45, № 46, № 47, № 48, № 49, № 50, № 51, № 52, № 53, № 54, № 55, № 56, № 57, № 58, № 59, № 60, № 61, № 63, № 65, № 67, № 69, № 71, № 73, № 73А, № 75, № 77;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица имени Алкея Маргулана, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 25, № 27, № 28, № 29, № 30, № 31, № 32, № 33, № 35, № 37, № 39, № 41, № 43;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12845,51 +12910,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: проспект Санкибай батыра, № 72Р;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица имени Г. Жубановой, № 1, № 1А, № 2А, № 2А, корпус 1, № 2Б, № 2Е, № 3, № 3А, № 3Б, № 3В, № 3Г, № 3Д, № 3М, № 3Т, № 4Б, № 4Г, № 5, № 5Б, № 5В, № 5Д, № 6А, № 7, № 7Б, № 7Д, № 8Д, № 9, № 9Б, № 10А, № 10Б, № 10В, № 11, № 11Б, № 12Б, № 13Б, № 13Г, № 14Б, № 14Г, № 15Б, № 17, № 17Б, № 17Б, корпус 1, № 19, № 19А, № 20А, № 21, № 22А, № 22Б, № 23, № 23А, № 24Б, № 25, № 25А, № 27, № 27А, № 29, № 30А, № 31, № 31А, № 32А, № 32Б, № 32Д, № 33А, № 34А, № 36А, № 39, № 39А, № 39Б, № 39В, № 39Г, № 39Д, № 39Е, № 39Ж, № 39К, № 39Л, № 39М, № 39Н, № 39П, № 41, № 41А, № 45А, № 51, № 53, № 53А, № 54А, № 54В, № 55, № 57, № 58В, № 68Б, № 69, № 71, № 73, № 75, № 81, № 83Б, № 92А, № 93А, № 95, № 96А, № 99, № 110, № 112, № 112А, № 114, № 116, № 118, № 120, № 122, № 124, № 126, № 128, № 130, № 130А, № 132, № 134, № 136, № 137, № 138, № 139, № 142, № 124Б, № 144, № 153А, № 161, № 163, № 165А;</w:t>
+      улица имени Г.Жубановой, № 1, № 1А, № 2А, № 2А, корпус 1, № 2Б, № 2Е, № 3, № 3А, № 3Б, № 3В, № 3Г, № 3Д, № 3М, № 3Т, № 4Б, № 4Г, № 5, № 5Б, № 5В, № 5Д, № 6А, № 7, № 7Б, № 7Д, № 8Д, № 9, № 9Б, № 10А, № 10Б, № 10В, № 11, № 11Б, № 12Б, № 13Б, № 13Г, № 14Б, № 14Г, № 15Б, № 17, № 17Б, № 17Б, корпус 1, № 19, № 19А, № 20А, № 21, № 22А, № 22Б, № 23, № 23А, № 24Б, № 25, № 25А, № 27, № 27А, № 29, № 30А, № 31, № 31А, № 32А, № 32Б, № 32Д, № 33А, № 34А, № 36А, № 39, № 39А, № 39Б, № 39В, № 39Г, № 39Д, № 39Е, № 39Ж, № 39К, № 39Л, № 39М, № 39Н, № 39П, № 41, № 41А, № 45А, № 51, № 53, № 53А, № 54А, № 54В, № 55, № 57, № 58В, № 68Б, № 69, № 71, № 73, № 75, № 81, № 83Б, № 92А, № 93А, № 95, № 96А, № 99, № 110, № 112, № 112А, № 114, № 116, № 118, № 120, № 122, № 124, № 126, № 128, № 130, № 130А, № 132, № 134, № 136, № 137, № 138, № 139, № 142, № 124Б, № 144, № 153А, № 161, № 163, № 165А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Братьев Жубановых, № 312, № 312А, № 312, корпус 2, № 312, корпус 3, № 314, корпус 1, № 314, корпус 2, № 316, № 318, № 318, корпус 1, № 318, корпус 2, № 318, корпус 3, № 318, корпус 4, № 318, корпус 5, № 318, корпус 6, № 318, корпус 7, № 320, № 322, № 324, № 326, № 328, № 330, № 332, № 334, № 336, № 338, № 340, № 342, № 344, № 346, № 348, № 350, № 352, № 354, № 356, № 358, № 360, № 362;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13007,51 +13072,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Алабяна Каро Селесковича, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 28, корпус 1, № 29, № 30, № 31, № 32, № 33, № 34, № 35, № 36;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица имени О. Калыбаева, № 1, № 2, № 4, № 5, № 6, № 8, № 9А, № 11, № 13, № 14, № 15, № 16, № 18, № 18А, № 19, № 23, № 24, № 26, № 31, № 32, № 33, № 34, № 38, № 39, № 40, № 49, № 58, № 63, № 65;</w:t>
+      улица имени О.Калыбаева, № 1, № 2, № 4, № 5, № 6, № 8, № 9А, № 11, № 13, № 14, № 15, № 16, № 18, № 18А, № 19, № 23, № 24, № 26, № 31, № 32, № 33, № 34, № 38, № 39, № 40, № 49, № 58, № 63, № 65;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дома жилого массива Сазда-4, № 30, № 32, № 40, № 41, № 42, № 44, № 45, № 46, № 47, № 48, № 50, № 51, № 54, № 54А, № 55, № 56, № 57, № 58, № 59, № 59А, № 59/2, № 60, № 61, № 61А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13597,51 +13662,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: проспект Абилкайыр хана, № 80, № 82, № 84, № 86, № 87, № 89;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица имени Г. Жубановой, № 5А, № 13, № 13А, № 15, № 15/1, № 15/1А, № 44, № 46, № 48, № 50, № 52, № 54, № 56, № 58, № 60, № 62, № 64, № 67, № 68, № 70, № 72, № 73, № 74, № 76, № 78, № 80, № 82, № 84, № 88, № 90, № 94, № 96, № 98, № 100, № 102, № 104, № 106, № 108;</w:t>
+      улица имени Г.Жубановой, № 5А, № 13, № 13А, № 15, № 15/1, № 15/1А, № 44, № 46, № 48, № 50, № 52, № 54, № 56, № 58, № 60, № 62, № 64, № 67, № 68, № 70, № 72, № 73, № 74, № 76, № 78, № 80, № 82, № 84, № 88, № 90, № 94, № 96, № 98, № 100, № 102, № 104, № 106, № 108;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица имени Марата Оспанова, № 53, № 55, № 57, № 59, № 61, № 63, № 65, № 67, № 69, № 71, № 73, № 75, № 77, № 79, № 81, № 83, № 85, № 87, № 89, № 91, № 93, № 95, № 97, № 99, № 101, № 103, № 107, № 109, № 111, № 113;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14100,62 +14165,60 @@
       Границы избирательного участка: проспект Алии Молдагуловой, № 41, № 41, корпус 1, № 43, корпус 1, № 45, № 45, корпус 1, № 47, № 47, корпус 1, № 47, корпус 2, № 49, корпус 1, № 49А; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Братьев Жубановых, № 269, № 269, корпус 1, № 269, корпус 2, № 271, корпус 1, № 271, корпус 2, № 273, корпус 1, № 284, № 288, № 288, корпус 1, № 290.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Избирательный участок № 72</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 72</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение избирательного участка: город Актобе, район Астана, улица Александра Алексеевича Гришина, № 72, корпус 3, здание коммунального государственного учреждения "Средняя школа № 1" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14183,51 +14246,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Александра Алексеевича Гришина, № 74, № 74, корпус 1, № 76;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      проспект Алии Молдагуловой, № 39А.</w:t>
+      проспект Алии Молдагуловой, № 39А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Санкибай батыра, № 177А.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14341,51 +14422,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 74</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Алматы, улица Нагима Кобландина, № 25, здание "Специального приемника для лиц, арестованных в административном порядке" государственного учреждения "Управление полиции города Актобе Департамента полиции Актюбинской области Министерства внутренних дел Республики Казахстан" (далее - учреждение).</w:t>
+      Местонахождение избирательного участка: город Актобе, район Алматы, улица Айтеке би, № 21, здание "Специального приемника для лиц, арестованных в административном порядке" государственного учреждения "Управление полиции города Актобе Департамента полиции Актюбинской области Министерства внутренних дел Республики Казахстан" (далее - учреждение).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: учреждение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -14393,51 +14474,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 75</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Астана, улица Братьев Жубановых, № 306А, здание коммунального государственного учреждения "Специальная (коррекционная) школа № 7" государственного учреждения "Управление образования Актюбинской области".</w:t>
+      Местонахождение избирательного участка: город Актобе, район Астана, улица Братьев Жубановых, № 306А, здание коммунального государственного учреждения "Актюбинская областная специальная школа" государственного учреждения "Управление образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: проспект Санкибай батыра, № 199, № 201, № 203, № 205, № 207, № 209, № 211, № 211А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -15209,51 +15290,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 81</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Алматы, улица Шернияза Жарылгас-улы, № 59, здание государственного коммунального предприятия "Каргалинская городская больница" на праве хозяйственного ведения государственного учреждения "Управление здравоохранения Актюбинской области" (далее - учреждение).</w:t>
+      Местонахождение избирательного участка: город Актобе, район Алматы, улица Шернияза Жарылгас-улы, № 59, здание государственного коммунального предприятия "Городская многопрофильная больница № 2" на праве хозяйственного ведения государственного учреждения "Управление здравоохранения Актюбинской области" (далее - учреждение).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: учреждение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -15365,51 +15446,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 84</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Астана, улица Пацаева В.И., № 7, здание государственного коммунального предприятия "Многопрофильная областная больница" на праве хозяйственного ведения государственного учреждения "Управление здравоохранения Актюбинской области" (далее - учреждение).</w:t>
+      Местонахождение избирательного участка: город Актобе, район Астана, улица Пацаева В.И., № 7, здание государственного коммунального предприятия "Городская многопрофильная больница № 1" на праве хозяйственного ведения государственного учреждения "Управление здравоохранения Актюбинской области" (далее - учреждение).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: учреждение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -15469,51 +15550,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 86</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Астана, жилой массив Жанаконыс, № 322, здание государственного казҰнного коммунального предприятия "Актюбинский областной наркологический диспансер" государственного учреждения "Управление здравоохранения Актюбинской области" (далее - учреждение).</w:t>
+      Местонахождение избирательного участка: город Актобе, район Астана, жилой массив Жанаконыс, № 4Б, здание государственного казҰнного коммунального предприятия "Областной центр психического здоровья" государственного учреждения "Управление здравоохранения Актюбинской области" (далее - учреждение).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: учреждение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -15573,51 +15654,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 88</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Астана, жилой массив Жанаконыс, № 8Е, здание государственного коммунального предприятия "Актюбинский медицинский центр" (Аktobe medical center) на праве хозяйственного ведения государственного учреждения "Управление здравоохранения Актюбинской области" (далее - учреждение).</w:t>
+      Местонахождение избирательного участка: город Актобе, район Астана, жилой массив Жанаконыс, № 8Е, здание государственного коммунального предприятия "Актюбинская областная многопрофильная больница" на праве хозяйственного ведения государственного учреждения "Управление здравоохранения Актюбинской области" (далее - учреждение).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: учреждение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -15695,51 +15776,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение избирательного участка: город Актобе, район Астана, жилой массив Сазды, улица Онеге, № 3Б, здание государственного коммунального казенного предприятия "Дом культуры "Сазды" государственного учреждения "Отдел культуры и развития языков города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы избирательного участка: в границах жилых массивов Сазды-1, Лесное, Байқадам, Көкжиде и прилегающие садоводческие коллективы.</w:t>
+      Границы избирательного участка: в границах жилого массива Сазды-1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 91</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16151,51 +16232,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 96</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Алматы, жилой массив Кызылжар, № 730А, здание коммунального государственного учреждения "Общеобразовательная средняя школа № 73 имени Мукагали Макатаева" государственного учреждения "Отдел образования города Актобе".</w:t>
+      Местонахождение избирательного участка: город Актобе, район Алматы, жилой массив Кызылжар, улица Центральная, № 48, здание коммунального государственного учреждения "Кызылжарская средняя школа" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: в границах жилого массива Кызылжар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16329,51 +16410,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 97</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Алматы, жилой массив Бекқұл баба, № 79Б, здание коммунального государственного учреждения "Общеобразовательная средняя школа № 76" государственного учреждения "Отдел образования города Актобе".</w:t>
+      Местонахождение избирательного участка: город Актобе, район Алматы, жилой массив Бекқұл баба, улица Ақжарқын № 11, здание коммунального государственного учреждения "Общеобразовательная средняя школа № 76" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: в границах жилых массивов Бекқұл баба, Ульке, Актасты, Жана ауыл.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -16451,85 +16532,103 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение избирательного участка: город Актобе, район Алматы, жилой массив Ақжар-2, № 2, здание коммунального государственного учреждения "Общеобразовательная средняя школа № 70 имени Малика Габдуллина" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы избирательного участка: в границах жилого массива Ақжар, прилегающие садоводческие коллективы.</w:t>
+      Границы избирательного участка: в границах жилого массива Ақжар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прилегающие садоводческие коллективы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 100</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Алматы, жилой массив Каргалинское, улица Н. Байганина, № 2А, здание коммунального государственного учреждения "Каргалинская казахская средняя школа имени Мухтара Арынова" государственного учреждения "Отдел образования города Актобе".</w:t>
+      Местонахождение избирательного участка: город Актобе, район Алматы, жилой массив Каргалинское, улица Н.Байганина, № 2А, здание коммунального государственного учреждения "Каргалинская казахская средняя школа имени Мухтара Арынова" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Границы избирательного участка: в границах жилого массива Каргалинское: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -17093,69 +17192,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Абая, № 2, № 4, № 7, № 7А, № 13;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица И. Жандосова, № 2, № 4, № 6, № 7, № 9;</w:t>
-[...17 lines deleted...]
-      улица И. Тайманова, № 1, № 3, № 5, № 7, № 9;</w:t>
+      улица И.Жандосова, № 2, № 4, № 6, № 7, № 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица И.Тайманова, № 1, № 3, № 5, № 7, № 9;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Заречная, № 1/1, № 1/2, № 1/3, № 2, № 3;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -17273,69 +17372,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қазығұрт, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 17, № 18, № 20, № 21, № 23, № 25, № 30, № 31, № 34, № 38, № 43, № 50, № 56, № 60;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица К. Сатпаева, № 2, № 3, № 6, № 7, № 9, № 11, № 11А, № 13, № 15, № 16, № 17, № 18, № 18А, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 34, № 40, № 47, № 49, № 50, № 51, № 53;</w:t>
-[...17 lines deleted...]
-      улица М. Маметовой, № 1, № 3.</w:t>
+      улица К.Сатпаева, № 2, № 3, № 6, № 7, № 9, № 11, № 11А, № 13, № 15, № 16, № 17, № 18, № 18А, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 31, № 34, № 40, № 47, № 49, № 50, № 51, № 53;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       улица М.Маметовой, № 1, № 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 103</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17537,87 +17636,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Овражная, № 1, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 16, № 18;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица М. Ауезова, № 1, № 3, № 4, № 5, № 6, № 7, № 8, № 8А, № 8/1, № 8/2, № 9, № 11, № 10А, № 10/1, № 10/2, № 11, № 11А, № 12, № 12А, № 12/1, № 12/2, № 13, № 15, № 15А, № 16, № 17, № 17А, № 18, № 19, № 19А, № 20, № 20А, № 21, № 22, № 23, № 24, № 25, № 25А, № 26, № 27, № 28, № 29;</w:t>
+      улица М.Ауезова, № 1, № 3, № 4, № 5, № 6, № 7, № 8, № 8А, № 8/1, № 8/2, № 9, № 11, № 10А, № 10/1, № 10/2, № 11, № 11А, № 12, № 12А, № 12/1, № 12/2, № 13, № 15, № 15А, № 16, № 17, № 17А, № 18, № 19, № 19А, № 20, № 20А, № 21, № 22, № 23, № 24, № 25, № 25А, № 26, № 27, № 28, № 29;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Базар жырау, № 2, № 3, № 4, № 5, № 5А, № 6, № 7, № 8, № 9, № 9А, № 10, № 11, № 12, № 12А, № 14, № 15, № 16, № 17, № 19, № 20, № 22, № 23, № 24, № 24/1, № 24/2, № 25, № 25/1, № 26, № 27, № 28, № 29, № 31;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица А. Иманова, № 1, № 2, № 2А, № 3, № 4, № 5, № 6, № 7, № 8, № 10, № 10А, № 11, № 12, № 12А, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 24Б, № 25, № 26, № 27, № 28, № 29, № 29А, № 30;</w:t>
+      улица А.Иманова, № 1, № 2, № 2А, № 3, № 4, № 5, № 6, № 7, № 8, № 10, № 10А, № 11, № 12, № 12А, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 24Б, № 25, № 26, № 27, № 28, № 29, № 29А, № 30;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ынтымақ, № 1, № 3, № 5, № 7, № 9, № 11, № 13, № 15, № 17, № 19, № 21, № 23, № 25, № 27, № 29, № 31, № 33, № 35, № 37, № 39, № 41;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -17931,69 +18030,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Елек, № 1, № 2, № 3/1, № 3/2, № 3А, № 4/1, № 4/2, № 4/3, № 4/4, № 5/1, № 5/2, № 6/1, № 6/2, № 7/1, № 7/2, № 8/1, № 8А, № 9/1, № 9/2, № 10/1, № 10/2, № 11/1, № 11/2, № 12, № 13/1, № 13/2, № 14/1, № 14/2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Ю. Гагарина, № 1, № 2, № 3/1, № 3/2, № № 4/1, № 4/2, № 4/3, № 5/1, № 5/2, № 6/1, № 6/2, № 7А, № 7/1, № 7/2, № 8/1, № 8/2, № 96/1, № 96/2;</w:t>
-[...17 lines deleted...]
-      улица И. Алтынсарина, № 1/1, № 1/2, № 2/1, № 2/2, № 3, № 4/1, № 4/2, № 5/1, № 5/2, № 6, № 7/1, № 8, № 10, № 11А, № 11/1, № 12/1;</w:t>
+      улица Ю.Гагарина, № 1, № 2, № 3/1, № 3/2, № № 4/1, № 4/2, № 4/3, № 5/1, № 5/2, № 6/1, № 6/2, № 7А, № 7/1, № 7/2, № 8/1, № 8/2, № 96/1, № 96/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица И.Алтынсарина, № 1/1, № 1/2, № 2/1, № 2/2, № 3, № 4/1, № 4/2, № 5/1, № 5/2, № 6, № 7/1, № 8, № 10, № 11А, № 11/1, № 12/1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Толкын, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14/1, № 14/2, № 14/3, № 14/4, № 15/1, № 15/2, № 15/3, № 15/4;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18237,87 +18336,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Актобе, № 1/1, № 1/2, № 2/1, № 2/2, № 2/3, № 2/4, № 2/5, № 3/1, № 3/2, № 4/1, № 4/2, № 5/1, № 5/2, № 6/1, № 6/2, № 7/1, № 7/2, № 9/1, № 9/2, № 10, № 11/1, № 11/2, № 13/1, № 13/2, № 13/3, № 17;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Т. Бегельдинова, № 2/1, № 2/2, № 3, № 4/1, № 4/2, № 5, № 6, № 7, № 8;</w:t>
+      улица Т.Бегельдинова, № 2/1, № 2/2, № 3, № 4/1, № 4/2, № 5, № 6, № 7, № 8;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Интернациональная, № 1, № 3, № 3А, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 17, № 19;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица А. Молдагуловой, № 1, № 3, № 4/1, № 4/2, № 5, № 6, № 8, № 9, № 10, № 11, № 12, № 14, № 15, № 17, № 20, № 21, № 24;</w:t>
+      улица А.Молдагуловой, № 1, № 3, № 4/1, № 4/2, № 5, № 6, № 8, № 9, № 10, № 11, № 12, № 14, № 15, № 17, № 20, № 21, № 24;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мектеп, № 1, № 1А, № 1Б, № 2А, № 2/1, № 2/2, № 2/3, № 3, № 4/1, № 4/2, № 5, № 6/1, № 6/2, № 7, № 8/1, № 8/2, № 10/1, № 10/2, № 11/1, № 118/2, № 12, № 13/1, № 13/2, № 14, № 15, № 16, № 17, № 18, № 19, № 20А, № 21, № 22, № 23, № 24, № 25, № 26/1, № 26/2, № 26/3, № 27, № 28, № 29, № 31, № 33, № 35, № 37, № 39.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -18325,51 +18424,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 107</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Алматы, жилой массив Орлеу, № 2А, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 57 города Актобе" государственного учреждения "Отдел образования города Актобе".</w:t>
+      Местонахождение избирательного участка: город Актобе, район Алматы, жилой массив Орлеу, № 361, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 57 города Актобе" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: в границах жилого массива Орлеу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -18553,51 +18652,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: микрорайон 11, № 3, № 8, № 15, № 16, № 37, № 37А, № 41В;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица имени Н. Шайкенова, № 13 (микрорайон 11, № 3А), № 13А, № 11 (микрорайон 11, № 3ВГ), № 9, корпус 1 (микрорайон 11, № 8, корпус1);</w:t>
+      улица имени Н.Шайкенова, № 13 (микрорайон 11, № 3А), № 13А, № 11 (микрорайон 11, № 3ВГ), № 9, корпус 1 (микрорайон 11, № 8, корпус1);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Әз Наурыз, № 14 (микрорайон 11, № 38), № 16 (микрорайон 11, № 39), № 13 (микрорайон 11, № 39А), № 18 (микрорайон 11, № 41Г), № 20 (микрорайон 11, № 41), № 24 (микрорайон 11, № 42), № 26 (микрорайон 11, № 43).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -18641,51 +18740,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: микрорайон 11, № 13, № 14, № 76, № 77, № 77А, № 79, № 80, № 81;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица имени Н. Шайкенова, № 5 (микрорайон 11, № 10), № 1 (микрорайон 11, № 12), № 2 (микрорайон 11, № 82), № 4 (микрорайон 11, № 83).</w:t>
+      улица имени Н.Шайкенова, № 5 (микрорайон 11, № 10), № 1 (микрорайон 11, № 12), № 2 (микрорайон 11, № 82), № 4 (микрорайон 11, № 83).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 112</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18727,51 +18826,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 113</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Алматы, жилой массив Балауса, улица А.Попова, № 1, здание коммунального государственного учреждения "Комплекс школа-сад в жилом массиве Заречный" государственного учреждения "Отдел образования города Актобе".</w:t>
+      Местонахождение избирательного участка: город Актобе, район Алматы, жилой массив Саяжай, № 374, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 84" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: в границах жилого массива Балауса:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18817,51 +18916,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Восточная, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 9;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица А. Попова, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8;</w:t>
+      улица А.Попова, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Саяжай, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18959,51 +19058,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: в границах жилого массива Каргалинское:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица К. Cатпаева, № 2А, № 3, № 4, № 11А, № 19, № 36А, № 42, № 42А, № 43, № 44, № 45, № 46, № 52, № 54, № 56, № 58, № 60, № 62, № 64, № 64А, № 66, № 66А, № 68, № 68А, № 70, № 71, № 71А, № 72, № 72/2, № 72/3, № 72А, № 72Б, № 73, № 74, № 76, № 77, № 77А, № 78, № 79, № 81, № 82, № 83, № 87, № 89, № 91, № 91А, № 95, № 97, № 99, № 101, № 361;</w:t>
+      улица К.Сатпаева, № 2А, № 3, № 4, № 11А, № 19, № 36А, № 42, № 42А, № 43, № 44, № 45, № 46, № 52, № 54, № 56, № 58, № 60, № 62, № 64, № 64А, № 66, № 66А, № 68, № 68А, № 70, № 71, № 71А, № 72, № 72/2, № 72/3, № 72А, № 72Б, № 73, № 74, № 76, № 77, № 77А, № 78, № 79, № 81, № 82, № 83, № 87, № 89, № 91, № 91А, № 95, № 97, № 99, № 101, № 361;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Геологтар, № 1, № 3, № 4, № 5, № 7, № 8, № 9, № 10, № 11, № 13, № 14, № 15, № 15А, № 15Б, № 15В, № 17А, № 17Б, № 18, № 18А, № 19, № 20, № 21, № 22, № 24, № 26, № 28, № 29;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -19013,51 +19112,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Дальний, № 1, № 3, № 4, № 6, № 8;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица А. К. Кургулова, № 1, № 2, № 4, № 4А, № 6, № 8, № 9, № 10, № 11, № 12, № 13, № 15, № 16, № 17, № 18, № 20, № 24А;</w:t>
+      улица А.К.Кургулова, № 1, № 2, № 4, № 4А, № 6, № 8, № 9, № 10, № 11, № 12, № 13, № 15, № 16, № 17, № 18, № 20, № 24А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Короткий, № 3, № 3А, № 3Б, № 3В, № 3Г, № 5, № 5А, № 5Б, № 5В, № 6, № 7, № 7А, № 8, № 12;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -19563,51 +19662,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Братьев Жубановых, № 1/1, № 1/2, № 1/3, № 1/4, № 1/5, № 1/6, № 1/7, № 1/8, № 1/9, № 1/10, № 1/11, № 1/12, № 1/13, № 1/14, № 1/15, № 1/16, № 2, № 3/1, № 3/2, № 3/3, № 3/4, № 3/5, № 3/6, № 3/7, № 3/8, № 3/9, № 3/10, № 3/11, № 3/12, № 3/13, № 3/14, № 3/15, № 3/16, № 4/1, № 4/2, № 6, № 8/1, № 8/2, № 10, № 11, № 12/1, № 12/2, № 14, № 16/1, № 16/2, № 18, № 20, № 22, № 24, № 26/1, № 26/2, № 28/1, № 28/2, № 30/1, № 30/2, № 32, № 34, № 35;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Ш. Берсиева, № 1, № 1/1, № 1/2, № 2, № 3, № 4, № 5, № 6, № 7/1, № 7/2, № 8, № 9, № 9А, № 10, № 11, № 11/1, № 12, № 13, № 13/1, № 13/2;</w:t>
+      улица Ш.Берсиева, № 1, № 1/1, № 1/2, № 2, № 3, № 4, № 5, № 6, № 7/1, № 7/2, № 8, № 9, № 9А, № 10, № 11, № 11/1, № 12, № 13, № 13/1, № 13/2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Пацаева, № 1, № 2/1, № 2/2, № 3/1, № 3/2, № 4, № 5, № 6, № 7/1, № 7/2, № 8/1, № 8/2, № 9, № 10, № 11/1, № 11/2, № 11А, № 12, № 13, № 14/1, № 14/2, № 16;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -19635,51 +19734,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жамбыла, № 1/1, № 1/2, № 2, № 3, № 4, № 5, № 6, № 7/1, № 7/2, № 8/1, № 8/2, № 9/1, № 9/2, № 10, № 11, № 12/1, № 12/2, № 13, № 14, № 15/1, № 15/2, № 16/1, № 16/2, № 21, № 23А, № 29А, № 31А, № 33А, № 35А, № 37А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Д. Кунаева, № 1, № 2/1, № 2/2, № 3, № 4, № 5, № 6/1, № 6/2, № 7, № 7А, № 8/1, № 8/2, № 9/1, № 9/2, № 10, № 11, № 12/1, № 12/2, № 13, № 13/2, № 14/1, № 14/2, № 15, № 15/2, № 16, № 18/1, № 18/2;</w:t>
+      улица Д.Кунаева, № 1, № 2/1, № 2/2, № 3, № 4, № 5, № 6/1, № 6/2, № 7, № 7А, № 8/1, № 8/2, № 9/1, № 9/2, № 10, № 11, № 12/1, № 12/2, № 13, № 13/2, № 14/1, № 14/2, № 15, № 15/2, № 16, № 18/1, № 18/2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Курылысшылар, № 1, № 2, № 2А, № 2Б, № 3/1, № 3/2, № 4, № 5, № 6/1, № 6/2, № 6А, № 7, № 8, № 9/1, № 9/2, № 9Б;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -19938,52 +20037,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Шернияза Жарылгас-улы, № 114, № 116, № 118, № 120, № 122, № 122А, № 124, № 126, № 126А, № 126Б, № 128, № 128А, № 128Б, № 130, № 134, № 134/1, № 136, № 136А, № 138, № 138А, № 140, № 140А, № 142, № 142А, № 144, № 146, № 148, № 148А, № 150, № 152, № 154, № 156, № 158, № 160;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      улица Д. А. Кунаева, № 2, № 2А, № 4, № 6, № 8, № 10;</w:t>
+        <w:t xml:space="preserve">
+      улица Д.А.Кунаева, № 2, № 2А, № 4, № 6, № 8, № 10; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица имени Жанибек хана, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -20595,51 +20694,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: улица Алма-Атинская, № 2, № 4, № 6, № 8, № 10, № 12, № 14, № 16;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица В. Ф. Зинченко, № 87, № 89, № 91, № 93, № 95, № 97, № 99, № 99А, № 101, № 103, № 105, № 107, № 109, № 111, № 111А, № 113, № 115, № 117, № 119, № 121, № 123, № 125, № 127, № 129, № 129А, № 129Б, № 131, № 133, № 135, № 135А, № 135Б, № 137, № 139, № 139/2, № 141, № 143, № 145, № 147, № 149, № 151, № 153/1, № 153/2, № 155/1, № 155/3, № 155/4, № 157/1, № 157/2, № 157/3, № 159, № 159/1, № 159/3, № 161, № 163, № 163/1, № 163/2, № 165/1, № 165/2, № 165/3, № 165/4, № 167, № 169/2, № 169/3, № 169/4, № 171/1, № 171/2, № 171/4, № 173/1, № 173/3, № 175/1, № 175/2, № 175/3, № 175/4, № 177, № 653, № 653А, № 653Б/1, № 653В/1, № 653В/2;</w:t>
+      улица В.Ф.Зинченко, № 87, № 89, № 91, № 93, № 95, № 97, № 99, № 99А, № 101, № 103, № 105, № 107, № 109, № 111, № 111А, № 113, № 115, № 117, № 119, № 121, № 123, № 125, № 127, № 129, № 129А, № 129Б, № 131, № 133, № 135, № 135А, № 135Б, № 137, № 139, № 139/2, № 141, № 143, № 145, № 147, № 149, № 151, № 153/1, № 153/2, № 155/1, № 155/3, № 155/4, № 157/1, № 157/2, № 157/3, № 159, № 159/1, № 159/3, № 161, № 163, № 163/1, № 163/2, № 165/1, № 165/2, № 165/3, № 165/4, № 167, № 169/2, № 169/3, № 169/4, № 171/1, № 171/2, № 171/4, № 173/1, № 173/3, № 175/1, № 175/2, № 175/3, № 175/4, № 177, № 653, № 653А, № 653Б/1, № 653В/1, № 653В/2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Маяковского, № 1, № 2, № 3, № 4, № 5, № 6, № 7/1, № 7/2, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -20649,69 +20748,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Суворова, № 1, № 2, № 3, № 4/1, № 4/2, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 31, № 33, № 35;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица К. Байсеитовой, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21/1, № 21/2, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 32;</w:t>
-[...17 lines deleted...]
-      улица Н. В. Гоголя, № 41, № 41А, № 41Б, № 42, № 42А, № 42Б, № 43, № 44, № 45, № 46, № 47, № 48, № 49, № 50, № 50А, № 51, № 52, № 53, № 54, № 55, № 56, № 57, № 58, № 59, № 60, № 61, № 62, № 63, № 64, № 65, № 66, № 67, № 68, № 69, № 70, № 71, № 72, № 73, № 74, № 74А, № 75, № 76, № 77, № 78, № 79, № 80, № 81, № 82, № 83, № 84, № 85, № 86, № 87, № 88, № 88А, № 89, № 89, корпус 1, № 89, корпус 2, № 90, № 92, № 94, № 95, № 96, № 97, № 98, № 99, № 100, № 101, № 102, № 103, № 104, № 106, № 108, № 110, № 112, № 114, № 116, № 118, № 120, № 122, № 124, № 126, № 128, № 130, № 132, № 134, № 136, № 138, № 140, № 142, № 144;</w:t>
+      улица К.Байсеитовой, № 1, № 2, № 3, № 4, № 5, № 6, № 7, № 8, № 9, № 10, № 11, № 12, № 13, № 14, № 15, № 16, № 17, № 18, № 19, № 20, № 21/1, № 21/2, № 22, № 23, № 24, № 25, № 26, № 27, № 28, № 29, № 30, № 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Н.В.Гоголя, № 41, № 41А, № 41Б, № 42, № 42А, № 42Б, № 43, № 44, № 45, № 46, № 47, № 48, № 49, № 50, № 50А, № 51, № 52, № 53, № 54, № 55, № 56, № 57, № 58, № 59, № 60, № 61, № 62, № 63, № 64, № 65, № 66, № 67, № 68, № 69, № 70, № 71, № 72, № 73, № 74, № 74А, № 75, № 76, № 77, № 78, № 79, № 80, № 81, № 82, № 83, № 84, № 85, № 86, № 87, № 88, № 88А, № 89, № 89, корпус 1, № 89, корпус 2, № 90, № 92, № 94, № 95, № 96, № 97, № 98, № 99, № 100, № 101, № 102, № 103, № 104, № 106, № 108, № 110, № 112, № 114, № 116, № 118, № 120, № 122, № 124, № 126, № 128, № 130, № 132, № 134, № 136, № 138, № 140, № 142, № 144;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Эмбинская, № 51, № 53, № 55, № 55А, № 57, № 59, № 61, № 63, № 65, № 67, № 68, № 69, № 70, № 71, № 72, № 73, № 73А, № 74, № 74А, № 75, № 76, № 77, № 78, № 79, № 80, № 80А, № 81, № 82, № 83, № 84, № 85, № 86, № 87, № 88, № 88А, № 89, № 90, № 91, № 92, № 93, № 94, № 95, № 95А, № 96, № 97, № 98, № 99, № 99А, № 100, № 101, № 102, № 103, № 104, № 105, № 106, № 107, № 108, № 109, № 110, № 111, № 112, № 113, № 114, № 115, № 116, № 117, № 118, № 119, № 120, № 121, № 122, № 123, № 124, № 125, № 126, № 127, № 128, № 128А, № 129, № 130, № 131, № 132, № 133, № 134, № 135, № 136, № 137, № 138, № 139, № 140, № 141, № 142, № 143, № 144, № 145, № 146, № 147, № 148, № 149, № 150, № 151, № 152, № 153, № 154, № 155, № 156, № 157, № 158, № 159, № 160, № 161, № 162, № 164, № 166, № 168, № 170;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -20793,51 +20892,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Лазо С.Г., № 1, № 2, № 3, № 3А, № 3/1, № 3/2, № 4, № 5, № 5А, № 6, № 7, № 9;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Гастелло Н. Ф., № 1, № 3/1, № 3/2, № 5/1, № 5/2, № 7, № 9, № 11, № 13, № 15, № 17, № 19, № 21, № 23/1, № 23/2, № 25, № 27, № 29/1, № 29/2, № 29/3, № 29/4, № 31, № 33, № 35, № 37, № 39, № 41, № 43, № 45, № 47, № 49.</w:t>
+      улица Гастелло Н.Ф., № 1, № 3/1, № 3/2, № 5/1, № 5/2, № 7, № 9, № 11, № 13, № 15, № 17, № 19, № 21, № 23/1, № 23/2, № 25, № 27, № 29/1, № 29/2, № 29/3, № 29/4, № 31, № 33, № 35, № 37, № 39, № 41, № 43, № 45, № 47, № 49.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 125</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21233,69 +21332,69 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 525</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Алматы, улица Д. А. Кунаева, № 3Д, здание коммунального государственного учреждения "Средняя школа № 8" государственного учреждения "Отдел образования города Актобе".</w:t>
-[...17 lines deleted...]
-      Границы избирательного участка: улица Д. А. Кунаева, № 1, № 1А, № 1Б, № 1/1, № 1/2, № 1/3, № 1/4, № 1/5, № 1/6, № 1/7, № 3В;</w:t>
+      Местонахождение избирательного участка: город Актобе, район Алматы, улица Д.А.Кунаева, № 3Д, здание коммунального государственного учреждения "Средняя школа № 8" государственного учреждения "Отдел образования города Актобе".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улица Д.А.Кунаева, № 1, № 1А, № 1Б, № 1/1, № 1/2, № 1/3, № 1/4, № 1/5, № 1/6, № 1/7, № 3В;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       квартал Горпитомник, № 1, № 2, № 31, № 32, № 33, № 34, № 35, № 36, № 37, № 38, № 39, № 40, № 41, № 42, № 43, № 44, № 45, № 46, № 47, № 48, № 48А, № 49, № 50, № 50А, № 51, № 52, № 53, № 54, № 55, № 56, № 58;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -21374,52 +21473,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение избирательного участка: город Актобе, район Астана, микрорайон 12, № 37В, здание коммунального государственного учреждения "Общеобразовательная средняя школа № 56" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Границы избирательного участка: жилые дома микрорайона 12 ВГ, микрорайона 12 Б;</w:t>
+        <w:t xml:space="preserve">
+      Границы избирательного участка: жилые дома микрорайона 12 ВГ, микрорайона 12 Б; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бөкенбай батыра, № 22, № 22, корпус 1, № 23, № 23А, № 25, № 31, № 32, № 32, корпус 1, № 32, корпус 3, № 33, № 51, № 55, № 57, № 59/1, № 59/2, № 61/1, № 61/4, № 63/3, № 65/5, № 65/6, № 65/7, № 65/8, № 67/2, № 67/4, № 69/1, № 71, № 73, № 79, № 89, № 101, № 103, № 109, № 113, № 117, № 119, № 121, № 127, № 127Б, № 127Р, № 127Т, № 127У;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -21769,51 +21868,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение избирательного участка: город Актобе, район Астана, улица Мәңгілік Ел, № 6, здание коммунального государственного учреждения "Областная детско-юношеская спортивная школа по водным видам спорта "Достық" государственного учреждения "Управление физической культуры и спорта Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы избирательного участка: в границах микрорайона Алтын Орда, № 8, корпус 1, № 8, корпус 2, № 8, корпус 4, № 13Б, корпус 1, № 21В, № 21М, № 49Л, корпус 4, № 49Л, корпус 5, № 49Л, корпус 6, № 49Л, корпус 7, № 49Л, корпус 8, № 49Л, корпус 9, № 49Р, № 49Р, корпус 1, № 49Р, корпус 2;</w:t>
+      Границы избирательного участка: в границах микрорайона Алтын Орда, № 8, корпус 1, № 8, корпус 2, № 8, корпус 4, № 11Б (проспект Алии Молдагуловой, № 59Б), № 13Б, корпус 1, № 18П, № 21В, № 21М, № 49Л, корпус 4, № 49Л, корпус 5, № 49Л, корпус 6, № 49Л, корпус 7, № 49Л, корпус 8, № 49Л, корпус 9, № 49Р, № 49Р, корпус 1, № 49Р, корпус 2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Мәңгілік Ел, № 5 (Алтын Орда, № 8), № 5, корпус 2, № 5, корпус 3, № 5, корпус 4, № 7 (Алтын Орда, № 8, корпус 3), № 10 (Алтын Орда, № 17Б), № 10, корпус 1 (Алтын Орда, № 16), № 12, № 14 (Алтын Орда, № 15Б);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -21909,51 +22008,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 529</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Алматы, жилой массив Каргалинское, улица А. К. Кургулова, № 19Б, здание государственного коммунального предприятия "Каргалинская городская больница" на праве хозяйственного государственного учреждения "Управление здравоохранения Актюбинской области" (далее - учреждение).</w:t>
+      Местонахождение избирательного участка: город Актобе, район Алматы, жилой массив Каргалинское, улица А.К.Кургулова, № 19Б, здание государственного коммунального предприятия "Городская многопрофильная больница №2" на праве хозяйственного государственного учреждения "Управление здравоохранения Актюбинской области" (далее - учреждение).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: учреждение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -22223,51 +22322,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 534</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Алматы, жилой массив Кирпичный, улица Роза Бағланова, № 5, здание коммунального государственного учреждения "Средняя школа № 18" государственного учреждения "Отдел образования города Актобе".</w:t>
+      Местонахождение избирательного участка: город Актобе, район Алматы, жилой массив Кирпичный, улица Роза Бағланова, № 5/1, здание коммунального государственного учреждения "Средняя школа № 18" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: в границах жилого массива Кирпичный:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -22613,105 +22712,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: улица имени А.Смагулова, № 7Б, № 7В, № 70, № 72, № 74, № 76, № 78, № 80, № 82, № 84, № 86, № 86А, № 88, № 88А, № 90, № 92;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Д. А. Кунаева, № 202;</w:t>
-[...17 lines deleted...]
-      улица имени А. Акимжанова, № 85, № 87, № 89, № 89А, № 91, № 93, № 95, № 97, № 99, № 101, № 103, № 105, № 107, № 109;</w:t>
+      улица Д.А.Кунаева, № 202;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица имени А.Акимжанова, № 85, № 87, № 89, № 89А, № 91, № 93, № 95, № 97, № 99, № 101, № 103, № 105, № 107, № 109;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица имени Керей хана, № 170, № 172, № 172А, № 174, № 176, № 178, № 178А, № 180, № 180А, № 182, № 184, № 186, № 188, № 190;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица М. Т. Ряхова, № 150, № 152, № 154, № 156, № 157, № 158, № 159, № 160, № 161, № 162, № 163, № 163А, № 164, № 165, № 166, № 167, № 168, № 169, № 171, № 173;</w:t>
+      улица М.Т.Ряхова, № 150, № 152, № 154, № 156, № 157, № 158, № 159, № 160, № 161, № 162, № 163, № 163А, № 164, № 165, № 166, № 167, № 168, № 169, № 171, № 173;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бурабай, № 117, № 119, № 121, № 123, № 125, № 127, № 129, № 131, № 133;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -23039,51 +23138,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: проспект Санкибай батыра, № 72Л, № 76/22, № 76/34, № 76/52, № 76/58, № 76/65, № 76/70, № 253, корпус 1, № 253, корпус 2, № 253, корпус 3, № 253, корпус 4, № 253, корпус 5, № 253, корпус 6;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица имени Г. Жубановой, № 37;</w:t>
+      улица имени Г.Жубановой, № 37;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прилегающие садоводческие коллективы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -23109,51 +23208,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение избирательного участка: город Актобе, район Астана, проспект Тауелсиздик, № 4А, здание коммунального государственного учреждения "Общеобразовательная средняя школа № 64 имени Узакбая Кулымбетова" государственного учреждания "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы избирательного участка: в границах микрорайона Алтын Орда, № 14В, корпус 1;</w:t>
+      Границы избирательного участка: в границах микрорайона Алтын Орда, № 6А, № 14В, корпус 1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект Алии Молдагуловой, № 57Г, № 57Д;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -23215,175 +23314,193 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 542</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Астана, улица Ораза Татеулы, № 3Б, здание коммунального государственного учреждения "Общеобразовательная средняя школа-лицей № 63 имени Миржакыпа Дулатулы" государственного учреждения "Отдел образования города Актобе".</w:t>
-[...35 lines deleted...]
-      улица Мәңгілік Ел, № 21, № 21, корпус 1.</w:t>
+      Местонахождение избирательного участка: город Актобе, район Астана, улица Иран Әміров, № 7, здание коммунального государственного учреждения "Общеобразовательная средняя школа-лицей № 63 имени Миржакыпа Дулатулы" государственного учреждения "Отдел образования города Актобе".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: в границах микрорайона Алтын Орда, № 19Д, № 19Л, № 19Л, корпус 1, № 19М, № 47Г, № 47Г, корпус 1, № 47Г, корпус 2, № 48Г, корпус 1, № 48Г, корпус 2, № 49Д, корпус 1, № 49Д, корпус 2, № 49Г, № 50Б, № 50Е, № 50Л, № 50Л, корпус 1, № 51Б, № 51В, № 200А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мәңгілік Ел, № 19, № 21, № 21, корпус 1, № 30Б, № 30Б, корпус 1, № 30Б, корпус 2, № 32, № 32А.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 543</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Астана, улица Ораза Татеулы, № 3Б, здание коммунального государственного учреждения "Общеобразовательная средняя школа-лицей № 63 имени Миржакыпа Дулатулы" государственного учреждения "Отдел образования города Актобе".</w:t>
+      Местонахождение избирательного участка: город Актобе, район Астана, улица Иран Әміров, № 7, здание коммунального государственного учреждения "Общеобразовательная средняя школа-лицей № 63 имени Миржакыпа Дулатулы" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: в границах микрорайона Алтын Орда, № 30В, № 38В, № 45В, № 338, № 338, корпус 1, № 338А, № 338А, корпус 1, № 338Б, № 364, № 364, корпус 1, № 364В;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      улица Мустафы Шокая, № 16, № 16, корпус 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       улица Ораза Татеулы, № 5А, № 15, № 15, корпус 1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Мәңгілік Ел, № 7, корпус 1 (Алтын Орда, 32В, корпус 1), № 7, корпус 2 (Алтын Орда, 32В, корпус 2), № 7, корпус 3 (Алтын Орда, 32В, корпус 3), № 7, корпус 4 (Алтын Орда, 32В, корпус 4), № 11, № 16, № 20, № 20, корпус 1, № 20, корпус 2, № 22.</w:t>
+      улица Мәңгілік Ел, № 7, корпус 1 (Алтын Орда, 32В, корпус 1), № 7, корпус 2 (Алтын Орда, 32В, корпус 2), № 7, корпус 3 (Алтын Орда, 32В, корпус 3), № 7, корпус 4 (Алтын Орда, 32В, корпус 4), № 11, № 16, № 18, № 18А, № 20, № 20, корпус 1, № 20, корпус 2, № 22.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 544</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23981,51 +24098,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 546</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Астана, жилой массив Бауырластар-2, № 170А, здание коммунального государственного учреждения "Общеобразовательная средняя школа № 66 имени Шакарима Кудайбердиулы" государственного учреждения "Отдел образования города Актобе".</w:t>
+      Местонахождение избирательного участка: город Актобе, район Астана, жилой массив Бауырластар, № 170А, здание коммунального государственного учреждения "Общеобразовательная средняя школа № 66 имени Шакарима Кудайбердиулы" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: в границах жилого массива Бауырластар-1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -24085,103 +24202,121 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 549</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Алматы, жилой массив Каргалинское, улица Сарыжайлау, № 70Б, здание "ЭКСПО".</w:t>
-[...17 lines deleted...]
-      Границы избирательного участка: в границах микрорайона Есет батыр: 3 микрорайон, № 10/3, № 10/3, корпус 1, № 10/7, № 10/10, № 10/18, № 10/19, № 10Н, № 11Н, № 12Н, № 13Н, № 35Н.</w:t>
+      Местонахождение избирательного участка: город Актобе, район Алматы, микрорайон Есет батыра, улица Бопай ханым, № 49Г, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 82" государственного учреждения "Отдел образования города Актобе".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: в границах микрорайона Есет батыр: 3 микрорайон, № 10Н, № 11Н, №16Н, №35Н, №36Б, №37Б, №39Б, №40Б, №41Б, вновь построенные дома;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прилегающие садоводческие коллективы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 550</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Местонахождение избирательного участка: город Актобе, район Алматы, микрорайон Есет батыр, № 67К, здание коммунального государственного учреждения "Средняя общеобразовательная школа-гимназия № 78" государственного учреждения "Отдел образования города Актобе". </w:t>
+      Местонахождение избирательного участка: город Актобе, район Алматы, микрорайон Есет батыр, улица Бопай ханым, № 11, здание коммунального государственного учреждения "Средняя общеобразовательная школа-гимназия № 78" государственного учреждения "Отдел образования города Актобе". </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: в границах микрорайона Есет батыр, № 1К, № 2К, № 3К, № 5К, № 6К, № 7К, № 8К, № 9К, № 10К, № 11К, № 12К, № 14К, № 15К, № 16К, № 17К, № 18К, № 19К, № 20К, № 21К, № 23К, № 24К, № 27К, № 28К, № 29К, № 30К, № 31К, № 32К, № 33К, № 34К, № 35К, № 36К, № 37К, № 38К, № 39К, № 40К, № 41К, № 42К, № 43, № 44К, № 49К.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -24315,51 +24450,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ерназарова, № 1, № 1А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Ш. Берсиева, № 5, № 5А, № 5Б, № 7, № 8, № 8А, № 9, № 10, № 10А, № 12, № 14, № 16, № 20, № 22, № 28;</w:t>
+      улица Ш.Берсиева, № 5, № 5А, № 5Б, № 7, № 8, № 8А, № 9, № 10, № 10А, № 12, № 14, № 16, № 20, № 22, № 28;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица 30 лет Казахстана, № 2, № 2А, № 4, № 6, № 8, № 10, № 12, № 14, № 16, № 18, № 20, № 22, № 24, № 24А, № 26, № 28, № 30, № 32, № 32А, № 34, № 36А, № 38, № 40, № 40А, № 42, № 42А, № 42Б, № 46, № 48, № 50, № 50А, № 52, № 52А, № 52Б, № 54, № 56, № 56А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -24867,85 +25002,103 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: в границах микрорайона Алтын Орда, № 9/1, № 9/3, № 9/3, корпус 1, № 9/4, № 9/4, корпус 1, № 9/6, № 9/6, корпус 1, № 10Г, № 10Г, корпус 1, № 10Г, корпус 2, № 10Г, корпус 3, № 11Г, № 48В, корпус 1, № 48В, корпус 2, № 48В, корпус 3, № 48В, корпус 4;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      проспект Тауелсиздик, № 16 (Алтын Орда, № 9/1), № 18А, № 22, № 22, корпус 1.</w:t>
+      улица Мустафы Шокая, № 17, №17, корпус 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Тауелсиздик, № 16 (Алтын Орда, № 9/1), № 18, корпус 1, № 18А, № 22, № 22, корпус 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 555</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Астана, улица Ораза Татеулы, № 5, здание коммунального государственного учреждения "Школа высшего спортивного мастерства" государственного учреждения "Управление физической культуры и спорта Актюбинской области".</w:t>
+      Местонахождение избирательного участка: город Актобе, район Астана, улица Ораза Татеулы, № 5, здание коммунального государственного учреждения "Клуб по массовому спорту" государственного учреждения "Управление физической культуры и спорта Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: в границах микрорайона Алтын Орда, № 1Г, корпус 1, № 1Г, корпус 2, № 1Г, корпус 3, № 1Д, № 4Д, № 10, № 10/1, № 42В, № 44В;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -24955,69 +25108,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект Санкибай батыра, № 38А, № 40, корпус 1, № 40, корпус 2, № 40, корпус 3, № 48А, № 72К, корпус 1, № 72К, корпус 2, № 72К, корпус 3, № 72, корпус 4;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Мустафы Шокая, № 2А, № 12 (Алтын Орда, № 4Г);</w:t>
-[...17 lines deleted...]
-      проспект Тауелсиздик, № 12А, № 12 (Алтын Орда, № 38), № 12, корпус 1, № 12, корпус 2, № 14, № 14, корпус 1, № 14, корпус 2.</w:t>
+      улица Мустафы Шокая, № 2А, № 2В, № 2В, корпус 1, № 2Е, № 12 (Алтын Орда, № 4Г);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Тауелсиздик, № 11А, № 12А, № 12А, корпус 1, № 12 (Алтын Орда, № 38), № 12, корпус 1, № 12, корпус 2, № 14, № 14, корпус 1, № 14, корпус 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 556</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25025,51 +25178,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение избирательного участка: город Актобе, район Астана, проспект Тауелсиздик, № 4А, здание коммунального государственного учреждения "Общеобразовательная средняя школа № 64 имени Узакбая Кулымбетова" государственного учреждания "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы избирательного участка: в границах микрорайона Алтын Орда, № 17В, № 20В, № 20Д, № 21В, корпус 1, № 21В, корпус 2, № 21В, корпус 3;</w:t>
+      Границы избирательного участка: в границах микрорайона Алтын Орда, № 17В, № 20В, № 20Д, № 21А, № 21В, корпус 1, № 21В, корпус 2, № 21В, корпус 3;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект Алии Молдагуловой, № 56Д, корпус 1, № 56Д, корпус 2, № 56Е, № 60, корпус 1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -25097,51 +25250,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект Тауелсиздик, № 2 (Алтын Орда, № 19В);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Сактагана Баишева, № 7, корпус 1, № 7А, корпус 1, № 7А, корпус 2, № 7А, корпус 3, № 7А, корпус 4.</w:t>
+      улица Сактагана Баишева, № 7, корпус 1, № 7, корпус 2, № 7А, корпус 1, № 7А, корпус 2, № 7А, корпус 3, № 7А, корпус 4.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 557</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25149,69 +25302,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение избирательного участка: город Актобе, район Астана, микрорайон Алтын Орда, № 24Г, здание государственного коммунального казенного предприятия "Академия творчества" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы избирательного участка: в границах микрорайона Алтын Орда, № 2А, № 9Б, № 10Б, № 12А, № 15А, № 16А, № 16А, корпус 1, № 17А, № 17А, корпус 1, № 18А, № 18А, корпус 1, № 19А, № 19А, корпус 1;</w:t>
-[...17 lines deleted...]
-      проспект Алии Молдагуловой, № 64, № 64, корпус 1, № 64, корпус 2, № 66, корпус 1, № 66, корпус 2;</w:t>
+      Границы избирательного участка: в границах микрорайона Алтын Орда, № 2А, № 2Е, № 2Е, корпус 1, № 5, № 5, корпус 1, № 9Б, № 10Б, № 12А, № 15А, № 16А, № 16А, корпус 1, № 17А, № 17А, корпус 1, № 18А, № 18А, корпус 1, № 19А, № 19А, корпус 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Алии Молдагуловой, № 62, № 62, корпус 1, № 64, № 64, корпус 1, № 64, корпус 2, № 66, корпус 1, № 66, корпус 2, № 66Б, № 66Г;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вновь построенные дома.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -25805,51 +25958,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 563</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Местонахождение избирательного участка: город Актобе, район Алматы, микрорайон Есет батыр, № 67К, здание коммунального государственного учреждения "Средняя общеобразовательная школа-гимназия № 78" государственного учреждения "Отдел образования города Актобе". </w:t>
+      Местонахождение избирательного участка: город Актобе, район Алматы, микрорайон Есет батыр, улица Бопай ханым, № 11, здание коммунального государственного учреждения "Средняя общеобразовательная школа-гимназия № 78" государственного учреждения "Отдел образования города Актобе". </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: в границах микрорайона Есет батыр: 1 микрорайон, № 53К, № 54К, № 55К, № 56К, № 57К, № 59К, № 60К, № 61К, № 62К, № 63К, № 64К, № 65К, № 66К, № 200, № 200, корпус 1, № 200, корпус 2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -25945,51 +26098,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение избирательного участка: город Актобе, район Астана, улица Александра Алексеевича Гришина, № 7, здание государственного казҰнного коммунального предприятия "Актюбинский автомобильно-дорожный колледж" государственного учреждения "Управление образования Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы избирательного участка: улица имени Г. Жубановой, № 146, корпус 1, № 146, корпус 2, № 146, корпус 3;</w:t>
+      Границы избирательного участка: улица имени Г.Жубановой, № 146, корпус 1, № 146, корпус 2, № 146, корпус 3;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прилегающие садоводческие коллективы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -26033,50 +26186,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: в границах микрорайона Алтын Орда, № 3Г, № 5В, № 5Д, № 5К, № 5К, корпус 1, № 7Д, № 8Г, корпус 1, № 8Г, корпус 2, № 8Г, корпус 3, № 8Г, корпус 4, № 13Г, № 18/1, № 18/1, корпус 1, № 18Г, корпус 1, № 18Г, корпус 2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      улица Мустафы Шокая, № 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       проспект Тауелсиздик, № 13, корпус 1 (Алтын Орда, № 6Г, корпус 1), № 13, корпус 2 (Алтын Орда, № 6Г, корпус 2), № 13, корпус 3 (Алтын Орда, № 6Г, корпус 3), № 13, корпус 4 (Алтын Орда, № 6Г, корпус 4).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 567</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -26085,69 +26256,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение избирательного участка: город Актобе, район Астана, улица Халела Досмухамедулы, № 6В, здание товарищества с ограниченной ответственностью "Средняя общеобразовательная школа-гимназия "Білім".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы избирательного участка: в границах микрорайона Алтын Орда, № 7Г, № 7Г, корпус 1, № 11А, № 11А, корпус 2, № 11Д, корпус 3, № 11Л, № 13Д, № 13Е, № 19Б, № 20Б, № 23Д, № 23Д, корпус 1, № 24А, № 24Е;</w:t>
-[...17 lines deleted...]
-      проспект Тауелсиздик, № 21, № 24, № 24, корпус 1, № 24, корпус 2, № 24, корпус 3.</w:t>
+      Границы избирательного участка: в границах микрорайона Алтын Орда, № 7, № 7Н, № 7Г, № 7Г, корпус 1, № 7Г, корпус 2, № 11А, №11А, корпус 2, № 11Д, корпус 3, № 11Л, № 13Д, №13Е, №19Б, № 20Б, № 23Д, №23Д, корпус 1, № 24А, №24Е;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Тауелсиздик, № 21, № 21, корпус 1, № 24, № 24, корпус 1, № 24, корпус 2, № 24, корпус 3, № 24А, № 24Б, 24Е.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 575</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26173,105 +26344,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: в границах жилого массива Береке;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      микрорайон Алтын Орда, № 17Г, № 17Г, корпус 1, № 20, корпус 1, № 20, корпус 2, № 20Б, № 29, № 29, корпус 1, № 29А, № 29А, корпус1, № 40В, № 40В, корпус 1, № 40В, корпус 2, № 40В, корпус 3, № 41Г, № 41В, № 41В, корпус 1, № 41В, корпус 2, № 41В, корпус 3, № 42, № 47, № 48Е, № 48Е, копус 1, № 54, № 54Б, № 54В, № 54Г, № 101Б, № 369;</w:t>
+      микрорайон Алтын Орда, № 17Г, № 17Г, корпус 1, № 17Г, корпус 2, № 17Г, корпус 3, № 17Г, корпус 4, № 20Б, № 29, № 29, корпус 1, № 29, корпус 2, № 29А, № 29А, корпус1, № 40В, № 40В, корпус 1, № 40В, корпус 2, № 40В, корпус 3, № 40В, корпус 4, № 40Г, № 41Г, № 41В, № 41В, корпус 1, № 41В, корпус 2, № 41В, корпус 3, № 42, № 42, корпус 1, № 47, № 48Е, № 48Е, копус 1, № 54, № 54А, № 54Б, № 54В, № 54Г, № 101Б, № 369;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ораза Татеулы, № 15А, № 19Б, № 19Б, корпус 1, 100В;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Мустафы Шокая, № 28, № 28, корпус 1;</w:t>
-[...17 lines deleted...]
-      улица Халел Досмухамедулы, № 23.</w:t>
+      улица Мустафы Шокая, № 28, № 28, корпус 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 576</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26279,103 +26432,103 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение избирательного участка: город Актобе, район Астана, микрорайон Алтын Орда, № 50Н, здание товарищества с ограниченной ответственностью "Школа-гимназия "Smart bilim".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы избирательного участка: в границах микрорайона Алтын Орда, № 11Е, № 11Е, корпус 1, № 16Л, № 16Г, № 20, корпус 1, № 20, корпус 2, № 20Б, № 45А, № 46, № 48Е, № 48Е, копус 1, № 52Г, № 52Г, корпус 1, № 52Г, корпус 2, № 52Г, корпус 3, № 53Г, № 53Г, корпус 1, № 53Г, корпус 2, № 53Г, корпус 3, № 201, № 201, корпус 1, № 201А, № 201В, № 201Г, № 201Е, № 201К, № 340, № 340, корпус 1, № 340Б, № 340Б, корпус 1, № 340Г, № 353, № 353, корпус 1, № 353, корпус 2, № 353, корпус 3, № 353, корпус 4, № 355, № 358А, № 358А, корпус 1;</w:t>
-[...17 lines deleted...]
-      улица Халел Досмухамедулы, № 32, № 32, корпус 1, № 32, корпус 2.</w:t>
+      Границы избирательного участка: в границах микрорайона Алтын Орда, № 11Е, № 11Е, корпус 1, № 16Г, № 20, корпус 1, № 20, корпус 2, № 20Б, № 45А, № 46, № 48Е, № 48Е, копус 1, № 52Г, № 52Г, корпус 1, № 52Г, корпус 2, № 52Г, корпус 3, № 53Г, № 53Г, корпус 1, № 53Г, корпус 2, № 53Г, корпус 3, № 201, № 201, корпус 1, № 201А, № 201В, № 201Г, № 201Е, № 201К, № 340, № 340, корпус 1, № 340Б, № 340Б, корпус 1, № 340Г, № 353, № 353, корпус 1, № 353, корпус 2, № 353, корпус 3, № 353, корпус 4, № 355, № 358А, № 358А, корпус 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Халел Досмухамедулы, № 23, № 32, № 32, корпус 1, № 32, корпус 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 577</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Астана, жилой массив Бауырластар-2, № 170А, здание коммунального государственного учреждения "Общеобразовательная средняя школа № 66 имени Шакарима Кудайбердиулы" государственного учреждения "Отдел образования города Актобе".</w:t>
+      Местонахождение избирательного участка: город Актобе, район Астана, жилой массив Бауырластар, № 170А, здание коммунального государственного учреждения "Общеобразовательная средняя школа № 66 имени Шакарима Кудайбердиулы" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: в границах жилых массивов Бауырластар-2, Сазды-2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -26505,69 +26658,69 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 580</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение избирательного участка: город Актобе, район Алматы, микрорайон Есет батыр, улица Бопай ханым, 26П, здание коммунального государственного учреждения "Областная детско-юношеская спортивная школа № 3" государственного учреждения "Управление физической культуры и спорта Актюбинской области".</w:t>
-[...17 lines deleted...]
-      Границы избирательного участка: в границах микрорайона Есет Батыра (микрорайон № 2), № 15В, № 16В, № 20А, № 21В, № 22В.</w:t>
+      Местонахождение избирательного участка: город Актобе, район Алматы, микрорайон Есет батыр, улица Бопай ханым, 26П, здание коммунального государственного учреждения "Областная детско-юношеская спортивная школа №3" государственного учреждения "Управление физической культуры и спорта Актюбинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: в границах микрорайона Есет Батыра (микрорайон №2), №15В, №16В, №20А, №21В, №22В.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 581</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26575,51 +26728,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение избирательного участка: город Актобе, район Астана, микрорайон Алтын Орда, № 6В, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 80" государственного учреждения "Отдел образования города Актобе".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Границы избирательного участка: в границах микрорайона Алтын Орда, № 7Е, № 9/5, № 9/5, корпус 1, № 9/5, корпус 2, № 10Е, № 10Е, корпус 1, № 10Л, № 10Л, корпус 1, № 11Д, № 11Д, корпус 1, № 11Д, корпус 2, №11Т, №11Т, корпус 1, № 22Г, № 22Г, корпус 1, № 22Е, № 22Е, корпус 1, № 25, № 25А, № 25А, корпус 1, № 25А, корпус 2.</w:t>
+      Границы избирательного участка: в границах микрорайона Алтын Орда, № 7Е, № 9/5, № 9/5, корпус 1, № 9/5, корпус 2, № 10Е, № 10Е, корпус 1, № 10Л, № 10Л, корпус 1, № 11Д, № 11Д, корпус 1, № 11Д, корпус 2, №11Т, №11Т, корпус 1, № 22Г, № 22Г, корпус 1, №22Е, №22Е, корпус 1, № 25, № 25А, №25А, корпус 1, №25А, корпус 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 582</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26645,51 +26798,179 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: в границах микрорайона Алтын Орда, № 25Г, № 339, № 339, корпус 1, № 339, корпус 2, № 348, № 348, корпус 1, № 349, № 349, корпус 1, № 350, № 350, корпус 1, № 350, корпус 2, № 351, № 351А, № 351Б, № 351В, № 351Г, № 352, № 356, № 356А, № 356Б, № 357, № 357, корпус 1, № 360А, № 360, корус 1, № 360, корпус 2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      улица Мангилик Ел, № 16Д (Алтын Орда, 16Л).</w:t>
+      улица Мәңгілік Ел, № 16Д (Алтын Орда, 16Л).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 583</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение избирательного участка: город Актобе, район Алматы, микрорайон Есет батыра, улица Бопай ханым, № 49Г, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 82" государственного учреждения "Отдел образования города Актобе".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: в границах микрорайона Есет батыр: 3 микрорайон, № 10/3, № 10/3, корпус 1, № 10/7, №10/9, № 10/10, №10/13, №10/15, №10/16, № 10/18, № 10/19, №10/20, №10/22, №10/24, №10/26, №10/27, №10/28, №10/29, №10/40, №10/41, № 12Н, № 13Н, вновь построенные дома.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 584</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение избирательного участка: город Актобе, район Астана, жилой массив Байқадам, № 576А, здание коммунального государственного учреждения "Средняя общеобразовательная школа № 83" государственного учреждения "Отдел образования города Актобе".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -26697,55 +26978,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -27071,31 +27352,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>