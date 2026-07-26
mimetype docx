--- v2 (2026-06-08)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7431e0c" w14:textId="7431e0c">
+    <w:p w14:paraId="c634649" w14:textId="c634649">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>