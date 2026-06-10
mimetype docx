--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a7f102b" w14:textId="a7f102b">
+    <w:p w14:paraId="8215d7b" w14:textId="8215d7b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,61 +83,100 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении государственного образовательного заказа на подготовку специалистов с техническим и профессиональным, послесредним образованием на 2019-2020 учебный год</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>С истёкшим сроком</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Актюбинской области от 22 февраля 2019 года № 72. Зарегистрировано Департаментом юстиции Актюбинской области 25 февраля 2019 года № 5969</w:t>
+        <w:t>Постановление акимата Актюбинской области от 22 февраля 2019 года № 72. Зарегистрировано Департаментом юстиции Актюбинской области 25 февраля 2019 года № 5969. Прекращено действие в связи с истечением срока</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -386,62 +425,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее постановление вводится в действие со дня первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -449,51 +489,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Аким Актюбинской области </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -651,215 +691,216 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="903"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1873"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специальность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Язык обучения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -959,87 +1000,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для государственных организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1120,1041 +1161,1041 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0100000 – Образование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0101000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дошкольное воспитание и обучение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0103000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Физическая культура и спорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0103000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Физическая культура и спорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0105000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начальное образование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2190,2775 +2231,2740 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0105000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начальное образование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0105000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начальное образование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0108000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Музыкальное образование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0111000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основное среднее образование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0111000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основное среднее образование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0111000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основное среднее образование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0111000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основное среднее образование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0111000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основное среднее образование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0105000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начальное образование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 575</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4966,784 +4972,784 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0300000 - Медицина, фармацевтика</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0301000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лечебное дело</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0301000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лечебное дело</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0302000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сестринское дело</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5779,719 +5785,684 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0305000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лабораторная диагностика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6499,784 +6470,784 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0400000 – Искусство и культура</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0403000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Социально-культурная деятельность и народное художественное творчество (по профилю)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0404000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инструментальное исполнительство и музыкальное искусство эстрады (по видам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95992</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0404000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инструментальное исполнительство и музыкальное искусство эстрады (по видам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7312,933 +7283,933 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95992</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0404000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инструментальное исполнительство и музыкальное искусство эстрады (по видам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95992</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0404000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инструментальное исполнительство и музыкальное искусство эстрады (по видам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0405000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Хоровое дирижирование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8274,676 +8245,676 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95992</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0406000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теория музыки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95992</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0407000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Пение </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8979,976 +8950,941 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95992</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0407000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95992</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0409000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Актерское искусство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 155</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9956,270 +9892,270 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0500000 - Сервис, экономика и управление</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0508000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Организация питания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10255,1490 +10191,1455 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0508000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Организация питания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0514000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оценка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0518000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учет и аудит (по отраслям)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0512000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Переводческое дело (по видам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11746,570 +11647,535 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0600000 – Метрология, стандартизация и сертификация</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0601000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стандартизация, метрология и сертификация (по отраслям)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12317,570 +12183,535 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0700000 – Геология, горнодобывающая промышленность и добыча полезных ископаемых</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0713000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Геодезия и картография</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12888,270 +12719,270 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0800000 - Нефтегазовое и химическое производство</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0809000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Эксплуатация нефтяных и газовых месторождений (по профилю)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13187,419 +13018,419 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0819000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Технология переработки нефти и газа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13635,462 +13466,427 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14098,527 +13894,527 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0900000 – Энергетика</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0901000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электрооборудование электрических станций и сетей (по видам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0902000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электроснабжение (по отраслям)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14654,676 +14450,676 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0904000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электроснабжение, эксплуатация, техническое обслуживание и ремонт электротехнических систем железных дорог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0910000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электрическое и электромеханическое оборудование (по видам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15359,719 +15155,684 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0911000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техническая эксплуатация, обслуживание и ремонт электрического и электромеханического оборудования (по видам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16079,1341 +15840,1306 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1000000 - Металлургия и машиностроение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1013000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Механообработка, контрольно-измерительные приборы и автоматика в промышленности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1013000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Механообработка, контрольно-измерительные приборы и автоматика в промышленности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1012000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гибкие автоматические линии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1014000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Технология машиностроения (по видам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17421,1855 +17147,1820 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1100000 - Транспорт (по отраслям)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1107000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техническая эксплуатация подъемно-транспортных, строительно- дорожных машин и оборудования (по отраслям)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1108000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Эксплуатация, ремонт и техническое обслуживание подвижного состава железных дорог (по видам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1108000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Эксплуатация, ремонт и техническое обслуживание подвижного состава железных дорог (по видам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1114000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сварочное дело (по видам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1119000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Холодильно - компрессорные машины и установки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1112000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Эксплуатация машин и оборудования промышленности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19277,527 +18968,527 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1200000 - Производство, монтаж, эксплуатация и ремонт (по отраслям)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1201000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техническое обслуживание, ремонт и эксплуатация автомобильного транспорта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1201000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техническое обслуживание, ремонт и эксплуатация автомобильного транспорта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19833,419 +19524,419 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1203000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Организация перевозок и управление движением на железнодорожном транспорте</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20281,676 +19972,676 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1225000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство мяса и мясных продуктов (по видам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1226000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Технология и организация производства продукции предприятий питания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20986,719 +20677,684 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1227000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Полиграфическое производство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 475</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21706,270 +21362,270 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1300000 - Связь, телекоммуникации и информационные технологии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1302000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автоматизация и управление (по профилю)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22005,419 +21661,419 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1303000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автоматика, телемеханика и управление движением на железнодорожном транспорте</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22453,676 +22109,676 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1304000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вычислительная техника и программное обеспечение (по видам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1305000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Информационные системы (по областям применения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23158,1747 +22814,1712 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1306000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Радиоэлектроника и связь (по видам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1306000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Радиоэлектроника и связь (по видам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1309000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оптическое и электронное оборудование (по видам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1311000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Эксплуатация устройств оперативной технологической связи железнодорожного транспорта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1310000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техническая эксплуатация транспортного радиоэлектронного оборудования (по видам транспорта)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24906,2326 +24527,2326 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1400000 - Строительство и коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1401000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Строительство и эксплуатация зданий и сооружений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1401000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Строительство и эксплуатация зданий и сооружений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1402000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техническая эксплуатация дорожно-строительных машин (по видам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1403000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Монтаж и эксплуатация внутренних санитарно-технических устройств, вентиляции и инженерных систем (по видам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1405000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Монтаж и эксплуатация оборудования и систем газоснабжения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1409000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Строительство железных дорог, путь и путевое хозяйство.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1410000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Строительство автомобильных дорог и аэродромов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1417000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дизайн интерьера, реставрация, реконструкция гражданских зданий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1418000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Архитектура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27261,976 +26882,941 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1413000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство железобетонных и металлических изделий (по видам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1414000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мебельное производство (по видам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 340</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28238,2127 +27824,2057 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1500000 - Сельское хозяйство, ветеринария и экология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1502000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Агрономия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1508000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лесное хозяйство, садово-парковое и ландшафтное строительство (по видам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1510000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Механизация сельского хозяйства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1511000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Землеустройство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1512000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зоотехния</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1513000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ветеринария</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого по городу Актобе:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3370</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30408,267 +29924,267 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0800000 - Нефтегазовое и химическое производство</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0809000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Эксплуатация нефтяных и газовых месторождений (по профилю)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30707,827 +30223,792 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1300000 - Связь, телекоммуникации и информационные технологии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1304000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вычислительная техника и программное обеспечение (по видам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1306000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Радиоэлектроника и связь (по видам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31577,267 +31058,267 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0100000 – Образование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0112000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Исламоведение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35096</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31876,570 +31357,535 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1200000 - Производство, монтаж, эксплуатация и ремонт (по отраслям)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1201000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техническое обслуживание, ремонт и эксплуатация автомобильного транспорта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32489,570 +31935,535 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1300000 - Связь, телекоммуникации и информационные технологии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1304000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вычислительная техника и программное обеспечение (по видам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42198</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31958</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33102,570 +32513,535 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1100000 - Транспорт (по отраслям)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1114000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сварочное дело (по видам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44583</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34543</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33715,267 +33091,267 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0500000 - Сервис, экономика и управление</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0518000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учет и аудит (по отраслям)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -34014,267 +33390,267 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1200000 - Производство, монтаж, эксплуатация и ремонт (по отраслям)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1201000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техническое обслуживание, ремонт и эксплуатация автомобильного транспорта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -34313,570 +33689,535 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1300000 - Связь, телекоммуникации и информационные технологии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1304000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вычислительная техника и программное обеспечение (по видам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -34926,267 +34267,267 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0500000 - Сервис, экономика и управление</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0508000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Организация питания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44583</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -35225,1114 +34566,1009 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1500000 - Сельское хозяйство, ветеринария и экология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1510000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Механизация сельского хозяйства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42198</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31958</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2845" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого по районам:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого по области:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3670</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -36363,55 +35599,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -36737,31 +35973,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>