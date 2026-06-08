--- v0 (2025-10-03)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7cc41c8" w14:textId="7cc41c8">
+    <w:p w14:paraId="500b296" w14:textId="500b296">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -145,162 +145,173 @@
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Настоящее постановление вводится в действие с 1 января 2020 года.</w:t>
+        <w:t>      Настоящее постановление вводится в действие с 1 января 2020 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> части третьей статьи 15 Закона Республики Казахстан "О Национальном Банке Республики Казахстан" Правление Национального Банка Республики Казахстан </w:t>
+      В соответствии с подпунктом 9) абзаца второго части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения о Национальном Банке Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 31 декабря 2003 года № 1271 "Об утверждении Положения и структуры Национального Банка Республики Казахстан", Правление Национального Банка Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции постановления Правления Национального Банка РК от 22.05.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 38</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции постановления Правления Национального Банка РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования и распространяется на отношения, возникшие с 19.03.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -775,1576 +786,1286 @@
               </w:rPr>
               <w:t>от 31 декабря 2019 года № 266</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила применения мер надзорного реагирования к юридическим лицам, осуществляющим деятельность исключительно через обменные пункты на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой, и юридическим лицам, исключительной деятельностью которых является инкассация банкнот, монет и ценностей</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила - в редакции постановления Правления Национального Банка РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования и распространяется на отношения, возникшие с 19.03.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила применения мер надзорного реагирования к юридическим лицам, осуществляющим деятельность исключительно через обменные пункты на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой, и юридическим лицам, исключительной деятельностью которых является инкассация банкнот, монет и ценностей (далее – Правила), разработаны в соответствии с подпунктом 9) абзаца второго части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения о Национальном Банке Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 31 декабря 2003 года № 1271 "Об утверждении Положения и структуры Национального Банка Республики Казахстан", и определяют порядок применения Национальным Банком Республики Казахстан (далее – Национальный Банк) мер надзорного реагирования к юридическим лицам, осуществляющим деятельность исключительно через обменные пункты на основании лицензии Национального Банка на обменные операции с наличной иностранной валютой, и юридическим лицам, исключительной деятельностью которых является инкассация банкнот, монет и ценностей.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
-[...161 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Меры надзорного реагирования, определенные подпунктами 1) и 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 45-1 Закона о банках и банковской деятельности, применяются в соответствии с </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> пункта 2 статьи 22 Закона о валютном регулировании и валютном контроле.</w:t>
+        <w:t xml:space="preserve"> статьи 78 Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан" (далее – Закон о банках и банковской деятельности), применяются в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 78 Закона о банках и банковской деятельности, подпунктом 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 22 Закона Республики Казахстан "О валютном регулировании и валютном контроле" (далее – Закон о валютном регулировании и валютном контроле).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Национальный Банк применяет к лицам, указанным в пункте 1 Правил, следующие меры надзорного реагирования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
-[...15 lines deleted...]
-      3. Национальный Банк применяет к лицам, указанным в пункте 1 Правил, следующие меры надзорного реагирования:</w:t>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) рекомендательные меры надзорного реагирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
-[...15 lines deleted...]
-      1) рекомендательные меры надзорного реагирования;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) меры по улучшению финансового состояния и (или) минимизации рисков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. При определении целесообразности применения мер надзорного реагирования и выборе меры надзорного реагирования учитываются факторы, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 45-1 Закона о банках и банковской деятельности.</w:t>
+        <w:t xml:space="preserve"> статьи 78 Закона о банках и банковской деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Национальный Банк ведет учет примененных мер надзорного реагирования и размещает информацию о примененных мерах по улучшению финансового состояния и (или) минимизации рисков на своем официальном интернет-ресурсе на казахском и русском языках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
-[...15 lines deleted...]
-      5. Национальный Банк ведет учет примененных мер надзорного реагирования и размещает информацию о примененных мерах надзорного реагирования (кроме рекомендательных мер надзорного реагирования) на своем официальном интернет-ресурсе на казахском и русском языках.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Рекомендательные меры надзорного реагирования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z55" w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5-1. Национальный Банк в соответствии со </w:t>
+      6. Национальный Банк применяет рекомендательные меры надзорного реагирования к лицам, указанным в пункте 1 Правил, в случаях, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 79 Закона о банках и банковской деятельности, подпункте 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 22 Закона о валютном регулировании и валютном контроле.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Рекомендательная мера надзорного реагирования оформляется письмом Национального Банка и содержит основания применения данной меры и уведомление о выявленных недостатках, рисках или нарушениях и (или) рекомендации по устранению выявленных недостатков, рисков или нарушений, и (или) предупреждение о возможности применения иных мер надзорного реагирования в случае повторного выявления Национальным Банком недостатков, рисков или нарушений, а также невыполнения рекомендательных мер надзорного реагирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Национальный Банк направляет рекомендательную меру надзорного реагирования лицу, указанному в пункте 1 Правил, и при необходимости, определяемой Национальным Банком, отдельным органам управления лица, указанного в пункте 1 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Меры по улучшению финансового состояния и (или) минимизации рисков</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Национальный Банк в целях устранения недостатков, рисков или нарушений применяет меры по улучшению финансового состояния и (или) минимизации рисков к лицам, указанным в пункте 1 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Национальный Банк в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> АППК направляет юридическим лицам, осуществляющим деятельность исключительно через обменные пункты на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой, и юридическим лицам, исключительной деятельностью которых является инкассация банкнот, монет и ценностей, предварительное решение о применении меры надзорного реагирования, оформленное в виде проекта меры надзорного реагирования, с уведомлением о месте и времени проведения заслушивания для предоставления им возможности выразить свою позицию к предварительному решению.</w:t>
-[...20 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК) направляет юридическим лицам, осуществляющим деятельность исключительно через обменные пункты на основании лицензии Национального Банка на обменные операции с наличной иностранной валютой, и юридическим лицам, исключительной деятельностью которых является инкассация банкнот, монет и ценностей, предварительное решение о применении меры по улучшению финансового состояния и (или) минимизации рисков, оформленное в виде проекта меры по улучшению финансового состояния и (или) минимизации рисков, с уведомлением о месте и времени проведения заслушивания для предоставления им возможности выразить свою позицию к предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предварительное решение о применении меры по улучшению финансового состояния и (или) минимизации рисков и уведомление о месте и времени проведения заслушивания направляются не менее чем за 3 (три) рабочих дня до принятия решения о применении меры надзорного реагирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Юридические лица, осуществляющие деятельность исключительно через обменные пункты на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой, и юридические лица, исключительной деятельностью которых является инкассация банкнот, монет и ценностей, предоставляют или высказывают возражение к предварительному решению о применении меры надзорного реагирования в срок, установленный частью 3 </w:t>
-[...84 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="19"/>
+      Юридические лица, осуществляющие деятельность исключительно через обменные пункты на основании лицензии Национального Банка на обменные операции с наличной иностранной валютой, и юридические лица, исключительной деятельностью которых является инкассация банкнот, монет и ценностей, предоставляют или высказывают возражение к предварительному решению о применении меры по улучшению финансового состояния и (или) минимизации рисков в срок, установленный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>частью 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 73 АППК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5-2. В соответствии со </w:t>
-[...157 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+      11. В соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">статьей 96 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>АППК подача жалобы не приостанавливает исполнение примененной меры по улучшению финансового состояния и (или) минимизации рисков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Меры по улучшению финансового состояния и (или) минимизации рисков применяются в форме письменного предписания или письменного соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Национальный Банк применяет рекомендательные меры надзорного реагирования к лицам, указанным в пункте 1 Правил, в случаях, указанных в </w:t>
-[...239 lines deleted...]
-      12. Национальный Банк указывает в письменном предписании на принятие обязательных к исполнению мер, установленных </w:t>
+      13. Национальный Банк указывает в письменном предписании на принятие обязательных к исполнению мер, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 46 Закона о банках и банковской деятельности, и (или) на необходимость представления в срок, установленный в письменном предписании, плана мероприятий по их исполнению (далее – план мероприятий).</w:t>
-[...19 lines deleted...]
-      13. План мероприятий содержит описание недостатков, рисков или нарушений, причин, приведших к их возникновению, перечень запланированных мероприятий, сроки их осуществления, а также ответственных руководящих работников за исполнение каждого пункта плана мероприятий.</w:t>
+        <w:t xml:space="preserve"> статьи 80 Закона о банках и банковской деятельности, и (или) на необходимость представления в срок, установленный в письменном предписании, плана мероприятий по их исполнению (далее – план мероприятий).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      14. Национальный Банк рассматривает план мероприятий, представленный лицом, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков, в срок, не превышающий 10 (десяти) рабочих дней после даты его поступления в Национальный Банк. В случае наличия по представленному плану мероприятий замечаний Национального Банка и (или) если объем планируемых мероприятий превышает 20 (двадцать) мероприятий, срок рассмотрения плана мероприятий продлевается только один раз не более чем на 10 (десять) рабочих дней.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. План мероприятий содержит описание недостатков, рисков или нарушений, причин, приведших к их возникновению, перечень запланированных мероприятий, сроки их осуществления, а также ответственных руководящих работников за исполнение каждого пункта плана мероприятий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Национальный Банк рассматривает план мероприятий, представленный лицом, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков, в срок, не превышающий 10 (десяти) рабочих дней после даты его поступления в Национальный Банк.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае наличия по представленному плану мероприятий замечаний Национального Банка и (или) если объем планируемых мероприятий превышает 20 (двадцать) мероприятий, срок рассмотрения плана мероприятий продлевается только один раз не более чем на 10 (десять) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае наличия замечаний Национального Банка к плану мероприятий, представленному лицом, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков, Национальный Банк направляет по нему письменные замечания и (или) проводит совместные обсуждения с целью доработки плана мероприятий. При этом лицо, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков, представляет доработанный план мероприятий с учетом замечаний Национального Банка в сроки, указанные в письме Национального Банка, или в случае несогласия с такими замечаниями представляет свои обоснования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Национальный Банк в письменной форме одобряет или не одобряет план мероприятий, представленный лицом, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае одобрения Национальным Банком представленного плана мероприятий лицо, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков, приступает к его реализации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае неодобрения плана мероприятий Национальный Банк применяет к лицу, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков, меры по улучшению финансового состояния и (или) минимизации рисков с указанием мер, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 46 Закона о банках и банковской деятельности.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+        <w:t xml:space="preserve"> статьи 80 Закона о банках и банковской деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. Национальный Банк заключает с лицом, указанным в пункте 1 Правил, письменное соглашение об исполнении мер, установленных </w:t>
+      16. Национальный Банк заключает с лицом, указанным в пункте 1 Правил, письменное соглашение об исполнении мер, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 46 Закона о банках и банковской деятельности.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+        <w:t xml:space="preserve"> статьи 80 Закона о банках и банковской деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16. Письменное соглашение предусматривает соглашение об исполнении мер, указанных в </w:t>
+      17. Письменное соглашение предусматривает соглашение об исполнении мер, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 46 Закона о банках и банковской деятельности, сроки устранения выявленных недостатков, рисков или нарушений и (или) перечень ограничений, которые на себя принимает лицо, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+        <w:t xml:space="preserve"> статьи 80 Закона о банках и банковской деятельности, сроки устранения выявленных недостатков, рисков или нарушений и (или) перечень ограничений, которые на себя принимает лицо, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Письменное соглашение подлежит обязательному подписанию лицом, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков. После подписания письменного соглашения лицо, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков, принимает на себя обязательства по выполнению его условий в полном объеме и в установленные в нем сроки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      18. Лицо, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков, уведомляет Национальный Банк об:</w:t>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Письменное соглашение составляется в 4 (четырех) экземплярах (по 2 (два) экземпляра на казахском и русском языках), имеющих одинаковую юридическую силу, и направляется Национальным Банком с сопроводительным письмом в адрес лица, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицо, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков, возвращает нарочно или по почте в Национальный Банк подписанные 2 (два) экземпляра (по 1 (одному) экземпляру на казахском и русском языках) письменного соглашения в течение 5 (пяти) рабочих дней после даты его получения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Лицо, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков, уведомляет Национальный Банк об:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       исполнении мер, указанных в письменном предписании, письменном соглашении, в сроки, предусмотренные данными документами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       исполнении мероприятий, предусмотренных в плане мероприятий, не позднее 5 (пяти) рабочих дней после даты их осуществления, предусмотренной в плане мероприятий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Исполнение лицом, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков, мер и мероприятий, предусмотренных в письменном предписании и (или) плане мероприятий, письменном соглашении, начинается для:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) письменного предписания - с даты получения письменного предписания лицом, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) плана мероприятий – с даты получения одобренного Национальным Банком плана мероприятий лицом, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) письменного соглашения – с даты подписания письменного соглашения лицом, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если установленные в письменном предписании и (или) плане мероприятий, письменном соглашении сроки исполнения мер и (или) запланированных мероприятий превышают 1 (один) месяц, лицо, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков, ежемесячно письменно уведомляет Национальный Банк о поэтапном исполнении мер и (или) мероприятий, предусмотренных в письменном предписании и (или) плане мероприятий, письменном соглашении, с приложением копий подтверждающих документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. В случае невозможности исполнения мер и (или) мероприятий, предусмотренных в письменном предписании и (или) плане мероприятий, письменном соглашении, в сроки, установленные данными документами, по причинам, независящим от лица, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков, данное лицо не позднее срока исполнения мер и (или) мероприятий, установленного данными документами, представляет в Национальный Банк ходатайство о продлении срока исполнения мер и (или) мероприятий, предусмотренных в письменном предписании и (или) плане мероприятий, письменном соглашении (далее – ходатайство), содержащее обоснование необходимости продления срока.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Национальный Банк направляет результаты рассмотрения ходатайства лицу, к которому применены меры по улучшению финансового состояния и (или) минимизации рисков, в срок, не превышающий 10 (десяти) рабочих дней после даты его поступления в Национальный Банк.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2670,31 +2391,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>