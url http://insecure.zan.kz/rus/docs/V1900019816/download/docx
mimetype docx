--- v0 (2025-10-12)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6f3aa6e" w14:textId="6f3aa6e">
+    <w:p w14:paraId="4da2811" w14:textId="4da2811">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -889,2158 +889,1980 @@
               </w:rPr>
               <w:t>от 23 декабря 2019 года № 249</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень нормативных правовых актов Республики Казахстан по вопросам регулирования финансового рынка, в которые вносятся изменения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 19.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 20.08.2024).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 утрачивает силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Внести в </w:t>
+      3. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 марта 2012 года № 137 "Об утверждении Правил исчисления ставок вознаграждения в достоверном, годовом, эффективном, сопоставимом исчислении (реальной стоимости) по займам и вкладам" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7663, опубликовано 16 августа 2012 года в газете "Казахстанская правда" № 271-273 (27090-27092)) следующие изменения:</w:t>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 января 2016 года № 8 "Об утверждении Методик расчета регулярных платежей по займам и микрокредитам, выдаваемым банками, организациями, осуществляющими отдельные виды банковских операций, и микрофинансовыми организациями физическим лицам и предусматривающим наличие графика погашения, а также временных баз для расчета вознаграждения по таким займам (микрокредитам)" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 13305, опубликовано 29 апреля 2016 года в информационно-правовой системе "Әділет") следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkStart w:name="z36" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Об утверждении Методик расчета регулярных платежей по займам, выдаваемым банками, организациями, осуществляющими отдельные виды банковских операций, и микрокредитам, выдаваемым организациями, осуществляющими микрофинансовую деятельность, физическим лицам и предусматривающим наличие графика погашения, а также временных баз для расчета вознаграждения по таким займам, (микрокредитам)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>преамбулу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В соответствии с законами Республики Казахстан от 31 августа 1995 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О банках и банковской деятельности в Республике Казахстан"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и от 26 ноября 2012 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О микрофинансовой деятельности"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правление Национального Банка Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z39" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Правилах</w:t>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="13"/>
+        <w:t>Методиках</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> расчета регулярных платежей по займам и микрокредитам, выдаваемым банками, организациями, осуществляющими отдельные виды банковских операций, и микрофинансовыми организациями физическим лицам и предусматривающим наличие графика погашения, а также временных баз для расчета вознаграждения по таким займам (микрокредитам), утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z40" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z41" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Методики расчета регулярных платежей по займам, выдаваемым банками, организациями, осуществляющими отдельные виды банковских операций, и микрокредитам, выдаваемым организациями, осуществляющими микрофинансовую деятельность, физическим лицам и предусматривающим наличие графика погашения, а также временные базы для расчета вознаграждения по таким займам (микрокредитам)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 8-1</w:t>
+        <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkStart w:name="z43" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Перечень комиссий и иных платежей, связанных с выдачей и обслуживанием банковского займа, выданного физическому лицу, утвержден </w:t>
-[...119 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      "1. Настоящие Методики расчета регулярных платежей по займам, выдаваемым банками, организациями, осуществляющими отдельные виды банковских операций, и микрокредитам, выдаваемым организациями, осуществляющими микрофинансовую деятельность, физическим лицам и предусматривающим наличие графика погашения, а также временные базы для расчета вознаграждения по таким займам (микрокредитам) (далее - Методики) разработаны в соответствии с законами Республики Казахстан от 31 августа 1995 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О банках и банковской деятельности в Республике Казахстан"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и от 26 ноября 2012 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О микрофинансовой деятельности"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и определяют методики расчета регулярных платежей по займам, выдаваемым банками, организациями, осуществляющими отдельные виды банковских операций, и микрокредитам, выдаваемым организациями, осуществляющими микрофинансовую деятельность, физическим лицам и предусматривающим наличие графика погашения, а также временные базы для расчета вознаграждения по таким займам (микрокредитам).";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
-[...170 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Банк, организация, осуществляющая отдельные виды банковских операций, организация, осуществляющая микрофинансовую деятельность, до заключения договора банковского займа (договора о предоставлении микрокредита) предоставляет физическому лицу (далее - заемщик) для выбора метода погашения займа (микрокредита) проекты графиков погашения займа (микрокредита), рассчитанных методами дифференцированных и аннуитетных платежей.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9. При расчете вознаграждения по займу (микрокредиту), предусмотренному в пункте 13 Методики, банками, организациями, осуществляющими отдельные виды банковских операций, и организациями, осуществляющими микрофинансовую деятельность, используются следующие временные базы, равные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z48" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 360 (тремстам шестидесяти) дням в году и фактическому количеству дней в месяце;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z49" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 365 (тремстам шестидесяти пяти) или 366 (тремстам шестидесяти шести) дням в году и фактическому количеству дней в месяце;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z50" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 360 (тремстам шестидесяти) дням в году и 30 (тридцати) дням в месяце.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z51" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 30 мая 2016 года № 136 "Об утверждении Перечня финансовых продуктов, об утверждении которых финансовая организация уведомляет Национальный Банк Республики Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 13852, опубликовано 19 июля 2016 года в информационно-правовой системе "Әділет") следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z52" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z53" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Об утверждении Перечня финансовых продуктов, об утверждении которых финансовая организация уведомляет уполномоченный орган по регулированию, контролю и надзору финансового рынка и финансовых организаций";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:bookmarkStart w:name="z55" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с законами Республики Казахстан от 31 августа 1995 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"О банках и банковской деятельности в Республике Казахстан"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и от 26 ноября 2012 года </w:t>
-[...9 lines deleted...]
-        <w:t>"О микрофинансовой деятельности"</w:t>
+        <w:t xml:space="preserve">, от 18 декабря 2000 года "О страховой деятельности", от 2 июля 2003 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О рынке ценных бумаг"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 16 мая 2014 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О разрешениях и уведомлениях"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правление Национального Банка Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Утвердить прилагаемый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ь финансовых продуктов, об утверждении которых финансовая организация уведомляет уполномоченный орган по регулированию, контролю и надзору финансового рынка и финансовых организаций.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z58" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Методиках</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="25"/>
+        <w:t>Перечне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> финансовых продуктов, об утверждении которых финансовая организация уведомляет Национальный Банк Республики Казахстан, утвержденном указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z59" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заголовок изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z60" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Перечень финансовых продуктов, об утверждении которых финансовая организация уведомляет уполномоченный орган по регулированию, контролю и надзору финансового рынка и финансовых организаций";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z61" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац первый изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z62" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Финансовая организация уведомляет уполномоченный орган по регулированию, контролю и надзору финансового рынка и финансовых организаций об утверждении следующих предлагаемых финансовых продуктов:".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z63" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 30 мая 2016 года № 137 "Об утверждении Правил уведомления Национального Банка Республики Казахстан об утверждении финансовых продуктов финансовыми организациями, а также перечня документов, прилагаемых к уведомлению" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 14221, опубликовано 03 октября 2016 года в информационно-правовой системе "Әділет") следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z64" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z65" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Об утверждении Правил уведомления уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций об утверждении финансовых продуктов финансовыми организациями, а также перечня документов, прилагаемых к уведомлению";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 1</w:t>
+        <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="27"/>
+    <w:bookmarkStart w:name="z67" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. Настоящие Методики расчета регулярных платежей по займам, выдаваемым банками, организациями, осуществляющими отдельные виды банковских операций, и микрокредитам, выдаваемым организациями, осуществляющими микрофинансовую деятельность, физическим лицам и предусматривающим наличие графика погашения, а также временные базы для расчета вознаграждения по таким займам (микрокредитам) (далее - Методики) разработаны в соответствии с законами Республики Казахстан от 31 августа 1995 года </w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
+      "В соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 31-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 31 августа 1995 года "О банках и банковской деятельности в Республике Казахстан" Правление Национального Банка Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 3</w:t>
+        <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="28"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z69" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уведомления уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций об утверждении финансовых продуктов финансовыми организациями, а также перечень документов, прилагаемых к уведомлению.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z70" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уведомления Национального Банка Республики Казахстан об утверждении финансовых продуктов финансовыми организациями, а также перечня документов, прилагаемых к уведомлению, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z71" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок Правил изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z72" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Правила уведомления уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций об утверждении финансовых продуктов финансовыми организациями, а также перечень документов, прилагаемых к уведомлению";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 9</w:t>
+        <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="29"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="33"/>
+    <w:bookmarkStart w:name="z74" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Внести в </w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
+      "1. Настоящие Правила уведомления уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций об утверждении финансовых продуктов финансовыми организациями, а также перечень документов, прилагаемых к уведомлению (далее - Правила) разработаны в соответствии с законами Республики Казахстан от 31 августа 1995 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О банках и банковской деятельности в Республике Казахстан"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, от 18 декабря 2000 года "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О страховой деятельности"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 2 июля 2003 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О рынке ценных бумаг"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 16 мая 2014 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О разрешениях и уведомлениях"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и определяет порядок уведомления финансовыми организациями уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее - уполномоченный орган) об утверждении финансовых продуктов и перечень документов, прилагаемых к уведомлению.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>преамбулу</w:t>
+        <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="36"/>
-[...899 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="52"/>
+    <w:bookmarkStart w:name="z76" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "2. Финансовая организация уведомляет уполномоченный орган об утверждении финансовых продуктов, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 30 мая 2016 года № 136 "Об утверждении Перечня финансовых продуктов, об утверждении которых финансовая организация уведомляет уполномоченный орган по регулированию, контролю и надзору финансового рынка и финансовых организаций", зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 13852.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z77" w:id="53"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z77" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       текст в правом верхнем углу приложения изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3259,55 +3081,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3633,31 +3455,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>