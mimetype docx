--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4da2811" w14:textId="4da2811">
+    <w:p w14:paraId="e88b772" w14:textId="e88b772">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3081,55 +3081,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3455,31 +3455,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>