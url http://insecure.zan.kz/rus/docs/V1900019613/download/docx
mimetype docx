--- v0 (2025-11-09)
+++ v1 (2026-06-04)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a800fdf" w14:textId="a800fdf">
+    <w:p w14:paraId="bea1e58" w14:textId="bea1e58">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,70 +86,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнения в постановление Правления Национального Банка Республики Казахстан от 13 сентября 2017 года № 170 "Об установлении нормативных значений и методик расчетов пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов размера капитала банка на определенную дату и Правил расчета и лимитов открытой валютной позиции"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Национального Банка Республики Казахстан от 12 ноября 2019 года № 191. Зарегистрировано в Министерстве юстиции Республики Казахстан 19 ноября 2019 года № 19613.</w:t>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление Правления Национального Банка Республики Казахстан от 12 ноября 2019 года № 191. Зарегистрировано в Министерстве юстиции Республики Казахстан 19 ноября 2019 года № 19613. Утратило силу постановлениемПравления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 28 апреля 2026 года № 85.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -7365,260 +7443,295 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Председатель</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Национального Банка </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Досаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z186" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z186" w:id="164"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...50 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Комитет по статистике</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерства национальной экономики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" _____________ 2019 года</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7884,50 +7997,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Значения коэффициентов достаточности капитала</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
@@ -8443,178 +8557,179 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Значения коэффициентов достаточности капитала с учетом консервационного буфера и системного буфера</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4594"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3853"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4594" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Период</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с 1 января 2015 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с 1 января 2017 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4594" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8637,688 +8752,688 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4594" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Достаточность основного капитала (k1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4594" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Достаточность капитала первого уровня (k1-2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4594" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Достаточность собственного капитала (k2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4594" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Достаточность основного капитала для системообразующих банков (k1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4594" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Достаточность капитала первого уровня для системообразующих банков (k1-2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4594" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Достаточность собственного капитала для системообразующих банков (k2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9659,2515 +9774,2514 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Критерии для классификации инструментов в составе капитала банка</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="386"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4014"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="386" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3704" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основной капитал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4196" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Добавочный капитал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4014" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Капитал второго уровня</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="386" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3704" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 при ликвидации банка представляют собой требования, которые удовлетворяются в последнюю очередь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4196" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 выпущены и оплачены (за минусом выкупленных)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4014" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 выпущены и оплачены (за минусом выкупленных)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="386" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3704" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 при ликвидации имеют право требования на оставшееся имущество пропорционально количеству принадлежащих им акций, после удовлетворения приоритетных требований с учетом требований законодательства Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4196" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 при ликвидации банка бессрочные финансовые инструменты удовлетворяются в восьмой очереди до требований акционеров - собственников простых акций, до удовлетворения требований по необеспеченным обязательствам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4014" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 при ликвидации банка необеспеченное обязательство удовлетворяется в восьмой очереди до требований акционеров - собственников простых акций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="386" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3704" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 номинал является бессрочным и не подлежит выплате, за исключением случаев ликвидации банка, а также при выкупе простых акций, в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4196" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 не обеспечены, не покрыты гарантией банка или связанного лица и не предусматривают обязательств, вытекающих из каких-либо гражданско-правовых договоров и иных условий, которые имеют приоритет перед другими кредиторами банка-эмитента</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4014" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 не обеспечены, не покрыты гарантией банка или связанного лица и не предусматривают обязательств, вытекающих из каких-либо гражданско-правовых договоров и иных условий, которые имеют приоритет перед другими кредиторами банка-эмитента</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="386" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3704" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банк при выпуске инструментов не заключает договоры (не приобретает производные ценные бумаги), условиями которых (условиями выпуска которых) предусматривается право или обязанность банка выкупить или аннулировать размещенные акции банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4196" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 являются бессрочными, отсутствуют условия повышения уровня выплат (вознаграждения) и иных условий, влекущих побуждение к выкупу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4014" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 срок, на который выпущено либо получено необеспеченное обязательство, составляет не менее 5 (пяти) лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="386" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3704" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 выплата дивидендов осуществляется за счет чистого дохода банка (включая нераспределенную прибыль прошлых лет). При этом размер дивиденда не зависит от суммы денег, полученной при размещении акций. Не допускается начисление и выплата дивидендов в случаях, установленных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4196" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z196" w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 досрочно отозваны (исполнены) по инициативе банка только по истечении 5 (пяти) лет, в случае, если данное действие не приведет к снижению минимальных значений коэффициентов достаточности капитала ниже значений, установленных в Значениях коэффициентов достаточности капитала согласно приложению 1 к Нормативам, при выполнении следующих условий:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="170"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>наличие положительного заключения уполномоченного органа;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предоставление в качестве замены капиталом такого же или лучшего качества;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 улучшение капитализации банка выше минимального требуемого уровня капитала вследствие осуществления отзыва бессрочных финансовых инструментов</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="170"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4014" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 признание в составе регуляторного капитала в последние 5 (пять) лет срока обращения амортизируются прямолинейным методом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="386" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3704" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 отсутствуют условия, при которых выплата дивидендов является обязательной и невыплата дивидендов не является случаем дефолта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4196" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 любая выплата номинала (через выкуп или отзыв) осуществляется с предварительного разрешения уполномоченного органа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4014" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 отсутствуют условия повышения уровня выплат (вознаграждения) и отсутствуют побуждения к выкупу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="386" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3704" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 выплата дивидендов осуществляется исключительно после выполнения всех обязательств по выплате дивидендов по привилегированным акциям с учетом требований законодательства Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4196" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 условиями выпуска бессрочных финансовых инструментов предусмотрено право исполнительного органа банка не начислять дивиденды (вознаграждение) по бессрочным финансовым инструментам в случае, если начисление дивидендов (вознаграждения) приведет к снижению минимальных значений коэффициентов достаточности капитала ниже значений, установленных в Значениях коэффициентов достаточности капитала согласно приложению 2 к Нормативам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4014" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z199" w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 досрочно отозваны (исполнены) по инициативе банка только по истечении 5 (пяти) лет, в случае, если данное действие не приведет к снижению минимальных значений коэффициентов достаточности капитала ниже значений, установленных в Значениях коэффициентов достаточности капитала согласно приложению 2 к Нормативам, при выполнении следующих условий:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="171"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>наличие положительного заключения уполномоченного органа;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предоставление в качестве замены капиталом такого же или лучшего качества;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 улучшение капитализации банка выше минимального требуемого уровня капитала вследствие осуществления отзыва бессрочных финансовых инструментов</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="171"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="386" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3704" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 является инструментом капитала, который занимает первую и пропорционально наибольшую долю при появлении убытков и позволяет банку осуществлять беспрерывную деятельность не прекращая свое функционирование и не попадая под ликвидацию или банкротство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4196" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 отмена выплаты дискреционных платежей по данному инструменту не является случаем дефолта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4014" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кредитор не вправе предъявлять требование об отзыве (исполнении) необеспеченного обязательства ранее 5 (пяти) лет с момента его возникновения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="386" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3704" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 оплаченная сумма признается как собственный капитал (не признается в качестве обязательства) для определения неплатежеспособности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4196" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банки имеют полный доступ к отмененным платежам в целях исполнения обязательств по мере наступления их срока исполнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4014" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банк или лицо, связанное с банком особыми отношениями, через которое банк осуществляет контроль или существенно влияет на его деятельность, не вправе приобретать инструмент, ровно, как и банк прямо или косвенно не осуществлять финансирование покупки данного инструмента</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="386" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3704" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 оплаченная сумма классифицируется как капитал в соответствии с требованиями законодательства Республики Казахстан о бухгалтерском учете и финансовой отчетности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4196" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 отмена платежей не приводит к ограничениям в деятельности банка, за исключением осуществления выплаты дивидендов основным акционерам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4014" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="386" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3704" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z202" w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 полностью выпущены и оплачены акционерами.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="172"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 При этом банкам запрещается выдача займов на приобретение собственных акций</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="172"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4196" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z203" w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 инструменты, которые классифицированы как обязательства в целях бухгалтерского учета, имеют возможность поглощения убытков посредством конвертации в простые акции при заданном и заранее определенном условии (триггере) и (или) механизма списания, который распределяет убытки на инструмент в соответствии с заранее определенным условием (триггером). Списание имеет один из следующих эффектов:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="173"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>уменьшает права требования инструмента при ликвидации;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>уменьшает суммы выплаты при осуществлении отзыва инструмента</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 частично либо полностью уменьшает выплату дивидендов (вознаграждения) по инструменту</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="173"/>
-[...37 lines deleted...]
-            </w:r>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="386" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3704" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 простые акции не обеспечены, не покрыты гарантией самого банка - эмитента или лица, связанного с банком - эмитентом особыми отношениями и не существует каких-либо гражданско-правовых договоров, которые юридически или экономически повышают приоритетность обязательств банка-эмитента по таким простым акциям относительно других кредиторов банка-эмитента</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4196" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банк или любое другое связанное лицо, через которое банк осуществляет контроль или существенно влияет на его деятельность, не является собственником данных инструментов банка, или банк прямо или косвенно не осуществляет финансирование покупки данных инструментов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4014" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="386" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3704" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 решение об увеличении объявленного количества простых акций принимается исключительно общим собранием акционеров, при этом размещение простых акций в рамках их объявленного количества осуществляется по решению совета директоров банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4196" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 инструмент не имеет свойств, препятствующих рекапитализации, таких как условие для выплаты эмитентом компенсации инвесторам в случае выпуска нового инструмента по более низкой цене в течение определенного периода времени</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4014" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="386" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3704" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 четко и раздельно раскрыты в финансовой отчетности банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4196" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -12437,135 +12551,136 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица активов банка, взвешенных по степени кредитного риска вложений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="508"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="508"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование статей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12604,2496 +12719,2496 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличные тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличная иностранная валюта стран, имеющих суверенный рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аффинированные драгоценные металлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные Правительству Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным правительствам стран, имеющих суверенный рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные Национальному Банку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным банкам стран с суверенным рейтингом не ниже "АА-" агентства Standard &amp; Poor's или рейтингом аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные международным финансовым организациям с долговым рейтингом не ниже "АА-" агентства Standard &amp; Poor's или рейтингом аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные акционерному обществу "Фонд национального благосостояния "Самрук-Қазына"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в Национальном Банке и иные требования к Национальному Банку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в центральных банках стран с суверенным рейтингом не ниже "АА-" агентства Standard &amp; Poor's или рейтингом аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в международных финансовых организациях с долговым рейтингом не ниже "АА-" агентства Standard &amp; Poor's или рейтингом аналогичного уровня одного из других рейтинговых агентств, вклады в Евразийском Банке Развития в национальной валюте Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность Правительства Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность местных исполнительных органов Республики Казахстан по налогам и другим платежам в бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные ценные бумаги Республики Казахстан, выпущенные Правительством Республики Казахстан и Национальным Банком</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные ценные бумаги Республики Казахстан, выпущенные местными исполнительными органами городов Нур-Султана и Алматы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные акционерным обществом "Банк Развития Казахстана" в соответствии с законодательством Республики Казахстан о рынке ценных бумаг, акционерными обществами "Фонд национального благосостояния "Самрук-Қазына", "Национальный управляющий холдинг "Байтерек", "Фонд проблемных кредитов", а также ценные бумаги, выпущенные Евразийским Банком Развития и номинированные в национальной валюте Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные юридическим лицом, осуществляющим выкуп ипотечных займов физических лиц, не связанных с предпринимательской деятельностью, сто процентов акций которого принадлежат Национальному Банку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, имеющие статус государственных, выпущенные центральными правительствами иностранных государств, суверенный рейтинг которых не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные международными финансовыми организациями, имеющими долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования по открытым корреспондентским счетам к банкам, имеющим долгосрочный рейтинг не ниже "ВВВ" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начисленное вознаграждение по активам, включенным в І группу риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15132,2157 +15247,2157 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличная иностранная валюта стран, имеющих суверенный рейтинг ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным правительствам стран, имеющих суверенный рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным банкам стран, имеющих суверенный рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные международным финансовым организациям, имеющим долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные местным исполнительным органам Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные местным органам власти стран, имеющих суверенный рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные организациям, имеющим долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в центральных банках стран, имеющих суверенный рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в международных финансовых организациях, имеющих долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в организациях, имеющих долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность местных исполнительных органов Республики Казахстан, за исключением дебиторской задолженности, отнесенной к І группе риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность организаций, имеющих долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, имеющие статус государственных, выпущенные центральными правительствами стран, имеющих суверенный рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные международными финансовыми организациями, имеющими долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные ценные бумаги, выпущенные местными исполнительными органами Республики Казахстан, за исключением государственных ценных бумаг, выпущенных местными исполнительными органами городов Нур-Султана и Алматы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные местными органами власти стран, суверенный рейтинг которых не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные организациями, имеющими долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Позиции секьюритизации, удерживаемые банком на балансе и имеющие кредитный рейтинг от "ААА" до "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzAAA" до "kzAA-" по национальной шкале агентства Standard &amp; Poor's или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начисленное вознаграждение по активам, включенным во II группу риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17321,3117 +17436,3129 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неаффинированные драгоценные металлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным правительствам стран, имеющих суверенный рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным банкам стран, имеющих суверенный рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные международным финансовым организациям, имеющим долговой рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные местным органам власти стран, имеющих суверенный рейтинг не ниже от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные организациям, имеющим долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ипотечные жилищные займы (за исключением займов, выданных физическим лицам, указанных в строках 75, 77 и 78 настоящей таблицы), соответствующие следующему условию: отношение суммы предоставленного ипотечного жилищного займа к стоимости залога не превышает 50 (пятидесяти) процентов включительно от стоимости залога</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ипотечные жилищные займы, а также вознаграждения по ним, соответствующие условиям для выкупа, установленным юридическим лицом, осуществляющим выкуп ипотечных займов физических лиц, не связанных с предпринимательской деятельностью, сто процентов акций которого принадлежат Национальному Банку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования по ипотечным жилищным займам, переуступленным юридическому лицу, осуществляющему выкуп ипотечных займов физических лиц, не связанных с предпринимательской деятельностью, сто процентов акций которого принадлежат Национальному Банку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z209" w:id="175"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ипотечные жилищные займы (за исключением займов выданных физическим лицам, указанных в строках 75, 77 и 78 настоящей таблицы), соответствующие следующему условию:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="175"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 отношение суммы предоставленного ипотечного жилищного займа к стоимости залога находится в пределах от 51 (пятидесяти одного) процента до 85 (восьмидесяти пяти) процентов включительно от стоимости залога</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="175"/>
-[...3 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие ипотечные жилищные займы (за исключением займов выданных физическим лицам, указанных в строках 75, 77 и 78 настоящей таблицы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы с просроченной задолженностью по основному долгу и (или) начисленному вознаграждению свыше 90 (девяноста) календарных дней, предоставленные резидентам Республики Казахстан (за исключением ипотечных жилищных займов и займов, указанных в строках 74, 75, 76, 77, 78 и 104 настоящей таблицы, а также беззалоговых потребительских займов, выданных физическим лицам) по которым сформировано менее 35 (тридцати пяти) процентов провизий (резервов) согласно международным стандартам финансовой отчетности от непогашенной части займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы с просроченной задолженностью по основному долгу и (или) начисленному вознаграждению свыше 90 (девяноста) календарных дней, предоставленные резидентам Республики Казахстан (за исключением ипотечных жилищных займов и займов, указанных в строках 74, 75, 76, 77, 78 и 104 настоящей таблицы, а также беззалоговых потребительских займов, выданных физическим лицам), по которым сформировано более 35 (тридцати пяти) процентов и менее 50 (пятидесяти) процентов провизий (резервов) согласно международным стандартам финансовой отчетности от непогашенной части займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы с просроченной задолженностью по основному долгу и (или) начисленному вознаграждению свыше 90 (девяноста) календарных дней, предоставленные резидентам Республики Казахстан (за исключением ипотечных жилищных займов и займов, указанных в строках 74, 75, 76, 77, 78 и 104 настоящей таблицы, а также беззалоговых потребительских займов, выданных физическим лицам), по которым сформировано более 50 (пятидесяти) процентов провизий (резервов) согласно международным стандартам финансовой отчетности от непогашенной части займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z210" w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные субъектам, отнесенным к малому или среднему предпринимательству согласно Предпринимательскому кодексу Республики Казахстан от 29 октября 2015 года, соответствующие следующим критериям:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="176"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) сумма займа не превышает 0,02 (ноль целых две сотых) процента от собственного капитала;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) валюта займа - тенге</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="176"/>
-[...3 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в центральных банках стран, имеющих суверенный рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в международных финансовых организациях, имеющих долговой рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в организациях, имеющих долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность организаций, имеющих долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, имеющие статус государственных, выпущенные центральными правительствами стран, имеющих суверенный рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные международными финансовыми организациями, имеющими долговой рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные местными органами власти стран, имеющих суверенный рейтинг не ниже от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные организациями, имеющими долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Позиции секьюритизации, удерживаемые банком на балансе и имеющие кредитный рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzA+" до "kzA-" по национальной шкале агентства Standard &amp; Poor's, или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования по открытым корреспондентским счетам к банкам-резидентам Республики Казахстан, имеющим долговой рейтинг от "ВВВ-" до "ВВ-" (включительно) агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, или банку-нерезиденту, имеющему долговой рейтинг от "ВВВ-" до "ВВ+" (включительно) агентства Standard &amp; Poor's, или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования к акционерному обществу "Казахстанская фондовая биржа"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начисленное вознаграждение по активам, включенным в III группу риска (за исключением начисленных вознаграждений по активам, указанных в строках 49 и 50 настоящей таблицы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20470,3173 +20597,3193 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным правительствам стран, имеющих суверенный рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным банкам стран, имеющих суверенный рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные международным финансовым организациям, имеющим долговой рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и международным финансовым организациям, не имеющим соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные местным органам власти стран, имеющих долговой рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные организациям-резидентам, имеющим долговой рейтинг ниже "А-" агентства Standard&amp;Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, организациям-резидентам, не имеющим соответствующей рейтинговой оценки, и организациям-нерезидентам, имеющим долговой рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's, или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, выданные с 1 января 2016 года и предоставленные на срок более 1 (одного) года в иностранной валюте организациям-резидентам, имеющим долговой рейтинг ниже "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, организациям-резидентам, не имеющим соответствующей рейтинговой оценки, и организациям-нерезидентам, имеющим долговой рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's, или рейтинг аналогичного уровня одного из других рейтинговых агентств, и не имеющим соответствующей валютной выручки, и (или) валютные риски которых не покрыты соответствующими инструментами хеджирования со стороны заемщика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные физическим лицам до 1 января 2016 года, в том числе потребительские займы, за исключением отнесенных к III группе риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, выданные с 1 января 2016 года и предоставленные на срок более 1 (одного) года в иностранной валюте физическим лицам, в том числе потребительские займы, за исключением отнесенных к III группе риска, и не имеющим соответствующей валютной выручки и (или) валютные риски которых не покрыты соответствующими инструментами хеджирования со стороны заемщика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z212" w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Необеспеченные займы, выданные физическим лицам с 1 января 2016 года по 31 декабря 2019 года, в том числе потребительские займы, соответствующие одному из следующих критериев, рассчитываемых банком:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="177"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с 1 января 2017 года по 31 декабря 2019 года ежемесячно при мониторинге займов:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) уровень коэффициента долговой нагрузки заемщика, рассчитанного в соответствии с постановлением Правления Национального Банка Республики Казахстан от 25 декабря 2013 года № 292 "О введении ограничений на проведение отдельных видов банковских и других операций финансовыми организациями", зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 9125 (далее - постановление № 292), с использованием для расчета среднего ежемесячного дохода заемщика - физического лица выписки из единого накопительного пенсионного фонда с индивидуального пенсионного счета за последние 6 (шесть) месяцев или информации о получении заемщиком заработной платы через платежные карточки банка в течение 6 (шести) последовательных месяцев, предшествующих дате обращения заемщика, превышает 0,35;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) просрочка платежей по задолженности по любому действующему или закрытому займу и (или) вознаграждению по нему за последние 24 (двадцать четыре) месяца, предшествующие дате выдачи, составляет более 60 (шестидесяти) календарных дней либо допускалась просрочка платежей более 3 (трех) раз сроком более 30 (тридцати) календарных дней;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) при ежемесячном мониторинге займов отсутствует информация для расчета, указанная в подпункте 1) или 2) настоящей строки.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае отсутствия у банка информации, предусмотренной в одном из вышеуказанных подпунктов настоящей строки, займы, выданные физическим лицам, признаются необеспеченными и взвешиваются по степени кредитного риска, согласно настоящей строке</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="177"/>
-[...3 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие займы, предоставленные физическим лицам с 1 января 2016 года по 31 декабря 2019 года, в том числе потребительские займы (за исключением ипотечных жилищных займов и займов физическим лицам, указанных в строках 77 настоящей таблицы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в центральных банках стран, имеющих суверенный рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в международных финансовых организациях, имеющих долговой рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и международных финансовых организациях, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в организациях-резидентах, имеющих долговой рейтинг ниже "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, организациях-резидентах, не имеющих соответствующей рейтинговой оценки, и организациях-нерезидентах, имеющих долговой рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность организаций-резидентов, имеющих долговой рейтинг ниже "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, организаций-резидентов, не имеющих соответствующей рейтинговой оценки, и организаций-нерезидентов, имеющих долговой рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's, или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность физических лиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, имеющие статус государственных, выпущенные центральными правительствами стран, имеющих суверенный рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные местными органами власти стран, имеющих суверенный рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные международными финансовыми организациями, имеющими долговой рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и международными финансовыми организациями, не имеющими соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные организациями-резидентами, имеющими долговой рейтинг ниже "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, организациями-резидентами, не имеющими соответствующей рейтинговой оценки, и организациями-нерезидентами, имеющими долговой рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's, или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Позиции секьюритизации, удерживаемые банком на балансе, и имеющие кредитный рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, или рейтинговую оценку от "kzBBB+" до "kzBBB-" по национальной шкале агентства Standard &amp; Poor's, или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные специальной финансовой компанией акционерного общества "Фонд стрессовых активов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования по открытым корреспондентским счетам к банкам-резидентам Республики Казахстан, имеющим долговой рейтинг ниже "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, или банку-нерезиденту, имеющему долговой рейтинг ниже "ВВ+" агентства Standard &amp; Poor's, или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начисленное вознаграждение по активам, включенным в IV группу риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Расчеты по платежам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Материальные запасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предоплата суммы вознаграждения и расходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23675,7761 +23822,8625 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инвестиции банка в акции (доли участия в уставном капитале), бессрочные финансовые инструменты, субординированный долг юридических лиц, финансовая отчетность которых консолидируется при составлении финансовой отчетности банка в соответствии с МСФО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма всех инвестиций банка, каждая из которых составляет менее 10 (десяти) процентов от выпущенных акций (долей участия в уставном капитале) юридического лица, финансовая отчетность которого не консолидируется при составлении финансовой отчетности банка, не превышающая 10 (десяти) процентов основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма инвестиций банка в простые акции финансовой организации, в которой банк имеет 10 (десять) и более процентов от выпущенных акций (долей участия в уставном капитале), и часть отложенных налоговых активов, признанных в отношении вычитаемых временных разниц, в совокупности не превышающая 17,65 (семнадцать целых шестьдесят пять сотых) процентов разницы основного капитала банка после применения регуляторных корректировок, указанных в пункте 10 Нормативов, и суммы, подлежащей к вычету из основного капитала, указанной в абзацах третьем, четвертом и пятом пункта 11 Нормативов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным правительствам стран, имеющих суверенный рейтинг ниже "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные центральным банкам стран, имеющих суверенный рейтинг ниже "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные международным финансовым организациям, имеющим долговой рейтинг ниже "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные местным органам власти стран, имеющих суверенный рейтинг ниже "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные организациям-нерезидентам, имеющим долговой рейтинг ниже "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и организациям-нерезидентам, не имеющим соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, выданные с 1 января 2016 года и предоставленные на срок более 1 (одного) года в иностранной валюте организациям-нерезидентам, имеющим долговой рейтинг ниже "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и организациям-нерезидентам, не имеющим соответствующей рейтинговой оценки, и не имеющим соответствующей валютной выручки и (или) валютные риски которых не покрыты соответствующими инструментами хеджирования со стороны заемщика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z217" w:id="178"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные нерезидентам Республики Казахстан, являющимся юридическими лицами, зарегистрированными на территории нижеуказанных иностранных государств, или их гражданами:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="178"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) Княжество Андорра;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) Соединенные Штаты Америки (только в части территорий Американских Виргинских островов, острова Гуам и содружества Пуэрто-Рико);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) Государство Антигуа и Барбуда;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) Содружество Багамских островов;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5) Государство Барбадос;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6) Государство Бахрейн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7) Государство Белиз;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8) Государство Бруней Даруссалам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9) Объединенные Арабские Эмираты (только в части территории города Дубай);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10) Республика Вануату;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11) Республика Гватемала;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12) Государство Гренада;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13) Республика Джибути;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14) Доминиканская Республика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15) Новая Зеландия (только в части территории островов Кука и Ниуэ);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16) Республика Индонезия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17) Испания (только в части территории Канарских островов);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18) Республика Кипр;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19) Федеральная Исламская Республика Коморские Острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20) Республика Коста-Рика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>21) Китайская Народная Республика (только в части территорий специальных административных районов Аомынь (Макао) и Сянган (Гонконг);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>22) Республика Либерия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>23) Княжество Лихтенштейн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>24) Малайзия (только в части территории анклава Лабуан);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25) Республика Маврикий;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>26) Мальдивская Республика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>27) Республика Мальта;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>28) Республика Маршалловы острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>29) Княжество Монако;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>30) Союз Мьянма;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>31) Республика Науру;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>32) Нидерланды (только в части территории острова Аруба и зависимых территорий Антильских островов);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>33) Федеративная Республика Нигерия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>34) Португалия (только в части территории островов Мадейра);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35) Республика Палау;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>36) Республика Панама;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>37) Независимое Государство Самоа;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>38) Республика Сейшельские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>39) Государство Сент-Винсент и Гренадины;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>40) Федерация Сент-Китс и Невис;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>41) Государство Сент-Люсия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>42) Королевство Тонга;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>43) Соединенное Королевство Великобритании и Северной Ирландии (только в части следующих территорий):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Острова Ангилья;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бермудские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Британские Виргинские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Гибралтар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Каймановы острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Остров Монтсеррат;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Острова Теркс и Кайкос;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Остров Мэн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нормандские острова (острова Гернси, Джерси, Сарк, Олдерни);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>44) Республика Филиппины;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45) Демократическая Республика Шри-Ланка</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="178"/>
-[...3 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в центральных банках стран, имеющих суверенный рейтинг ниже "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в международных финансовых организациях, имеющих долговой рейтинг ниже "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в организациях-нерезидентах, имеющих долговой рейтинг ниже "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и организациях-нерезидентах, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 109</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z271" w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в организациях-нерезидентах Республики Казахстан, зарегистрированных на территории нижеуказанных иностранных государств:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="179"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) Княжество Андорра;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) Соединенные Штаты Америки (только в части территорий Американских Виргинских островов, острова Гуам и содружества Пуэрто-Рико);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) Государство Антигуа и Барбуда;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) Содружество Багамских островов;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5) Государство Барбадос;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6) Государство Бахрейн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7) Государство Белиз;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8) Государство Бруней Даруссалам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9) Объединенные Арабские Эмираты (только в части территории города Дубай);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10) Республика Вануату;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11) Республика Гватемала;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12) Государство Гренада;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13) Республика Джибути;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14) Доминиканская Республика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15) Новая Зеландия (только в части территории островов Кука и Ниуэ);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16) Республика Индонезия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17) Испания (только в части территории Канарских островов);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18) Республика Кипр;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19) Федеральная Исламская Республика Коморские Острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20) Республика Коста-Рика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>21) Китайская Народная Республика (только в части территорий специальных административных районов Аомынь (Макао) и Сянган (Гонконг);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>22) Республика Либерия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>23) Княжество Лихтенштейн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>24) Малайзия (только в части территории анклава Лабуан);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25) Республика Маврикий;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>26) Мальдивская Республика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>27) Республика Мальта;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>28) Республика Маршалловы острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>29) Княжество Монако;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>30) Союз Мьянма;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>31) Республика Науру;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>32) Нидерланды (только в части территории острова Аруба и зависимых территорий Антильских островов);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>33) Федеративная Республика Нигерия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>34) Португалия (только в части территории островов Мадейра);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35) Республика Палау;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>36) Республика Панама;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>37) Независимое Государство Самоа;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>38) Республика Сейшельские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>39) Государство Сент-Винсент и Гренадины;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>40) Федерация Сент-Китс и Невис;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>41) Государство Сент-Люсия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>42) Королевство Тонга;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>43) Соединенное Королевство Великобритании и Северной Ирландии (только в части следующих территорий):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Острова Ангилья;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бермудские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Британские Виргинские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Гибралтар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Каймановы острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Остров Монтсеррат;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Острова Теркс и Кайкос;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Остров Мэн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нормандские острова (острова Гернси, Джерси, Сарк, Олдерни);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>44) Республика Филиппины;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45) Демократическая Республика Шри-Ланка</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="179"/>
-[...3 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность организаций-нерезидентов, имеющих долговой рейтинг ниже "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и организаций-нерезидентов, не имеющих соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z325" w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность организаций-нерезидентов Республики Казахстан, зарегистрированных на территории нижеуказанных иностранных государств:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="180"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) Княжество Андорра;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) Соединенные Штаты Америки (только в части территорий Американских Виргинских островов, острова Гуам и содружества Пуэрто-Рико);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) Государство Антигуа и Барбуда;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) Содружество Багамских островов;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5) Государство Барбадос;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6) Государство Бахрейн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7) Государство Белиз;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8) Государство Бруней Даруссалам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9) Объединенные Арабские Эмираты (только в части территории города Дубай);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10) Республика Вануату;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11) Республика Гватемала;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12) Государство Гренада;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13) Республика Джибути;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14) Доминиканская Республика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15) Новая Зеландия (только в части территории островов Кука и Ниуэ);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16) Республика Индонезия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17) Испания (только в части территории Канарских островов);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18) Республика Кипр;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19) Федеральная Исламская Республика Коморские Острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20) Республика Коста-Рика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>21) Китайская Народная Республика (только в части территорий специальных административных районов Аомынь (Макао) и Сянган (Гонконг);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>22) Республика Либерия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>23) Княжество Лихтенштейн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>24) Малайзия (только в части территории анклава Лабуан);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25) Республика Маврикий;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>26) Мальдивская Республика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>27) Республика Мальта;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>28) Республика Маршалловы острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>29) Княжество Монако;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>30) Союз Мьянма;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>31) Республика Науру;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>32) Нидерланды (только в части территории острова Аруба и зависимых территорий Антильских островов);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>33) Федеративная Республика Нигерия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>34) Португалия (только в части территории островов Мадейра);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35) Республика Палау;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>36) Республика Панама;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>37) Независимое Государство Самоа;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>38) Республика Сейшельские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>39) Государство Сент-Винсент и Гренадины;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>40) Федерация Сент-Китс и Невис;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>41) Государство Сент-Люсия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>42) Королевство Тонга;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>43) Соединенное Королевство Великобритании и Северной Ирландии (только в части следующих территорий):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Острова Ангилья;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бермудские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Британские Виргинские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Гибралтар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Каймановы острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Остров Монтсеррат;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Острова Теркс и Кайкос;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Остров Мэн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нормандские острова (острова Гернси, Джерси, Сарк, Олдерни);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>44) Республика Филиппины;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45) Демократическая Республика Шри-Ланка</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="180"/>
-[...3 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 112</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные центральными правительствами стран, имеющих суверенный рейтинг ниже "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные местными органами власти стран, суверенный рейтинг которых ниже "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 114</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные международными финансовыми организациями, имеющими долговой рейтинг ниже "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные организациями-нерезидентами, имеющими долговой рейтинг ниже "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и организациями-нерезидентами, не имеющими соответствующей рейтинговой оценки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z379" w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные организациями-нерезидентами Республики Казахстан, зарегистрированными на территории нижеуказанных иностранных государств:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="181"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) Княжество Андорра;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) Соединенные Штаты Америки (только в части территорий Американских Виргинских островов, острова Гуам и содружества Пуэрто-Рико);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) Государство Антигуа и Барбуда;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) Содружество Багамских островов;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5) Государство Барбадос;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6) Государство Бахрейн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7) Государство Белиз;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8) Государство Бруней Даруссалам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9) Объединенные Арабские Эмираты (только в части территории города Дубай);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10) Республика Вануату;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11) Республика Гватемала;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12) Государство Гренада;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13) Республика Джибути;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14) Доминиканская Республика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15) Новая Зеландия (только в части территории островов Кука и Ниуэ);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16) Республика Индонезия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17) Испания (только в части территории Канарских островов);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18) Республика Кипр;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19) Федеральная Исламская Республика Коморские Острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20) Республика Коста-Рика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>21) Китайская Народная Республика (только в части территорий специальных административных районов Аомынь (Макао) и Сянган (Гонконг);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>22) Республика Либерия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>23) Княжество Лихтенштейн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>24) Малайзия (только в части территории анклава Лабуан);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25) Республика Маврикий;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>26) Мальдивская Республика;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>27) Республика Мальта;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>28) Республика Маршалловы острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>29) Княжество Монако;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>30) Союз Мьянма;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>31) Республика Науру;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>32) Нидерланды (только в части территории острова Аруба и зависимых территорий Антильских островов);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>33) Федеративная Республика Нигерия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>34) Португалия (только в части территории островов Мадейра);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35) Республика Палау;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>36) Республика Панама;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>37) Независимое Государство Самоа;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>38) Республика Сейшельские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>39) Государство Сент-Винсент и Гренадины;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>40) Федерация Сент-Китс и Невис;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>41) Государство Сент-Люсия;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>42) Королевство Тонга;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>43) Соединенное Королевство Великобритании и Северной Ирландии (только в части следующих территорий):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Острова Ангилья;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бермудские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Британские Виргинские острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Гибралтар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Каймановы острова;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Остров Монтсеррат;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Острова Теркс и Кайкос;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Остров Мэн;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нормандские острова (острова Гернси, Джерси, Сарк, Олдерни);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>44) Республика Филиппины;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45) Демократическая Республика Шри-Ланка</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="181"/>
-[...3 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 117</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Позиции секьюритизации, удерживаемые банком на балансе и имеющие кредитный рейтинг от "ВВ+" до "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzBB+" до "kzBB-" по национальной шкале агентства Standard &amp; Poor's, или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 350</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 118</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11284" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начисленное вознаграждение по активам, включенным в V группу риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32348,63 +33359,64 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица 1. Значения коэффициентов взвешивания по степени кредитного риска вложений по беззалоговым потребительским займам при расчете коэффициента долговой нагрузки на основании дохода, имеющего официальное подтверждение</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5531"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3206"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5531" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -32452,765 +33464,765 @@
               <w:t>
 Уровень переплаты (ГЭСВ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3563" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0-30 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3206" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Больше 30 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5531" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 менее 120 МРП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3563" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3206" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 110 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5531" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от 120 до 200 МРП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3563" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 110 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3206" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5531" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от 200 до 400 МРП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3563" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3206" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 130 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5531" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от 400 до 800 МРП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3563" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 130 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3206" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 140 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5531" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от 800 до 2 000 МРП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3563" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 140 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3206" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5531" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 свыше 2 000 МРП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3563" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3206" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -33233,63 +34245,64 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица 2. Значения коэффициентов взвешивания по степени кредитного риска вложений по беззалоговым потребительским займам при расчете коэффициента долговой нагрузки на основании дохода, не имеющего официального подтверждения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5531"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3206"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5531" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -33337,765 +34350,765 @@
               <w:t>
 Уровень переплаты (ГЭСВ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3563" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0-30 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3206" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Больше 30%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5531" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 менее 120 МРП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3563" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3206" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 110 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5531" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от 120 до 200 МРП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3563" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 110 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3206" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5531" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от 200 до 400 МРП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3563" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3206" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 130 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5531" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от 400 до 800 МРП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3563" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 140 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3206" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5531" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от 800 до 2 000 МРП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3563" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3206" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 200 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5531" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 свыше 2 000 МРП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3563" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 250 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3206" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -35000,135 +36013,136 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица условных и возможных обязательств банка, взвешенных по степени кредитного риска</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="374"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="508"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование статей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -35167,688 +36181,688 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гарантии и поручительства банка, обязательства по которым полностью обеспечены: встречными гарантиями (поручительствами) Правительства Республики Казахстан, Национального Банка, акционерного общества "Фонд национального благосостояния "Самрук-Қазына", акционерного общества "Национальный управляющий холдинг "Байтерек", центральных правительств и центральных банков иностранных государств, имеющих суверенный рейтинг на уровне "АА-" и выше агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств; деньгами или аффинированными драгоценными металлами, предоставленными в распоряжение банка; ценными бумагами Правительства Республики Казахстан, Национального Банка, акционерного общества "Фонд национального благосостояния "Самрук-Қазына", акционерного общества "Национальный управляющий холдинг "Байтерек" центральных правительств и центральных банков иностранных государств, имеющих суверенный рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Условные (возможные) обязательства по приобретению либо продаже ценных бумаг, выпущенных Правительством Республики Казахстан, Национальным Банком, акционерным обществом "Фонд национального благосостояния "Самрук-Қазына", акционерным обществом "Национальный управляющий холдинг "Байтерек" или ценных бумаг, выпущенных центральными правительствами и центральными банками иностранных государств, имеющих суверенный рейтинг на уровне "АА-" и выше агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, прочих высоколиквидных ценных бумаг, предусмотренных пунктом 21 Нормативов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аккредитивы банка: без финансовых обязательств банка; обязательства по которым обеспечены: гарантиями (поручительствами) Правительства Республики Казахстан, Национального Банка, акционерного общества "Фонд национального благосостояния "Самрук-Қазына", акционерного общества "Национальный управляющий холдинг "Байтерек", центральных правительств и центральных банков иностранных государств, имеющих суверенный рейтинг на уровне "АА-" и выше агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств; ценными бумагами Правительства Республики Казахстан, Национального Банка, акционерного общества "Фонд национального благосостояния "Самрук-Қазына", акционерного общества "Национальный управляющий холдинг "Байтерек", центральных правительств и центральных банков иностранных государств, имеющих суверенный рейтинг на уровне "АА-" и выше агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств; деньгами или аффинированными драгоценными металлами, предоставленными в распоряжение банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Возможные (условные) обязательства по размещению банком в будущем займов и вкладов, подлежащие отмене в любой момент по требованию банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гарантии и поручительства банка, выданные в пользу дочерних компаний банка при привлечении через них внешних займов и размещении долговых обязательств банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гарантии, принятые банком в обеспечение выданного займа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -35887,462 +36901,462 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Возможные (условные) обязательства по размещению банком в будущем займов и вкладов со сроком погашения менее 1 (одного) года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гарантии и поручительства банка, обязательства по которым полностью обеспечены: встречными гарантиями (поручительствами) центральных правительств и центральных банков иностранных государств, имеющих суверенный рейтинг от "А-" до "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств; ценными бумагами центральных правительств и центральных банков иностранных государств, имеющих суверенный рейтинг от "А-" до "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аккредитивы банка, обязательства по которым обеспечены: гарантиями (поручительствами) центральных правительств и центральных банков иностранных государств, имеющих суверенный рейтинг от "А-" до "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств; гарантиями (поручительствами) банков, имеющих долговой рейтинг на уровне "АА-" и выше агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств; ценными бумагами центральных правительств и центральных банков иностранных государств, имеющих суверенный рейтинг от "А-" до "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств; ценными бумагами банков, имеющих долговой рейтинг на уровне "АА-" и выше агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Позиции секьюритизации, удерживаемые банком на счетах условных обязательств и имеющие кредитный рейтинг от "ААА" до "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzAAA" до "kzAA-" по национальной шкале агентства Standard &amp; Poor's, или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -36381,575 +37395,575 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Возможные (условные) обязательства по размещению банком в будущем займов и вкладов со сроком погашения более 1 (одного) года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гарантии и поручительства банка, обязательства по которым полностью обеспечены: встречными гарантиями (поручительствами) центральных правительств и центральных банков иностранных государств, имеющих суверенный рейтинг от "ВВВ-" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств; гарантиями (поручительствами) банков, имеющих долговой рейтинг от "А-" до "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств; гарантиями (поручительствами) юридических лиц и страховыми полисами страховых (перестраховочных) организаций, имеющих долговой рейтинг на уровне "АА-" и выше агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств; ценными бумагами центральных правительств и центральных банков иностранных государств, имеющих суверенный рейтинг от "ВВВ-" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств; ценными бумагами банков, имеющих долговой рейтинг от "А-" до "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств; ценными бумагами юридических лиц, имеющих долговой рейтинг на уровне "АА-" и выше агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аккредитивы банка, обязательства по которым полностью обеспечены: встречными гарантиями (поручительствами) центральных правительств и центральных банков иностранных государств, имеющих суверенный рейтинг от "ВВВ-" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств; гарантиями (поручительствами) банков, имеющих долговой рейтинг от "А-" до "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств; гарантиями (поручительствами) юридических лиц и страховыми полисами страховых (перестраховочных) организаций, имеющих долговой рейтинг на уровне "АА-" и выше агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств; ценными бумагами центральных правительств и центральных банков иностранных государств, имеющих суверенный рейтинг от "ВВВ-" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств; ценными бумагами банков, имеющих долговой рейтинг от "А-" до "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств; ценными бумагами юридических лиц, имеющих долговой рейтинг на уровне "АА-" и выше агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Возможные (условные) обязательства по обратному выкупу у Акционерного общества "Казахстанская ипотечная компания" прав требований по ипотечным жилищным займам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Позиции секьюритизации, удерживаемые банком на счетах условных обязательств и имеющие кредитный рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzA+" до "kzA-" по национальной шкале агентства Standard &amp; Poor's, или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -36988,688 +38002,688 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соглашение о продаже банку и с обязательством обратного выкупа банком финансовых инструментов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные гарантии (поручительства) банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные аккредитивы банка.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Позиции секьюритизации, удерживаемые банком на счетах условных обязательств и имеющие кредитный рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzBBB+" до "kzBBB-" по национальной шкале агентства Standard &amp; Poor's, или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные условные (возможные) обязательства банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Позиции секьюритизации, удерживаемые банком на счетах условных обязательств и имеющие кредитный рейтинг от "ВВ+" до "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzBB+" до "kzBB-" по национальной шкале агентства Standard &amp; Poor's, или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -38143,1604 +39157,1605 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица обязательств доступного стабильного фондирования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1428"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1944"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1428" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование статей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1944" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коэффициент доступного стабильного фондирования, в процентах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1428" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Собственный капитал включается до вычетов, установленных пунктом 11 Нормативов (за исключением инструментов капитала второго уровня со сроком погашения менее 1 (одного) года)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1944" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1428" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные инструменты капитала и обязательства с оставшимся сроком погашения 1 (один) год и более</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1944" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1428" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стабильные депозиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1944" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1428" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Менее стабильные депозиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1944" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1428" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обязательства с оставшимся сроком погашения менее 1 (одного) года, предоставленные нефинансовыми организациями</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1944" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1428" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады, связанные с клиринговой, кастодиальной деятельностью, с деятельностью по управлению ликвидностью клиента</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1944" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1428" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обязательства с оставшимся сроком погашения менее 1 (одного) года, предоставленные центральными правительствами иностранных государств, местными органами власти иностранных государств и международными финансовыми организациями</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1944" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1428" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные виды обязательств, включая вклады юридических лиц, с оставшимся сроком погашения более 6 (шести) месяцев и менее 1 (одного) года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1944" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1428" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады юридических лиц с оставшимся сроком погашения менее 6 (шести) месяцев</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1944" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1428" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады юридических лиц с возможностью безусловного досрочного изъятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1944" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1428" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные обязательства, в том числе бессрочные обязательства (с установлением особого режима для отсроченных налоговых обязательств)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1944" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1428" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коэффициент нетто стабильного фондирования по обязательствам по производным финансовым инструментам за вычетом активов по производным финансовым инструментам, в случае если размер обязательств превышает размер активов по производным финансовым инструментам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1944" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1428" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Платежи, возникающие от покупки финансовых инструментов, иностранной валюты в день покупки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1944" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -39794,63 +40809,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId5"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -40172,35 +41209,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId5"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>