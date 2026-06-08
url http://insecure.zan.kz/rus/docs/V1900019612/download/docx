--- v0 (2025-12-17)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8aafd2d" w14:textId="8aafd2d">
+    <w:p w14:paraId="3e68931" w14:textId="3e68931">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1117,269 +1117,403 @@
         <w:t xml:space="preserve">
       1. Настоящие Правила выдачи лицензии юридическим лицам, исключительной деятельностью которых является инкассация банкнот, монет и ценностей, (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 13)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> абзаца второго части второй пункта 19 Положения о Национальном Банке Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 31 декабря 2003 года № 1271 "Об утверждении Положения и структуры Национального Банка Республики Казахстан", и определяют порядок выдачи юридическим лицам, исключительной деятельностью которых является инкассация банкнот, монет и ценностей, (далее – юридическое лицо, юридические лица) лицензии на инкассацию банкнот, монет и ценностей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z481" w:id="14"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции постановления Правления Национального Банка РК от 10.11.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 71</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z115" w:id="15"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие части второй пункта 1 приостановлено до 12.07.2026 постановлением Правления Национального Банка РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> и в период приостановления данная часть действует в следующей редакции.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В Правилах используются понятия, применяемые в значениях, указанных Законах Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О государственных и социально ответственных услугах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" (далее – Закон о государственных услугах), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О разрешениях и уведомлениях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" (далее – Закон о разрешениях и уведомлениях), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Об информатизации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" и "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Об электронном документе и электронной цифровой подписи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции постановления Правления Национального Банка РК от 10.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правления Национального Банка РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок лицензирования деятельности юридических лиц</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z116" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z116" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Для получения лицензии на инкассацию банкнот, монет и ценностей и в период осуществления деятельности по инкассации банкнот, монет и ценностей требуется соответствие юридического лица следующим квалификационным требованиям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z117" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z117" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организационно-правовой формой юридического лица является товарищество с ограниченной ответственностью;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z496" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) относится к категории субъектов среднего или крупного предпринимательства;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z118" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) учредителями (участниками) юридического лица являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z119" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2613,722 +2747,986 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       включенное в список лиц, причастных к террористической деятельности, а также перечень организаций и лиц, связанных с финансированием распространения оружия массового уничтожения, и (или) в перечень организаций и лиц, связанных с финансированием терроризма и экстремизма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z142" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) уставный капитал юридического лица формируется в денежной форме в полном объеме до подачи документов на получение лицензии на инкассацию банкнот, монет и ценностей и размеры уставного капитала юридического лица составляют не менее:</w:t>
+      8) уставный капитал юридического лица формируется в денежной форме в полном объеме до подачи документов на получение лицензии на инкассацию банкнот, монет и ценностей с возможностью дальнейшего обеспечения размера уставного капитала в иной форме, в соответствии с пунктом 12-1 Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z143" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      50 000 000 (пятидесяти миллионов) тенге – для юридических лиц, осуществляющих исключительно инкассацию банкнот, монет и ценностей;</w:t>
+      Размеры уставного капитала юридического лица составляют не менее:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z144" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      50 000 000 (пятидесяти миллионов) тенге – для юридических лиц, осуществляющих исключительно инкассацию банкнот, монет и ценностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z497" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       100 000 000 (ста миллионов) тенге – для юридических лиц, осуществляющих дополнительную деятельность по пересчету, сортировке, упаковке, хранению банкнот, монет и ценностей, а также их выдаче банкам и их клиентам по поручению банков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z145" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z145" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) юридическое лицо имеет помещения, необходимые для осуществления инкассации банкнот, монет и ценностей, предусмотренные и соответствующие требованиям Правил организации охраны и устройства помещений банков второго уровня, филиалов банков-нерезидентов, Национального оператора почты, юридических лиц, исключительной деятельностью которых является инкассация банкнот, монет и ценностей, и юридических лиц, осуществляющих деятельность исключительно через обменные пункты на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 24 февраля 2020 года № 14, зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 20075, (далее – Правила № 14);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z146" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z146" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10) юридическое лицо имеет на праве собственности не менее двух транспортных средств, необходимых для осуществления инкассации банкнот, монет и ценностей. Юридическое лицо обеспечивает соответствие транспортных средств, используемых для осуществления инкассации банкнот, монет и ценностей, требованиям Инструкции по организации автомобильных инкассаторских перевозок в Республике Казахстан, утвержденной </w:t>
+      10) юридическое лицо имеет на праве собственности не менее двух транспортных средств, необходимых для осуществления инкассации банкнот, монет и ценностей. Юридическое лицо обеспечивает соответствие транспортных средств, используемых для осуществления инкассации банкнот, монет и ценностей, требованиям Правил осуществления кассовых операций и операций по инкассации банкнот, монет и ценностей в банках второго уровня, филиалах банков-нерезидентов Республики Казахстан, Национальном операторе почты и юридических лицах, исключительной деятельностью которых является инкассация банкнот, монет и ценностей, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 12 сентября 2019 года № 159, зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 19391.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 29 ноября 2019 года № 231 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19680).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными постановлением Правления Национального Банка РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции постановления Правления Национального Банка РК от 10.11.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 71</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 1 пункта 3 предусматривается в редакции постановления Правления Национального Банка РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Для получения лицензии на инкассацию банкнот, монет и ценностей юридическое лицо представляет в электронном виде посредством веб-портала "электронного правительства" следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="47"/>
+    <w:bookmarkStart w:name="z484" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) электронное заявление о выдаче лицензии на инкассацию банкнот, монет и ценностей по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам (далее – заявление о выдаче лицензии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z149" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z485" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) электронную копию устава;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z150" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции постановления Правления Национального Банка РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) электронную копию документа, подтверждающего уплату лицензионного сбора за право занятия отдельными видами деятельности, за исключением случаев оплаты через платежный шлюз "электронного правительства";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z151" w:id="50"/>
+    <w:bookmarkStart w:name="z487" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) электронные копии правоустанавливающих документов и технических паспортов (электронные технические паспорта) на помещения, необходимые для осуществления инкассации банкнот, монет и ценностей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z152" w:id="51"/>
+    <w:bookmarkStart w:name="z488" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) электронные копии сведений о учредителях (участниках) по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам, сведений о руководителе исполнительного органа по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам и сведений о работнике по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z489" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) электронные копии свидетельств о регистрации транспортных средств, указанных в подпункте 10) пункта 2 Правил;</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> к Правилам;</w:t>
+      6) электронные копии документов, подтверждающих соответствие размера уставного капитала предъявляемым требованиям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z154" w:id="53"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции постановления Правления Национального Банка РК от 10.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции постановления Правления Национального Банка РК от 10.11.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 71</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 1 пункта 4 предусматривается в редакции постановления Правления Национального Банка РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Национальный Банк Республики Казахстан (далее – Национальный Банк) получает из соответствующих государственных информационных систем через шлюз "электронного правительства" сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="54"/>
+    <w:bookmarkStart w:name="z490" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       указанные в документах, удостоверяющих личность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z157" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z491" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подтверждающие отсутствие у лиц, являющихся руководителем исполнительного органа и работниками юридического лица, непогашенной или неснятой судимости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z158" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z492" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подтверждающие отсутствие сведений о нахождении на диспансерном учете в наркологической и психоневрологической организациях здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z159" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z493" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подтверждающие уплату лицензионного сбора на право занятия отдельными видами деятельности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z494" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о государственной регистрации (перерегистрации) юридического лица, о регистрационных действиях юридического лица;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z160" w:id="58"/>
+    <w:bookmarkStart w:name="z495" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      о государственной регистрации (перерегистрации) юридического лица, о регистрационных действиях юридического лица.</w:t>
+      о регистрации транспортных средств, указанных в подпункте 10) пункта 2 Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции постановления Правления Национального Банка РК от 10.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z161" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Осмотр помещений юридического лица осуществляется территориальным филиалом Национального Банка по поручению Национального Банка в течение срока, установленного пунктом 10 Правил для рассмотрения заявления о выдаче лицензии, на предмет установления соответствия или несоответствия помещений юридического лица требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -3681,399 +4079,553 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивает устройство специально оборудованного хранилища для хранения оружия и патронов или заключение договора хранения оружия и патронов с пунктом централизованного хранения оружия и патронов и уведомляет Национальный Банк письменно в произвольной форме о специально оборудованном хранилище для хранения оружия и патронов или договоре хранения оружия и патронов с пунктом централизованного хранения оружия в течение десяти рабочих дней со дня устройства указанного хранилища или заключения указанного договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z483" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12-1. Вклады в качестве движимого и недвижимого имущества, имущественных прав, в том числе прав на землепользование и прав на результаты интеллектуальной деятельности оцениваются в денежной форме с приложением актов независимой оценки.</w:t>
+      12-1. Юридическое лицо в течение всего периода осуществления деятельности обеспечивает соответствие размера уставного капитала требованиям, установленным подпунктом 8) пункта 2 Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z498" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наличие в уставном капитале необходимой суммы, указанной в подпункте 8) пункта 2 Правил, обеспечивается деньгами на счетах юридического лица, движимым и недвижимым имуществом, имущественными правами, в том числе правами на землепользование и правами на результаты интеллектуальной деятельности и иное имущество.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z499" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вклады в качестве движимого и недвижимого имущества, имущественных прав, в том числе прав на землепользование и прав на результаты интеллектуальной деятельности оцениваются в денежной форме с приложением актов независимой оценки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 12-1 в соответствии с постановлением Правления Национального Банка РК от 10.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правления Национального Банка РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="74"/>
+    <w:bookmarkStart w:name="z175" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Отказ в выдаче лицензии на инкассацию банкнот, монет и ценностей осуществляется по основаниям, предусмотренным частью первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 32 Закона о разрешениях и уведомлениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z176" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z176" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Переоформление лицензии на инкассацию банкнот, монет и ценностей осуществляется в порядке и по основаниям, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о разрешениях и уведомлениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z177" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 2 пункта 14 предусматривается в редакции постановления Правления Национального Банка РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При переоформлении лицензии на инкассацию банкнот, монет и ценностей юридическое лицо обращается в электронном виде посредством веб-портала "электронного правительства" с заявлением о переоформлении лицензии на инкассацию банкнот, монет и ценностей по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z178" w:id="77"/>
+    <w:bookmarkStart w:name="z178" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. Приостановление действия лицензии на инкассацию банкнот, монет и ценностей, лишение лицензии на инкассацию банкнот, монет и ценностей осуществляется по основаниям, предусмотренным подпунктами 1), 4), 7), 11), 12), 13) и 13-1) пункта 1 </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z179" w:id="78"/>
+      15. Приостановление действия лицензии на инкассацию банкнот, монет и ценностей, лишение лицензии на инкассацию банкнот, монет и ценностей осуществляется по основаниям, предусмотренным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 83 Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан", а также пунктом 1-1 статьи 45 Закона о разрешениях и уведомлениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z179" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация о принятых решениях Национального Банка о приостановлении действия лицензии на инкассацию банкнот, монет и ценностей, лишении лицензии на инкассацию банкнот монет и ценностей размещается на официальном интернет-ресурсе Национального Банка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z180" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z180" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Юридическое лицо, действие лицензии на инкассацию банкнот, монет и ценностей которого приостановлено, ежемесячно не позднее десятого числа каждого месяца (до истечения срока приостановления действия лицензии или возобновления действия лицензии) уведомляет Национальный Банк письменно в произвольной форме о мероприятиях, проведенных юридическим лицом для устранения нарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменением, внесенным постановлением Правления Национального Банка РК от 10.11.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными постановлениями Правления Национального Банка РК от 10.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="80"/>
+    <w:bookmarkStart w:name="z181" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Приостановление действия лицензии на инкассацию банкнот, монет и ценностей, лишение лицензии на инкассацию банкнот, монет и ценностей осуществляется Национальным Банком на основании решения о приостановлении действия лицензии на инкассацию банкнот, монет и ценностей по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4088,72 +4640,72 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам, решения о лишении лицензии на инкассацию банкнот, монет и ценностей по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z182" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z182" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Копии решения о приостановлении действия лицензии на инкассацию банкнот, монет и ценностей, решения о лишении лицензии на инкассацию банкнот, монет и ценностей незамедлительно доводятся до сведения юридического лица. Юридическое лицо с момента получения копии решения о приостановлении действия лицензии на инкассацию банкнот, монет и ценностей и до истечения срока приостановления действия лицензии приостанавливает деятельность юридического лица, в том числе всех филиалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z183" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z183" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Возобновление действия лицензии на инкассацию банкнот, монет и ценностей осуществляется Национальным Банком в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4168,131 +4720,225 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о разрешениях и уведомлениях, на основании решения о возобновлении действия лицензии на инкассацию банкнот, монет и ценностей по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z184" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z184" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решения о приостановлении, возобновлении действия лицензии на инкассацию банкнот, монет и ценностей, лишении лицензии на инкассацию банкнот, монет и ценностей принимаются заместителем Председателя Национального Банка, в компетенцию которого входят общее руководство и координация деятельности Национального Банка по вопросам контроля и надзора деятельности юридических лиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z185" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z185" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Лицензия на инкассацию банкнот, монет и ценностей прекращает свое действие по основаниям, предусмотренным пунктом 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о разрешениях и уведомлениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z186" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 18 предусматривается в редакции постановления Правления Национального Банка РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В случае принятия юридическим лицом решения прекратить осуществление деятельности по инкассации банкнот, монет и ценностей, юридическое лицо в течение десяти рабочих дней с даты принятия решения извещает о принятом решении Национальный Банк письменно в произвольной форме либо через веб-портал "электронного правительства" с приложением копии соответствующего решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z187" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок оказания государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -4343,70 +4989,164 @@
         <w:t xml:space="preserve">
       19. Перечень основных требований к оказанию государственной услуги изложены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z189" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 2 пункта 19 предусматривается в редакции постановления Правления Национального Банка РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация о внесенных в Правила изменениях и (или) дополнениях Национальным Банком направляется оператору информационно-коммуникационной инфраструктуры "электронного правительства" и Единому контакт-центру в течение пяти рабочих дней после дня официального опубликования нормативного правового акта о внесении в Правила указанных изменений и (или) дополнений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4425,448 +5165,826 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z190" w:id="89"/>
+    <w:bookmarkStart w:name="z190" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Работник Национального Банка, уполномоченный на прием и регистрацию корреспонденции, в день поступления заявления о выдаче лицензии осуществляет его прием, регистрацию и направление на исполнение в подразделение, ответственное за оказание государственной услуги, (далее – ответственное подразделение). При поступлении заявления о выдаче лицензии после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Трудовому</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексу Республики Казахстан прием заявления осуществляется на следующий рабочий день.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z191" w:id="90"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 2 пункта 20 предусматривается в редакции постановления Правления Национального Банка РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При направлении заявителем заявления о выдаче лицензии через веб-портал "электронного правительства" в личном кабинете автоматически отображается статус о принятии запроса на оказание государственной услуги с указанием даты и времени получения результата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z192" w:id="91"/>
+    <w:bookmarkStart w:name="z192" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Работник ответственного подразделения в течение двух рабочих дней со дня регистрации заявления о выдаче лицензии проверяет полноту представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z193" w:id="92"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z193" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае установления факта неполноты представленных документов ответственное подразделение в срок, указанный в части первой настоящего пункта готовит и направляет мотивированный отказ в дальнейшем рассмотрении заявления посредством портала в "личный кабинет" услугополучателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z194" w:id="93"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z194" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. При установлении факта полноты представленных документов ответственное подразделение в течение семнадцати рабочих дней со дня регистрации заявления о выдаче лицензии рассматривает документы на предмет их соответствия требованиям законодательства Республики Казахстан, готовит проект лицензии на инкассацию банкнот, монет и ценностей либо мотивированного отказа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z195" w:id="94"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z195" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководство Национального Банка в течение трех рабочих дней согласовывает и подписывает лицензию на инкассацию банкнот, монет и ценностей либо мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z196" w:id="95"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z196" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После согласования и подписания руководством Национального Банка лицензии на инкассацию банкнот, монет и ценностей либо мотивированного отказа в оказании государственной услуги, работник ответственного подразделения в день принятия решения, направляет заявителю результат оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z197" w:id="96"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 4 пункта 22 предусматривается в редакции постановления Правления Национального Банка РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На веб-портале "электронного правительства" результат оказания государственной услуги направляется заявителю в личный кабинет в форме электронного документа, удостоверенного электронной цифровой подписью уполномоченного лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z198" w:id="97"/>
+    <w:bookmarkStart w:name="z198" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. При выявлении оснований для отказа в оказании государственной услуги ответственное подразделение уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для предоставления заявителю возможности выразить позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z199" w:id="98"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z199" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за три рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее двух рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z200" w:id="99"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z200" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам рассмотрения документов, представленных услугополучателем, заслушивания ответственное подразделение готовит проект лицензии на инкассацию банкнот, монет и ценностей либо мотивированный отказ об оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z201" w:id="100"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 24 предусматривается в редакции постановления Правления Национального Банка РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Информация о стадии оказания государственной услуги обновляется в автоматическом режиме в информационной системе мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z202" w:id="101"/>
+    <w:bookmarkStart w:name="z202" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействия) Национального Банка и (или) его должностных лиц по вопросам оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z203" w:id="102"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z203" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Обжалование решений, действий (бездействий) Национального Банка и (или) его должностных лиц по вопросам оказания государственной услуги производится в письменном виде на имя руководителя Национального Банка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z204" w:id="103"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z204" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в вышестоящий административный орган, должностное лицо (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z205" w:id="104"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z205" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z206" w:id="105"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z206" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с пунктом 2 статьи 25 Закона о государственных услугах подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z207" w:id="106"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z207" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, в соответствии с пунктом 2 статьи 25 Закона о государственных услугах подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z208" w:id="107"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z208" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Если иное не предусмотрено законом, обращение в суд услугополучателем допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции постановления Правления Национального Банка РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5153,88 +6271,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>юридического лица)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z212" w:id="108"/>
+    <w:bookmarkStart w:name="z212" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о выдаче лицензии на инкассацию банкнот, монет и ценностей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z213" w:id="109"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z213" w:id="105"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать лицензию на инкассацию банкнот, монет и ценностей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сведения о юридическом лице:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5897,51 +7015,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z216" w:id="110"/>
+    <w:bookmarkStart w:name="z216" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о учредителях (участниках)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -5950,148 +7068,148 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование юридического лица)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на "___" _____________________ 20 ___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z217" w:id="111"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z217" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Физические лица:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z218" w:id="112"/>
+          <w:bookmarkStart w:name="z218" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="112"/>
+          <w:bookmarkEnd w:id="108"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6448,80 +7566,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z235" w:id="113"/>
+          <w:bookmarkStart w:name="z235" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="113"/>
+          <w:bookmarkEnd w:id="109"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7255,146 +8373,146 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z262" w:id="114"/>
+    <w:bookmarkStart w:name="z262" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Юридические лица:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z263" w:id="115"/>
+          <w:bookmarkStart w:name="z263" w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="115"/>
+          <w:bookmarkEnd w:id="111"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7701,80 +8819,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z278" w:id="116"/>
+          <w:bookmarkStart w:name="z278" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="116"/>
+          <w:bookmarkEnd w:id="112"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8414,96 +9532,192 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z302" w:id="117"/>
+      <w:bookmarkStart w:name="z302" w:id="113"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим подтверждается, что учредители (участники) юридического лица соответствуют требованиям подпунктов 2) и 3) пункта 2 Правил выдачи лицензии юридическим лицам, исключительной деятельностью которых является инкассация банкнот, монет и ценностей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель ______________ __________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись) (фамилия, имя и отчество (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции постановления Правления Национального Банка РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8675,51 +9889,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z305" w:id="118"/>
+    <w:bookmarkStart w:name="z305" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о руководителе исполнительного органа</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -8728,141 +9942,141 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование юридического лица)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на "___" _____________________ 20 ___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z306" w:id="119"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z306" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z307" w:id="120"/>
+          <w:bookmarkStart w:name="z307" w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата и место рождения</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="120"/>
+          <w:bookmarkEnd w:id="116"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -8874,80 +10088,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z310" w:id="121"/>
+          <w:bookmarkStart w:name="z310" w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Гражданство</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="121"/>
+          <w:bookmarkEnd w:id="117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -8959,208 +10173,208 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z313" w:id="122"/>
+          <w:bookmarkStart w:name="z313" w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Данные документа, удостоверяющего личность, индивидуальный идентификационный номер</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="122"/>
+          <w:bookmarkEnd w:id="118"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z316" w:id="123"/>
+    <w:bookmarkStart w:name="z316" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Образование руководителя исполнительного органа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z317" w:id="124"/>
+          <w:bookmarkStart w:name="z317" w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="124"/>
+          <w:bookmarkEnd w:id="120"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9284,80 +10498,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z323" w:id="125"/>
+          <w:bookmarkStart w:name="z323" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="125"/>
+          <w:bookmarkEnd w:id="121"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9467,64 +10681,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z329" w:id="126"/>
+      <w:bookmarkStart w:name="z329" w:id="122"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сведения о трудовой деятельности руководителя исполнительного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>В данном пункте указываются сведения о всей трудовой деятельности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9594,80 +10808,80 @@
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z330" w:id="127"/>
+          <w:bookmarkStart w:name="z330" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="127"/>
+          <w:bookmarkEnd w:id="123"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9863,80 +11077,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z338" w:id="128"/>
+          <w:bookmarkStart w:name="z338" w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="128"/>
+          <w:bookmarkEnd w:id="124"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10347,64 +11561,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z354" w:id="129"/>
+      <w:bookmarkStart w:name="z354" w:id="125"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Привлекался ли как руководитель исполнительного органа в качестве ответчика</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в судебных разбирательствах по вопросам деятельности финансовой организации:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12044,50 +13258,146 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(заполняется собственноручно печатными буквами)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпись _______________Дата _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции постановления Правления Национального Банка РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12259,51 +13569,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z357" w:id="130"/>
+    <w:bookmarkStart w:name="z357" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о работнике</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -12312,121 +13622,121 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование юридического лица)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на "___" _____________________ 20 ___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z358" w:id="131"/>
+          <w:bookmarkStart w:name="z358" w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата и место рождения</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="131"/>
+          <w:bookmarkEnd w:id="127"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12438,80 +13748,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z361" w:id="132"/>
+          <w:bookmarkStart w:name="z361" w:id="128"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Гражданство</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="132"/>
+          <w:bookmarkEnd w:id="128"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12523,135 +13833,135 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z364" w:id="133"/>
+          <w:bookmarkStart w:name="z364" w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Данные документа, удостоверяющего личность, индивидуальный идентификационный номер</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="133"/>
+          <w:bookmarkEnd w:id="129"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z367" w:id="134"/>
+      <w:bookmarkStart w:name="z367" w:id="130"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтверждаю, что настоящая информация была проверена мною и является достоверной и полной. Предоставляю согласие на сбор и обработку персональных данных, необходимых для оказания государственной услуги и на использование сведений, составляющих охраняемую законами Республики Казахстан тайну, содержащихся в информационных системах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Фамилия, имя, отчество (при его наличии):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12954,88 +14264,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Экземпляр № ___</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z371" w:id="135"/>
+    <w:bookmarkStart w:name="z371" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт осмотра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z372" w:id="136"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z372" w:id="132"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>произведен осмотр помещений (наименование подразделения Национального Банка)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13545,132 +14855,132 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z375" w:id="137"/>
+    <w:bookmarkStart w:name="z375" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный Герб Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z376" w:id="138"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z376" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республиканское государственное учреждение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Национальный Банк Республики Казахстан"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Лицензия на инкассацию банкнот, монет и ценностей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z377" w:id="139"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z377" w:id="135"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер лицензии __________________ Дата выдачи: "___" __________ ____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Настоящая лицензия выдана ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13778,50 +15088,146 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(электронная цифровая подпись) (фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место выдачи ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 7 предусматривается в редакции постановления Правления Национального Банка РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14162,88 +15568,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>юридического лица)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z382" w:id="140"/>
+    <w:bookmarkStart w:name="z382" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о переоформлении лицензии на инкассацию банкнот, монет и ценностей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z383" w:id="141"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z383" w:id="137"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу переоформить лицензию на инкассацию банкнот, монет и ценностей,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>выданную _________________ года за __________________ номером</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14940,320 +16346,368 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z386" w:id="142"/>
+    <w:bookmarkStart w:name="z386" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Решение о приостановлении действия лицензии на инкассацию банкнот, монет и ценностей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z387" w:id="143"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 8 – в редакции постановления Правления Национального Банка РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z500" w:id="139"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________ ________________ (город) (дата)</w:t>
-[...68 lines deleted...]
-        <w:t>_____________________________________________________________________,</w:t>
+      _________________ ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(город)                  (дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z501" w:id="140"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Национальный Банк Республики Казахстан за нарушение требований,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предусмотренных ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать нормы нормативных правовых актов, требования которых нарушены)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статьей 48</w:t>
-[...53 lines deleted...]
-        <w:t>1. Приостановить сроком на ______ действие лицензии на инкассацию банкнот,</w:t>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 83 Закона Республики Казахстан "О банках</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и банковской деятельности в Республике Казахстан", РЕШИЛ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Приостановить сроком на __________ действие лицензии на инкассацию банкнот,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>монет и ценностей № _______ от ________________, выданной Товариществу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>с ограниченной ответственностью "______________________________________"</w:t>
-[...33 lines deleted...]
-        <w:t>2. Департаменту _______________________________________________________</w:t>
+        <w:t>с ограниченной ответственностью "____________" (далее – ТОО),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бизнес-идентификационный номер: _____________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Департаменту ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при наличии) руководителя департамента) направить</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -15277,102 +16731,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3. Контроль исполнения настоящего решения оставляю за собой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Заместитель Председателя</w:t>
-[...50 lines deleted...]
-        <w:t>___________ _______________________________</w:t>
+        <w:t>Заместитель Председателя Национального Банка Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________ ______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись) (фамилия, имя, отчество (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -15578,422 +16998,453 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z390" w:id="144"/>
+    <w:bookmarkStart w:name="z390" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Решение о лишении лицензии на инкассацию банкнот, монет и ценностей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z391" w:id="145"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 9 – в редакции постановления Правления Национального Банка РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z502" w:id="142"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________ ________________ (город) (дата)</w:t>
-[...17 lines deleted...]
-        <w:t>Национальный Банк Республики Казахстан за нарушение требований, предусмотренных</w:t>
+      _________________ ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(город)                  (дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z503" w:id="143"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Национальный Банк Республики Казахстан за нарушение требований,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предусмотренных ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>____________________________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать нормы нормативных правовых актов, требования которых нарушены)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статьей 48</w:t>
-[...70 lines deleted...]
-        <w:t>(далее – ТОО), бизнес-идентификационный номер: ______________, лицензии</w:t>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 83 Закона Республики Казахстан "О банках</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и банковской деятельности в Республике Казахстан", РЕШИЛ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Лишить Товарищество с ограниченной ответственностью "_________"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(далее – ТОО), бизнес-идентификационный номер: _____________, лицензии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>на инкассацию банкнот, монет и ценностей № _______ от ______________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2. Департаменту ______________________________________________________</w:t>
-[...33 lines deleted...]
-        <w:t>направить (вручить) копию настоящего решения представителю ТОО для исполнения.</w:t>
+        <w:t>2. Департаменту _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>руководителя департамента) направить (вручить) копию настоящего решения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>представителю ТОО для исполнения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3. Контроль исполнения настоящего решения оставляю за собой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Заместитель Председателя</w:t>
-[...50 lines deleted...]
-        <w:t>___________ _______________________________</w:t>
+        <w:t>Заместитель Председателя Национального Банка</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан ___________ ______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись) (фамилия, имя, отчество (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -16199,88 +17650,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z394" w:id="146"/>
+    <w:bookmarkStart w:name="z394" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Решение о возобновлении действия лицензии на инкассацию банкнот, монет и ценностей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z395" w:id="147"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z395" w:id="145"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________ ________________ (город) (дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Национальный Банк Республики Казахстан, руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
@@ -16486,50 +17937,146 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись) (фамилия, имя, отчество (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место печати</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 11 предусматривается в редакции постановления Правления Национального Банка РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -16636,92 +18183,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>которых является инкассация</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>банкнот, монет и ценностей</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z397" w:id="148"/>
+    <w:bookmarkStart w:name="z397" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Выдача лицензии юридическим лицам, исключительной деятельностью</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>которых является инкассация банкнот, монет и ценностей"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 11 – в редакции постановления Правления Национального Банка РК от 10.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18873,254 +20420,254 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "____" _______ 2019 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="149"/>
+    <w:bookmarkStart w:name="z97" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>постановлений Правления Национального Банка Республики Казахстан, а также структурного элемента постановления Правления Национального Банка Республики Казахстан, признанных утратившими силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z98" w:id="150"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z98" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 25 февраля 2015 года № 22 "Об утверждении Правил выдачи лицензии организациям, осуществляющим отдельные виды банковских операций, на инкассацию банкнот монет и ценностей" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 11772, опубликовано 17 августа 2015 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z99" w:id="151"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z99" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 27 сентября 2018 года № 231 "О внесении изменений в постановление Правления Национального Банка Республики Казахстан от 25 февраля 2015 года № 22 "Об утверждении Правил выдачи лицензии организациям, осуществляющим отдельные виды банковских операций, на инкассацию банкнот, монет и ценностей" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 17767 опубликовано 30 ноября 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z100" w:id="152"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z100" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых постановлений Правления Национального Банка Республики Казахстан, в которые вносятся изменения по вопросам наличного денежного обращения, утвержденного постановлением Правления Национального Банка Республики Казахстан от 29 октября 2018 года № 265 "О внесении изменений в некоторые постановления Правления Национального Банка Республики Казахстан по вопросам наличного денежного обращения" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 18173, опубликовано 23 января 2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19446,31 +20993,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>