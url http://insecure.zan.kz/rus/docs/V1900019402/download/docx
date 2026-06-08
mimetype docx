--- v1 (2025-11-18)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dd58df1" w14:textId="dd58df1">
+    <w:p w14:paraId="3764361" w14:textId="3764361">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,301 +100,328 @@
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые приказы Министра финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Первого заместителя Премьер-Министра Республики Казахстан – Министра финансов Республики Казахстан от 16 сентября 2019 года № 1002. Зарегистрирован в Министерстве юстиции Республики Казахстан 23 сентября 2019 года № 19402.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящий приказ вводится в действие с 1 января 2020 года.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В целях реализации </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 21 июня 2013 года "О пенсионном обеспечении в Республике Казахстан" ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утвердить </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>перечень</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> некоторых приказов Министра финансов Республики Казахстан, в которые вносятся изменения и дополнения, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Комитету государственных доходов Министерства финансов Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) размещение настоящего приказа на интернет-ресурсе Министерства финансов Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы Министерства финансов Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Настоящий приказ вводится в действие с 1 января 2020 года и подлежит официальному опубликованию.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
-[...215 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -422,165 +449,164 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Первый Заместитель</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Премьер-Министра</w:t>
             </w:r>
-          </w:p>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Казахстан-Министр финансов </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
-          </w:p>
-[...15 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>А. Смаилов</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-            <w:r>
-[...19 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -698,824 +724,279 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 16 сентября 2019 года № 1002</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="7"/>
+    <w:bookmarkStart w:name="z20" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых приказов Министра финансов Республики Казахстан, в которые вносятся изменения и дополнения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...163 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1. Утратил силу приказом Министра финансов РК от 24.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 627</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 8 февраля 2018 года № 146 "О некоторых вопросах налогового и таможенного администрирования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16450, опубликован 13 марта 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>форме</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уведомления об итогах рассмотрения жалобы налогоплательщика (налогового агента) на уведомление о результатах проверки, утвержденной указанным приказом:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 6 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"6. Сумма корпоративного (индивидуального) подоходного налога, удержанного у источника выплаты с доходов нерезидентов, не подтвержденная к возврату, с учетом результатов рассмотрения жалобы составляет (не подлежит уплате в бюджет):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тенге</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...572 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -1527,644 +1008,752 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Код бюджетной классификации</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Наименование кода бюджетной классификации</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сумма налога</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z43" w:id="27"/>
-[...18 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>за ________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (проверяемый период)</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии со </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Налогового кодекса Вам необходимо:</w:t>
       </w:r>
-    </w:p>
-[...66 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) уплатить сумму налогов и других обязательных платежей в бюджет и пени в размере</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в _______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                    (наименование органа государственных доходов)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН _________________________________ на счет № __________________</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (органа государственных доходов</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в _____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (Управление казначейства, БИК)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) уплатить сумму налогов, платежей и пени в бюджеты города районного значения, села, поселка, сельского округа:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (БИН аппарата акимов городов районного значения, сел, поселков и сельских округов)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тенге</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:p>
-[...126 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -2179,996 +1768,1309 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Код бюджетной классификации</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Наименование кода бюджетной классификации</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сумма платежа, налога</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сумма пени</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Итого сумма</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Итого</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) перечислить сумму социальных платежей и пени в размере:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в Некоммерческое акционерное общество "Государственная Корпорация "Правительство для граждан".";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>форме</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заключения по результатам камерального контроля, утвержденной указанным приказом:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>раздел 1 "Сведения о налогоплательщике" дополнить пунктом 12-1 следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"12-1. Сверка данных форм налоговой отчетности по обязательным пенсионным взносам работодателя (ОПВР)*****:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      3) перечислить сумму социальных платежей и пени в размере:</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-[...119 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -3183,638 +3085,812 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Налоговый период</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Доход по данным налогоплательщика для исчисления ОПВР</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Доход по данным органа государственных доходов (камерального контроля) для исчисления ОПВР</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Расхождение</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Причина расхождений</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -3871,90 +3947,115 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 16 раздела 3 "Вывод" изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"16. Состояние расчетов по налогам и другим обязательным платежам в бюджет, социальным отчислениям, ОПВ, ОПВР, ОППВ, отчислениям и (или) взносам по ОСМС, на момент составления заключения по результатам камерального контроля******:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      пункт 16 раздела 3 "Вывод" изложить в следующей редакции:</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3969,127 +4070,145 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Вид налога, другого обязательного платежа в бюджет, социального отчисления, ОПВ, ОПВР, ОППВ, отчисления и (или) взносы по ОСМС</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сальдо расчетов (+, -)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -4110,462 +4229,595 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сальдо налога, другого обязательного платежа в бюджет, социального отчисления, ОПВ, ОПВР, ОППВ, отчисления и (или) взносы по ОСМС (+, -)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сальдо пени (+, -)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сальдо штрафа (+, -)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -4622,982 +4874,1119 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="43"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 19 марта 2018 года № 388 "Об утверждении форм налоговых регистров и правил их составления" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16675, опубликован 11 апреля 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>форму</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> налогового регистра по учету объектов обложения индивидуальным подоходным налогом с доходов физических лиц, подлежащих налогообложению у источника выплаты, а также социальным налогом и социальными платежами, утвержденной указанным приказом, изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему перечню;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>форму</w:t>
-[...48 lines deleted...]
-      в </w:t>
+        <w:t xml:space="preserve">в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> составления форм налоговых регистров, утвержденных указанным приказом:</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 86</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 86</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+        <w:t>"86. В таблице по учету объектов обложения индивидуальным подоходным налогом с доходов физических лиц, подлежащих налогообложению у источника выплаты, а также социальным налогом и социальными платежами указываются:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) в графе 1 – порядковый номер строки;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) в графе 2 – фамилия, имя и отчество (при его наличии) работника или физического лица, которому начислен доход;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) в графе 3 – ИИН работника или физического лица, которому начислена и произведена выплата дохода;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) в графе 4 – сумма задолженности по невыплаченным доходам работнику или физическому лицу на начало месяца;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) в графе 5 – сумма начисленного дохода работника или физического лица за отчетный месяц;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) в графе 6 – сумма доходов работника или физического лица, не подлежащая налогообложению;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) в графе 7 – сумма налоговых вычетов с доходов работника или физического лица;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) в графе 8 – сумма дохода работника или физического лица, с которого удерживаются обязательные пенсионные взносы за отчетный месяц;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) в графе 9 – сумма обязательных пенсионных взносов, подлежащая перечислению в единый накопительный пенсионный фонд;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10) в графе 10 – сумма дохода работника или физического лица, с которого исчисляются обязательные пенсионные взносы работодателя за отчетный месяц;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) в графе 11 – сумма обязательных пенсионных взносов работодателя, подлежащая перечислению в единый накопительный пенсионный фонд;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12) в графе 12 – сумма доходов работника или физического лица, облагаемая индивидуальным подоходным налогом за отчетный месяц;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13) в графе 13 – сумма индивидуального подоходного налога, облагаемого у источника выплаты, подлежащая уплате в бюджет за отчетный месяц;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14) в графе 14 – сумма дохода к выплате за отчетный месяц;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15) в графе 15 – сумма выплаченных доходов за отчетный месяц;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16) в графе 16 – сумма задолженности по невыплаченным доходам на конец месяца;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17) в графе 17 – сумма расходов работодателя, выплачиваемых работнику в виде доходов за выполненные работы, оказанные услуги, с которых исчисляется социальный налог за отчетный месяц;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18) в графе 18 – сумма исчисленного социального налога;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19) в графе 19 – сумма доходов работника или физического лица, с которых исчисляются социальные отчисления за отчетный месяц;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20) в графе 20 – сумма социальных отчислений, подлежащая перечислению в Государственный фонд социального страхования за отчетный месяц;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21) в графе 21 – сумма социального налога, подлежащая уплате за отчетный месяц, которая определяется по формуле (графа 18 – графа 20);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22) в графе 22 – сумма доходов, принимаемых для исчисления отчислений и (или) взносов на обязательное социальное медицинское страхование;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23) в графе 23 – сумма отчислений на обязательное социальное медицинское страхование;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24) в графе 24 – сумма взносов на обязательное социальное медицинское страхование.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Итоговая величина граф 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23 и 24 настоящей таблицы графы определяется в последней строке путем суммирования всех величин, отраженных в этой графе за месяц, налоговый период.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>87. В случае, если в налоговом регистре допущено отражение неправильных данных, исправление ошибок осуществляется путем составления формы налогового регистра (далее – дополнительный налоговый регистр), в котором заполняются и указываются только те номера строк налогового регистра, в которые вносятся изменение и (или) дополнение.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Внесение изменения и (или) дополнения в налоговый регистр в зависимости от характера допущенной ошибки производится в следующем порядке:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) в случае обнаружения ошибок в графах 1, 2 и 3 таблицы по учету объектов обложения индивидуальным подоходным налогом с доходов физических лиц, подлежащих налогообложению у источника выплаты, а также социальным налогом и социальными платежами налогового регистра в дополнительном налоговом регистре указываются соответствующие реквизиты. При этом в случае, если допущена ошибка в одной или нескольких графах, в дополнительном налоговом регистре отражаются реквизиты по всем указанным графам;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) в случае обнаружения ошибки в графах 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23 и 24 таблицы по учету объектов обложения индивидуальным подоходным налогом с доходов физических лиц, подлежащих налогообложению у источника выплаты, а также социальным налогом и социальными платежами налогового регистра:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в графах 1, 2 и 3 таблицы по учету объектов обложения индивидуальным подоходным налогом с доходов физических лиц, подлежащих налогообложению у источника выплаты, а также социальным налогом и социальными платежами дополнительного налогового регистра указываются реквизиты граф 1, 2 и 3 таблицы по учету объектов обложения индивидуальным подоходным налогом с доходов физических лиц, подлежащих налогообложению у источника выплаты, а также социальным налогом и социальными платежами налогового регистра;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в графах 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23 и 24 таблицы по учету объектов обложения индивидуальным подоходным налогом с доходов физических лиц, подлежащих налогообложению у источника выплаты, а также социальным налогом и социальными платежами дополнительного налогового регистра указывается сумма выявленной разницы по сравнению с суммой, отраженной в графах 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23 и 24 таблицы по учету объектов обложения индивидуальным подоходным налогом с доходов физических лиц, подлежащих налогообложению у источника выплаты, а также социальным налогом и социальными платежами налогового регистра.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При внесении изменений, направленных на уменьшение значения граф в графах 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23 и 24 таблицы по учету объектов обложения индивидуальным подоходным налогом с доходов физических лиц, подлежащих налогообложению у источника выплаты, а также социальным налогом и социальными платежами, сумма выявленной разницы в графах 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23 и 24 таблицы по учету объектов обложения индивидуальным подоходным налогом с доходов физических лиц, подлежащих налогообложению у источника выплаты, а также социальным налогом и социальными платежами дополнительного налогового регистра указывается со знаком минус "-";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) в случае дополнительного внесения изменений в налоговый регистр за указанный налоговый период, дополнительный налоговый регистр составляется в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 86</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил. При этом в таком дополнительном налоговом регистре необходимо указать номер строки, следующей за последней строкой в налоговом регистре за период, в который вносятся дополнения.".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="45"/>
-[...698 lines deleted...]
-    <w:bookmarkEnd w:id="78"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5871,148 +6260,181 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="79"/>
+    <w:bookmarkStart w:name="z106" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Налоговый регистр по учету объектов обложения индивидуальным подоходным налогом с доходов физических лиц, подлежащих налогообложению у источника выплаты, а также социальным налогом и социальными платежами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z107" w:id="80"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. ИИН _______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Ф.И.О. (при его наличии) или наименование налогоплательщика</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Период: _______________________ год: ___________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      1. ИИН _______________________________________________________</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-[...59 lines deleted...]
-    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -6033,1696 +6455,2261 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Ф.И.О. (при его наличии) работника или физического лица</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>ИИН</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Задолженность по невыплаченным доходам на начало месяца</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Начислено дохода за отчетный месяц</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Доходы, не подлежащие налогообложению</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Налоговые вычеты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Доходы, с которых удерживаются ОПВ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сумма ОПВ, подлежащая уплате</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Доходы, с которых исчисляются ОПВР</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сумма ОПВР, подлежащая перечислению</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Доходы, облагаемые ИПН за отчетный месяц</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Итого за месяц (строка заполняется только по итогу формы):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Итого за налоговый период (строка заполняется только по итогу формы):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z111" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>продолжение таблицы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      продолжение таблицы</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -7743,1942 +8730,2555 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сумма ИПН, подлежащая уплате за отчетный месяц</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Доходы к выплате за отчетный месяц</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Выплачено доходов за отчетный месяц</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Задолженность по невыплаченным доходам на конец месяца</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Расходы работодателя, с которых исчисляется социальный налог</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сумма исчисленного социального налога</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Доходы, с которых исчисляются социальные отчисления</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сумма социальных отчислений, подлежащая уплате</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сумма социального налога, подлежащая уплате за отчетный месяц (графа 18- графа 20)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Доходы, принимаемые для исчисления отчислений и (или) взносов на обязательное социальное медицинское страхование</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сумма отчислений на обязательное социальное медицинское страхование</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сумма взносов на обязательное социальное медицинское страхование</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Ф.И.О.(при его наличии), подпись индивидуального предпринимателя, печать (при наличии)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при его наличии), подпись лица, ответственного за составление налогового регистра)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(дата составления налогового регистра)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание: расшифровка аббревиатур:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИН – индивидуальный идентификационный номер;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ф.И.О. – фамилия, имя, отчество;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ОПВ – обязательные пенсионные взносы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИПН – индивидуальный подоходный налог;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ОПВР – обязательные пенсионные взносы работодателей</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      (Ф.И.О.(при его наличии), подпись индивидуального предпринимателя, печать (при наличии)</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-[...199 lines deleted...]
-    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10004,31 +11604,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>