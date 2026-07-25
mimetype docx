--- v0 (2025-10-14)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="180a3f4" w14:textId="180a3f4">
+    <w:p w14:paraId="ec39508" w14:textId="ec39508">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,176 +76,214 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил ведения единой информационной системы долевого участия в жилищном строительстве</w:t>
+        <w:t>Об утверждении Правил ведения единой информационной системы долевого участия в жилищном строительстве и долевого участия в жилищном строительстве в рамках реновации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 29 августа 2019 года № 678. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 августа 2019 года № 19313.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок приказа – в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 11-2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О долевом участии в жилищном строительстве" и в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" </w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра промышленности и строительства РК от 22.04.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 144</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -264,54 +302,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ведения единой информационной системы долевого участия в жилищном строительстве.</w:t>
+        <w:t xml:space="preserve"> ведения единой информационной системы долевого участия в жилищном строительстве и долевого участия в жилищном строительстве в рамках реновации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитету по делам строительства и жилищно-коммунального хозяйства Министерства индустрии и инфраструктурного развития Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -675,1329 +775,1187 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 августа 2019 года № 678</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила ведения единой информационной системы долевого участия в жилищном строительстве</w:t>
+        <w:t xml:space="preserve"> Правила ведения единой информационной системы долевого участия в жилищном строительстве и долевого участия в жилищном строительстве в рамках реновации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила - в редакции приказа Министра промышленности и строительства РК от 22.04.2024 </w:t>
+      Сноска. Заголовок – в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 144</w:t>
+        <w:t>№ 244</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила – в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила ведения единой информационной системы долевого участия в жилищном строительстве и долевого участия в жилищном строительстве в рамках реновации (далее – Правила) разработаны в соответствии с подпунктом 11-2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О долевом участии в жилищном строительстве" (далее – Закон) и определяют порядок ведения единой информационной системы долевого участия в жилищном строительстве и долевого участия в жилищном строительстве в рамках реновации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О долевом участии в жилищном строительстве" (далее – Закон) и определяют порядок ведения единой информационной системы долевого участия в жилищном строительстве.</w:t>
+        <w:t>
+      2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+      1) квартирограмма – сведения, содержащие технические параметры (площадь, этажность, вид помещения, количество квартир или индивидуальных жилых домов, номер помещения, номер подъезда, площадь земельного участка, парковочные места) для ведения учета прав и обязанностей, связанных с приобретением жилых и нежилых помещении, в том числе долей и паев в планируемых проектах и строящихся многоквартирных жилых домах или комплекса индивидуальных жилых домов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) квартирограмма – сведения, содержащие технические параметры (площадь, этажность, вид помещения, количество квартир или индивидуальных жилых домов, номер помещения, номер подъезда, площадь земельного участка, парковочные места) для ведения учета прав и обязанностей, связанных с приобретением жилых и нежилых помещении, в том числе долей и паев в планируемых проектах и строящихся многоквартирных жилых домах или комплекса индивидуальных жилых домов;</w:t>
+      1-1) залогодержатель – банк, организация, осуществляющая отдельные виды банковских операций или организация, осуществляющая микрофинансовую деятельность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) учредитель доверительного управления государственным имуществом (далее – учредитель) – уполномоченный орган по государственному имуществу или местный исполнительный орган либо аппарат акима города районного значения, села, поселка, сельского округа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) разрешительные документы – документы, предоставляющие заявителю право на реализацию его замысла по строительству или изменению помещений (отдельных частей) существующих зданий, которые включают: решение местного исполнительного органа о предоставлении соответствующего права на землю; решение местного исполнительного органа на проведение реконструкции, перепланировки, переоборудования помещений (отдельных частей) существующих зданий (сооружений);</w:t>
+      2-1) договор о долевом участии в жилищном строительстве в рамках реновации (далее – Договор в рамках реновации) – договор, заключаемый между уполномоченной компанией и дольщиком в рамках реновации, регулирующий правоотношения сторон, связанные с долевым участием в жилищном строительстве в рамках реновации, при которых одна сторона обязуется обеспечить строительство многоквартирного жилого дома и передать по завершении строительства второй стороне долю в многоквартирном жилом доме, а вторая – произвести встречное предоставление объекта реновации и (или) недвижимого имущества в рамках объекта реновации и принять долю в многоквартирном жилом доме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) доверительный управляющий – физические лица и негосударственные юридические лица, если иное не предусмотрено законами Республики Казахстан, заключившие договор доверительного управления с учредителем;</w:t>
+      2-2) дольщик в рамках реновации – физическое лицо (за исключением временно пребывающих иностранцев) или юридическое лицо, заключившее договор о долевом участии в жилищном строительстве в рамках реновации с целью получения доли в многоквартирном жилом доме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) застройщик в сфере долевого участия в жилищном строительстве (далее – застройщик) – юридическое лицо, осуществляющее деятельность по организации долевого участия в жилищном строительстве многоквартирных жилых домов и (или) комплекса индивидуальных жилых домов за счет собственных и (или) привлеченных денег посредством участия в уставном капитале уполномоченной компании;</w:t>
+      3) разрешительные документы – документы, предоставляющие заявителю право на реализацию его замысла по строительству или изменению помещений (отдельных частей) существующих зданий, которые включают: решение местного исполнительного органа о предоставлении соответствующего права на землю; решение местного исполнительного органа на проведение реконструкции, перепланировки, переоборудования помещений (отдельных частей) существующих зданий (сооружений);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) уполномоченный орган в сфере долевого участия в жилищном строительстве (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство, а также в пределах своей компетенции межотраслевую координацию в сфере долевого участия в жилищном строительстве;</w:t>
+      4) доверительный управляющий – физические лица и негосударственные юридические лица, если иное не предусмотрено законами Республики Казахстан, заключившие договор доверительного управления с учредителем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) договор о долевом участии в жилищном строительстве (далее – Договор) – договор, заключаемый между уполномоченной компанией и дольщиком, регулирующий правоотношения сторон, связанные с долевым участием в жилищном строительстве, при которых одна сторона обязуется обеспечить строительство многоквартирного жилого дома или комплекса индивидуальных жилых домов и передать по завершении строительства второй стороне долю в многоквартирном жилом доме или комплекса индивидуальных жилых домов, а вторая – произвести оплату и принять долю в многоквартирном жилом доме или комплекса индивидуальных жилых домов;</w:t>
+      4-1) жилищно-строительный кооператив – некоммерческое объединение физических лиц с целью строительства многоквартирного жилого дома и последующего распределения между членами жилищно-строительного кооператива квартир, нежилых помещений, парковочных мест, кладовок в соответствии с суммой внесенных паевых взносов, действующее до исполнения своих обязательств в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> договора о долевом участии в жилищном строительстве (далее – Типовая форма), утвержденной приказом Министра национальной экономики Республики Казахстан от 28 июля 2016 года № 345 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 14185);</w:t>
+        <w:t>
+      5) застройщик в сфере долевого участия в жилищном строительстве (далее – застройщик) – юридическое лицо, осуществляющее деятельность по организации долевого участия в жилищном строительстве многоквартирных жилых домов и (или) комплекса индивидуальных жилых домов за счет собственных и (или) привлеченных денег посредством участия в уставном капитале уполномоченной компании;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) единая информационная система долевого участия в жилищном строительстве (далее – Система) – информационная система, предназначенная для систематизации и учета договоров о долевом участии в жилищном строительстве и сведений о переуступке прав требований по ним;</w:t>
+      6) уполномоченный орган в сфере долевого участия в жилищном строительстве (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство, а также в пределах своей компетенции межотраслевую координацию в сфере долевого участия в жилищном строительстве;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) Единый оператор жилищного строительства (далее – Единый оператор) – ипотечная организация с прямым или косвенным участием государства в уставном капитале, целью которой является участие в реализации государственной политики в области обеспечения доступности жилья населению Республики Казахстан через механизмы ипотечного кредитования и предоставления арендного жилья, развития долевого жилищного строительства, а также обеспечение доступности финансовых ресурсов для строительной отрасли;</w:t>
+      7) договор о долевом участии в жилищном строительстве (далее – Договор) – договор, заключаемый между уполномоченной компанией и дольщиком, регулирующий правоотношения сторон, связанные с долевым участием в жилищном строительстве, при которых одна сторона обязуется обеспечить строительство многоквартирного жилого дома или комплекса индивидуальных жилых домов и передать по завершении строительства второй стороне долю в многоквартирном жилом доме или комплекса индивидуальных жилых домов, а вторая – произвести оплату и принять долю в многоквартирном жилом доме или комплекса индивидуальных жилых домов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) уполномоченная компания – юридическое лицо, сто процентов голосующих акций (долей участия в уставном капитале) которого принадлежат застройщику, осуществляющее деятельность по обеспечению долевого строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов и реализации долей в многоквартирном жилом доме или комплексе индивидуальных жилых домов, которое не вправе заниматься какой-либо иной коммерческой деятельностью, за исключением деятельности в специальных экономических зонах;</w:t>
+      8) единая информационная система долевого участия в жилищном строительстве (далее – Система) – информационная система, предназначенная для систематизации и учета договоров о долевом участии в жилищном строительстве, договоров о долевом участии в жилищном строительстве в рамках реновации и сведений о переуступке прав требований по ним;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) дольщик – физическое лицо (за исключением временно пребывающих иностранцев), юридическое лицо или лицо, осуществляющее деятельность в соответствии с договором о совместной деятельности (простое товарищество, консорциум), заключившее договор о долевом участии в жилищном строительстве с целью получения доли в многоквартирном жилом доме или комплексе индивидуальных жилых домов.</w:t>
+      9) Единый оператор жилищного строительства (далее – Единый оператор) – ипотечная организация с прямым или косвенным участием государства в уставном капитале, целью которой является участие в реализации государственной политики в области обеспечения доступности жилья населению Республики Казахстан через механизмы ипотечного кредитования и предоставления арендного жилья, развития долевого жилищного строительства, а также обеспечение доступности финансовых ресурсов для строительной отрасли;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок ведения единой информационной системы долевого участия в жилищном строительстве</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) уполномоченная компания – юридическое лицо, сто процентов голосующих акций (долей участия в уставном капитале) которого принадлежат застройщику, осуществляющее деятельность по обеспечению долевого строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов и реализации долей в многоквартирном жилом доме или комплексе индивидуальных жилых домов, которое не вправе заниматься какой-либо иной коммерческой деятельностью, за исключением деятельности в специальных экономических зонах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Пользователями Системы являются:</w:t>
+      11) дольщик – физическое лицо (за исключением временно пребывающих иностранцев), юридическое лицо или лицо, осуществляющее деятельность в соответствии с договором о совместной деятельности (простое товарищество, консорциум), заключившее договор о долевом участии в жилищном строительстве с целью получения доли в многоквартирном жилом доме или комплексе индивидуальных жилых домов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) застройщики;</w:t>
+      Глава 2. Порядок ведения единой информационной системы долевого участия в жилищном строительстве и долевого участия в жилищном строительстве в рамках реновации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) уполномоченные компании;</w:t>
+      3. Пользователями Системы являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) местные исполнительные органы областей, городов Астана, Алматы и Шымкент, районов, городов областного значения (далее – местный исполнительный орган).</w:t>
+      1) застройщики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Создание учетной записи застройщика осуществляется посредством самостоятельной регистрации в Системе.</w:t>
+      2) уполномоченные компании;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Редактирование сведений учетной записи застройщика осуществляется застройщиком в Системе самостоятельно.</w:t>
+      3) жилищно-строительные кооперативы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Удаление учетной записи застройщика в Системе осуществляется на основании письменного обращения застройщика в адрес уполномоченного органа или доверительного управляющего Системы.</w:t>
+      4) залогодержатель;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Создание учетной записи уполномоченной компании осуществляется застройщиком в Системе самостоятельно в течение 3 (трех) рабочих дней с даты получения разрешения на привлечение денег дольщиков либо гарантии Единого оператора.</w:t>
+      5) местные исполнительные органы областей, городов Астана, Алматы и Шымкент, районов, городов областного значения (далее – местный исполнительный орган).";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Редактирование сведений учетной записи уполномоченной компании осуществляется застройщиком в Системе самостоятельно.</w:t>
+      4. Создание учетной записи застройщика или жилищно-строительного кооператива осуществляется посредством самостоятельной регистрации в Системе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Удаление учетной записи уполномоченной компании в Системе осуществляется на основании письменного обращения застройщика в адрес уполномоченного органа или доверительного управляющего Системы.</w:t>
+      Редактирование и удаление сведений об учетной записи застройщика или жилищно-строительного кооператива в Системе осуществляется на основании письменного обращения застройщика или жилищно-строительного кооператива в адрес уполномоченного органа или доверительного управляющего Системы соответственно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Создание учетной записи местного исполнительного органа в Системе осуществляется посредством письменного обращения местного исполнительного органа в адрес уполномоченного органа или доверительного управляющего Системы.</w:t>
+      5. Создание учетной записи уполномоченной компании осуществляется застройщиком в Системе самостоятельно в течение 3 (трех) рабочих дней с даты получения разрешения на привлечение денег дольщиков либо гарантии Единого оператора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Учетная запись местного исполнительного органа создается в течение 1 (одного) рабочего дня с даты регистрации письма уполномоченным органом или доверительным управляющим Системы.</w:t>
+      Редактирование сведений учетной записи уполномоченной компании осуществляется застройщиком в Системе самостоятельно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Редактирование сведений и удаление учетной записи местного исполнительного органа в Системе осуществляется на основании письма в адрес уполномоченного органа или доверительного управляющего Системы.</w:t>
+      Удаление учетной записи уполномоченной компании в Системе осуществляется на основании письменного обращения застройщика в адрес уполномоченного органа или доверительного управляющего Системы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае увольнения или перехода работника местного исполнительного органа на другую должность, местный исполнительный орган в течение 5 (пяти) рабочих дней уведомляет уполномоченный орган или доверительного управляющего Системы для удаления учетной записи.</w:t>
+      6. Создание учетной записи местного исполнительного органа или залогодержателя в Системе осуществляется посредством письменного обращения местного исполнительного органа или залогодержателя в адрес уполномоченного органа или доверительного управляющего Системы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Уполномоченная компания в течение 6 (шести) рабочих дней с даты получения разрешения на привлечение денег дольщиков либо гарантии Единого оператора направляет в Системе заявку для регистрации сведений об объекте строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов (далее – объект) в электронной форме в местный исполнительный орган по месту нахождения объекта.</w:t>
+      Учетная запись местного исполнительного органа или залогодержателя создается в течение 1 (одного) рабочего дня с даты регистрации обращения уполномоченным органом или доверительным управляющим Системы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z67" w:id="40"/>
-[...15 lines deleted...]
-      Заявка уполномоченной компании включает следующие сведения и документацию об объекте:</w:t>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Редактирование сведений и удаление учетной записи местного исполнительного органа или залогодержателя в Системе осуществляется на основании письменного обращения в адрес уполномоченного органа или доверительного управляющего Системы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z68" w:id="41"/>
-[...15 lines deleted...]
-      1) наименование объекта;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае увольнения или перехода работника местного исполнительного органа или залогодержателя на другую должность, местный исполнительный орган или залогодержатель в течение 5 (пяти) рабочих дней на основании письменного обращения уведомляет уполномоченный орган или доверительного управляющего Системы для удаления учетной записи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z69" w:id="42"/>
-[...15 lines deleted...]
-      2) местоположение объекта;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Жилищно-строительный кооператив в течение 6 (шести) рабочих дней с даты получения талона о приеме уведомления о начале строительно-монтажных работ направляет в Системе заявку для регистрации сведений о многоквартирном жилом доме (далее – МЖД) в электронной форме в местный исполнительный орган по месту нахождения объекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z70" w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявка жилищно-строительного кооператива включает следующие сведения и документацию об объекте:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование МЖД;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) местоположение МЖД;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) положительное заключение комплексной вневедомственной экспертизы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z71" w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) талон о приеме уведомления о начале строительно-монтажных работ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z75" w:id="48"/>
-[...15 lines deleted...]
-      8) технические характеристики объекта.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) правоустанавливающие документы на земельный участок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Местный исполнительный орган в течение 3 (трех) рабочих дней со дня получения заявки проверяет и регистрирует в Системе сведения об объекте, либо направляет мотивированный ответ об отказе в регистрации сведений об объекте с указанием основания для отказа.</w:t>
+      6) квартирограмма МЖД;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Основаниями для отказа в регистрации сведений об объекте являются:</w:t>
+      7) технические характеристика МЖД.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) несоответствие сведений об объекте, внесенных уполномоченной компанией в Систему, со сведениями разрешительных документов уполномоченной компании по объекту;</w:t>
+      8. Местный исполнительный орган в течение 3 (трех) рабочих дней со дня получения заявки проверяет и регистрирует в Системе сведения об объекте, либо направляет мотивированный ответ об отказе в регистрации сведений об объекте с указанием основания для отказа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) установление недостоверности разрешительных документов по объекту, представленных уполномоченной компанией, и (или) сведений, содержащихся в них.</w:t>
+      9. Основаниями для отказа в регистрации сведений об объекте или МЖД являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. После устранения замечаний, указанных в мотивированном отказе, уполномоченная компания повторно направляет в Системе заявку для регистрации сведений об объекте в местный исполнительный орган.</w:t>
+      1) несоответствие сведений об объекте или МЖД, внесенных уполномоченной компанией или жилищно-строительным кооперативом в Систему, со сведениями разрешительных документов уполномоченной компании или жилищно-строительного кооператива по объекту или МЖД;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Корректирование сведений об объекте осуществляется уполномоченной компанией в Системе самостоятельно на основании наличия разрешительных и (или) иных документов, подтверждающих необходимость внесения соответствующих корректировок в сведения об объекте.</w:t>
+      2) установление недостоверности разрешительных документов по объекту или МЖД, представленных уполномоченной компанией или жилищно-строительным кооперативом, и (или) сведений, содержащихся в них.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уполномоченная компания вносит в Системе необходимые корректировки в сведения об объекте, прилагает подтверждающие документы и направляет заявку для регистрации скорректированных сведений об объекте в местный исполнительный орган.</w:t>
+      10. После устранения замечаний, указанных в мотивированном отказе, уполномоченная компания или жилищно-строительный кооператив повторно направляет в Системе заявку для регистрации сведений об объекте или МЖД в местный исполнительный орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+      11. Корректирование сведений об объекте или МЖД осуществляется уполномоченной компанией или жилищно-строительным кооперативом в Системе самостоятельно на основании наличия разрешительных и (или) иных документов, подтверждающих необходимость внесения соответствующих корректировок в сведения об объекте или МЖД.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Постановка на учет Договоров в Системе осуществляется уполномоченной компанией только после регистрации местным исполнительным органом сведений об объекте в Системе.</w:t>
+      Уполномоченная компания или жилищно-строительный кооператив вносит в Системе необходимые корректировки в сведения об объекте или МЖД, прилагает подтверждающие документы и направляет заявку для регистрации скорректированных сведений об объекте или МЖД в местный исполнительный орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Уполномоченная компания заключает с дольщиком Договор, соответствующий Типовой форме Договора, в письменной (бумажной или электронной) форме.</w:t>
+      12. Местный исполнительный орган в течение 3 (трех) рабочих дней со дня получения заявки проверяет и регистрирует в Системе скорректированные сведения об объекте или МЖД, либо направляет мотивированный ответ об отказе в регистрации скорректированных сведений об объекте или МЖД с указанием основания для отказа в соответствии с пунктом 9 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Электронный Договор формируется и заключается уполномоченной компанией с дольщиком посредством Системы или собственного объекта информатизации.</w:t>
+      13. Постановка на учет Договоров или Договоров в рамках реновации в Системе осуществляется уполномоченной компанией после регистрации местным исполнительным органом сведений об объекте в Системе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 30 сентября 2016 года № 434 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 14311).</w:t>
+        <w:t>
+      13-1. Регистрация договоров участия в жилищно-строительном кооперативе в Системе осуществляется жилищно-строительным кооперативом после регистрации местным исполнительным органом сведений об МЖД в Системе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
@@ -2006,55 +1964,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>