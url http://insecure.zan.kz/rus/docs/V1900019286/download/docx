--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="af49688" w14:textId="af49688">
+    <w:p w14:paraId="c1deaa6" w14:textId="c1deaa6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,94 +102,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ и.о. Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 16 августа 2019 года № 199/НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 23 августа 2019 года № 19286.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок приказа предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 229/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 229/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 5-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7-1 Закона Республики Казахстан "Об информатизации" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -208,230 +368,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проведения мониторинга событий информационной безопасности объектов информатизации государственных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Комитету по информационной безопасности Министерства цифрового развития, инноваций и аэрокосмической промышленности в установленном законодательством Республики Казахстан порядке обеспечить: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
-[...15 lines deleted...]
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение десяти календарных дней со дня государственной регистрации настоящего приказа направление его на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
-[...15 lines deleted...]
-      2) в течение десяти календарных дней со дня государственной регистрации настоящего приказа направление его на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) размещение настоящего приказа на интернет-ресурсе Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан после его официального опубликования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
-[...15 lines deleted...]
-      3) размещение настоящего приказа на интернет-ресурсе Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан после его официального опубликования;</w:t>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1), 2) и 3) настоящего пункта приказа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
-[...15 lines deleted...]
-      4) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1), 2) и 3) настоящего пункта приказа.</w:t>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
-[...15 lines deleted...]
-      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
@@ -527,64 +687,64 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z14" w:id="9"/>
+      <w:bookmarkStart w:name="z14" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Комитет национальной безопасности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -723,1482 +883,1566 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 16 августа 2019 года № 199/НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 229/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила проведения мониторинга событий информационной безопасности объектов информатизации государственных органов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила - в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 27.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 399/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила проведения мониторинга событий информационной безопасности объектов информатизации государственных органов (далее - Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 5-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7-1 Закона Республики Казахстан "Об информатизации" (далее – Закон) и определяют порядок проведения мониторинга событий информационной безопасности объектов информатизации государственных органов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах используются следующие понятия и определения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) объекты информатизации - электронные информационные ресурсы, программное обеспечение, интернет-ресурс и информационно-коммуникационная инфраструктура;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...15 lines deleted...]
-      2. В настоящих Правилах используются следующие понятия и определения:</w:t>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информационная безопасность в сфере информатизации (далее - информационная безопасность) - состояние защищенности электронных информационных ресурсов, информационных систем и информационно-коммуникационной инфраструктуры от внешних и внутренних угроз;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...15 lines deleted...]
-      1) объекты информатизации - электронные информационные ресурсы, программное обеспечение, интернет-ресурс и информационно-коммуникационная инфраструктура;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мониторинг событий информационной безопасности - постоянное наблюдение за объектом информатизации с целью выявления и идентификации событий информационной безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      2) информационная безопасность в сфере информатизации (далее - информационная безопасность) - состояние защищенности электронных информационных ресурсов, информационных систем и информационно-коммуникационной инфраструктуры от внешних и внутренних угроз;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) событие информационной безопасности (далее - событие ИБ) - состояние объектов информатизации, свидетельствующее о возможном нарушении существующей политики безопасности либо о прежде неизвестной ситуации, которая может иметь отношение к безопасности объекта информатизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      3) мониторинг событий информационной безопасности - постоянное наблюдение за объектом информатизации с целью выявления и идентификации событий информационной безопасности;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) инцидент информационной безопасности (далее - инцидент ИБ) - отдельно или серийно возникающие сбои в работе информационно-коммуникационной инфраструктуры или отдельных ее объектов, создающие угрозу их надлежащему функционированию и (или) условия для незаконного получения, копирования, распространения, модификации, уничтожения или блокирования электронных информационных ресурсов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      4) событие информационной безопасности (далее - событие ИБ) - состояние объектов информатизации, свидетельствующее о возможном нарушении существующей политики безопасности либо о прежде неизвестной ситуации, которая может иметь отношение к безопасности объекта информатизации;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) государственная техническая служба (далее – АО "ГТС") – акционерное общество, созданное по решению Правительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      5) инцидент информационной безопасности (далее - инцидент ИБ) - отдельно или серийно возникающие сбои в работе информационно-коммуникационной инфраструктуры или отдельных ее объектов, создающие угрозу их надлежащему функционированию и (или) условия для незаконного получения, копирования, распространения, модификации, уничтожения или блокирования электронных информационных ресурсов;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) журналирование событий – процесс записи информации о происходящих с объектом информатизации программных или аппаратных событиях в журнал регистрации событий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      6) государственная техническая служба (далее – АО "ГТС") – акционерное общество, созданное по решению Правительства Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) система сбора журналов регистрации событий – аппаратно-программный комплекс, обеспечивающий централизованный сбор журналов регистрации событий объектов информатизации, их хранение и дальнейшую передачу в систему управления событиями ИБ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      7) журналирование событий – процесс записи информации о происходящих с объектом информатизации программных или аппаратных событиях в журнал регистрации событий;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) координатор информационной безопасности – работник АО "ГТС", располагающийся на постоянной основе в государственном органе и осуществляющий координацию мероприятий, направленных на поддержание состояния защищенности объектов информатизации государственных органов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Иные понятия, используемые в настоящих Правилах, применяются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мониторинг событий информационной безопасности объектов информатизации государственных органов (далее – МСИБ) проводится АО "ГТС", реализующим задачи и функции Национального координационного центра информационной безопасности (далее – НКЦИБ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Объектами МСИБ являются объекты информатизации государственного органа (далее – ГО).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      3. Мониторинг событий информационной безопасности объектов информатизации государственных органов (далее – МСИБ) проводится АО "ГТС", реализующим задачи и функции Национального координационного центра информационной безопасности (далее – НКЦИБ).</w:t>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. К объектам МСИБ не относятся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      4. Объектами МСИБ являются объекты информатизации государственного органа (далее – ГО).</w:t>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) электронные информационные ресурсы, содержащие сведения, составляющие государственные секреты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      5. К объектам МСИБ не относятся:</w:t>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информационные системы в защищенном исполнении, отнесенные к государственным секретам в соответствии с законодательством Республики Казахстан о государственных секретах, а также сети телекоммуникаций специального назначения и/или правительственной, засекреченной, шифрованной и кодированной связи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      1) электронные информационные ресурсы, содержащие сведения, составляющие государственные секреты;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) объекты информатизации Национального Банка Республики Казахстан, не интегрируемые с объектами информационно-коммуникационной инфраструктуры "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...15 lines deleted...]
-      2) информационные системы в защищенном исполнении, отнесенные к государственным секретам в соответствии с законодательством Республики Казахстан о государственных секретах, а также сети телекоммуникаций специального назначения и/или правительственной, засекреченной, шифрованной и кодированной связи;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В рамках МСИБ источниками событий ИБ являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      3) объекты информатизации Национального Банка Республики Казахстан, не интегрируемые с объектами информационно-коммуникационной инфраструктуры "электронного правительства".</w:t>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      средства защиты информации в информационно-коммуникационной инфраструктуре (далее – ИКИ) объектов МСИБ, в том числе, устанавливаемые и сопровождаемые АО "ГТС" (далее – источники событий ИБ);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...15 lines deleted...]
-      6. В рамках МСИБ источниками событий ИБ являются:</w:t>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      система управления событиями ИБ НКЦИБ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      средства защиты информации в информационно-коммуникационной инфраструктуре (далее – ИКИ) объектов МСИБ, в том числе, устанавливаемые и сопровождаемые АО "ГТС" (далее – источники событий ИБ);</w:t>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. МСИБ включает в себя следующие виды работ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      система управления событиями ИБ НКЦИБ.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) установку источников событий ИБ в ИКИ объектов МСИБ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      7. МСИБ включает в себя следующие виды работ:</w:t>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) техническое сопровождение источников событий ИБ в ИКИ объектов МСИБ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...15 lines deleted...]
-      1) установку источников событий ИБ в ИКИ объектов МСИБ;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отслеживание событий ИБ объектов МСИБ с целью обнаружения инцидентов ИБ и последующего на них реагирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      2) техническое сопровождение источников событий ИБ в ИКИ объектов МСИБ;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. МСИБ проводится по одному из следующих вариантов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      3) отслеживание событий ИБ объектов МСИБ с целью обнаружения инцидентов ИБ и последующего на них реагирования.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по одному виду работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...15 lines deleted...]
-      8. МСИБ проводится по одному из следующих вариантов:</w:t>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по нескольким видам работ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...15 lines deleted...]
-      1) по одному виду работ;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. МСИБ проводится АО "ГТС" на основании договорных отношений между Комитетом национальной безопасности Республики Казахстан (далее – КНБ РК) и АО "ГТС", в отношении объектов МСИБ, расположенных на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      2) по нескольким видам работ.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок проведения мониторинга событий информационной безопасности объектов информатизации государственных органов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      9. МСИБ проводится АО "ГТС" на основании договорных отношений между Комитетом национальной безопасности Республики Казахстан (далее – КНБ РК) и АО "ГТС", в отношении объектов МСИБ, расположенных на территории Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. При проведении МСИБ АО "ГТС" осуществляет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок проведения мониторинга событий информационной безопасности объектов информатизации государственных органов</w:t>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в рамках установки источников событий ИБ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      10. При проведении МСИБ АО "ГТС" осуществляет:</w:t>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      изучение ИКИ объектов МСИБ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      1) в рамках установки источников событий ИБ:</w:t>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      развертывание аппаратно-программного комплекса источников событий ИБ в ИКИ объектов МСИБ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      изучение ИКИ объектов МСИБ;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      настройку отдельных механизмов функционирования и политик безопасности источников событий ИБ, а также проверку корректности их работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      развертывание аппаратно-программного комплекса источников событий ИБ в ИКИ объектов МСИБ;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в рамках технического сопровождения источников событий ИБ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      настройку отдельных механизмов функционирования и политик безопасности источников событий ИБ, а также проверку корректности их работы;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      установку обновлений источников событий ИБ по мере их выпуска производителем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      2) в рамках технического сопровождения источников событий ИБ:</w:t>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      контроль состояния источников событий ИБ, их параметров и режимов защиты, в том числе устранение ошибок и недостатков в их функционировании;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      установку обновлений источников событий ИБ по мере их выпуска производителем;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отработку заявок от ГО по вопросам функционирования источников событий ИБ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      контроль состояния источников событий ИБ, их параметров и режимов защиты, в том числе устранение ошибок и недостатков в их функционировании;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в рамках отслеживания событий ИБ объектов МСИБ, с целью обнаружения инцидентов ИБ и последующего на них реагирования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      отработку заявок от ГО по вопросам функционирования источников событий ИБ;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определение перечня журналов регистрации событий, необходимых для передачи в систему управления событиями ИБ НКЦИБ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      3) в рамках отслеживания событий ИБ объектов МСИБ, с целью обнаружения инцидентов ИБ и последующего на них реагирования:</w:t>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацию журналирования событий источников событий ИБ, сопровождаемых АО "ГТС";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      определение перечня журналов регистрации событий, необходимых для передачи в систему управления событиями ИБ НКЦИБ;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацию систем сбора журналов регистрации событий НКЦИБ в контурах сетей телекоммуникаций ГО, в которых функционируют объекты МСИБ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      организацию журналирования событий источников событий ИБ, сопровождаемых АО "ГТС";</w:t>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацию сбора журналов регистрации событий объектов МСИБ и источников событий ИБ в систему сбора журналов регистрации событий НКЦИБ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      организацию систем сбора журналов регистрации событий НКЦИБ в контурах сетей телекоммуникаций ГО, в которых функционируют объекты МСИБ;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацию передачи журналов регистрации событий объектов МСИБ и источников событий ИБ в систему управления событиями ИБ НКЦИБ их обработку и анализ с целью выявления событий ИБ и инцидентов ИБ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      организацию сбора журналов регистрации событий объектов МСИБ и источников событий ИБ в систему сбора журналов регистрации событий НКЦИБ;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первичный анализ событий ИБ или инцидентов ИБ, выявленных на объекте МСИБ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...15 lines deleted...]
-      организацию передачи журналов регистрации событий объектов МСИБ и источников событий ИБ в систему управления событиями ИБ НКЦИБ их обработку и анализ с целью выявления событий ИБ и инцидентов ИБ;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уведомление ГО или уполномоченного им лица о выявленных событиях ИБ и инцидентах ИБ в течение 30 минут с момента выявления события ИБ или инцидента ИБ, КНБ РК – в течение 3 часов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...15 lines deleted...]
-      первичный анализ событий ИБ или инцидентов ИБ, выявленных на объекте МСИБ;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выдачу первичных рекомендаций по приостановлению распространения инцидента ИБ ГО или уполномоченному им лицу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...15 lines deleted...]
-      уведомление ГО или уполномоченного им лица о выявленных событиях ИБ и инцидентах ИБ в течение 30 минут с момента выявления события ИБ или инцидента ИБ, КНБ РК – в течение 3 часов;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при наличии технической возможности принятие мер по приостановлению распространения инцидента ИБ посредством источников событий ИБ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      выдачу первичных рекомендаций по приостановлению распространения инцидента ИБ ГО или уполномоченному им лицу;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      направление, при необходимости, к месту размещения объектов МСИБ работника АО "ГТС" в рамках реагирования на инцидент ИБ (необходимость определяется КНБ РК или АО "ГТС" самостоятельно);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...15 lines deleted...]
-      при наличии технической возможности принятие мер по приостановлению распространения инцидента ИБ посредством источников событий ИБ;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уведомление уполномоченного органа в сфере обеспечения информационной безопасности (далее – уполномоченный орган) и КНБ РК о неустранении ГО или уполномоченным им лицом причин и последствий инцидента ИБ по истечении 48 часов с момента выявления инцидента ИБ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...15 lines deleted...]
-      направление, при необходимости, к месту размещения объектов МСИБ работника АО "ГТС" в рамках реагирования на инцидент ИБ (необходимость определяется КНБ РК или АО "ГТС" самостоятельно);</w:t>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Координатор информационной безопасности осуществляет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...15 lines deleted...]
-      уведомление уполномоченного органа в сфере обеспечения информационной безопасности (далее – уполномоченный орган) и КНБ РК о неустранении ГО или уполномоченным им лицом причин и последствий инцидента ИБ по истечении 48 часов с момента выявления инцидента ИБ.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      изучение информационно-коммуникационной инфраструктуры ГО в целях формирования рекомендаций по повышению уровня защищенности ОИ ГО;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
-[...15 lines deleted...]
-      11. Координатор информационной безопасности осуществляет:</w:t>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      изучение технической документации по ИБ ГО в целях формирования рекомендаций по ее актуализации и пересмотра требований технической документации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
-[...15 lines deleted...]
-      изучение информационно-коммуникационной инфраструктуры ГО в целях формирования рекомендаций по повышению уровня защищенности ОИ ГО;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координирование мероприятий по реагированию на инциденты ИБ, выявленных в информационно-коммуникационной инфраструктуре ГО;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
-[...15 lines deleted...]
-      изучение технической документации по ИБ ГО в целях формирования рекомендаций по ее актуализации и пересмотра требований технической документации;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содействие в реагировании на инциденты ИБ посредством средств защиты информации, установленных работниками АО "ГТС" (при технической возможности);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...15 lines deleted...]
-      координирование мероприятий по реагированию на инциденты ИБ, выявленных в информационно-коммуникационной инфраструктуре ГО;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содействие в проведении мероприятий по повышению осведомленности в сфере ИБ у работников ГО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...15 lines deleted...]
-      содействие в реагировании на инциденты ИБ посредством средств защиты информации, установленных работниками АО "ГТС" (при технической возможности);</w:t>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. ГО или уполномоченное им лицо при проведении МСИБ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...15 lines deleted...]
-      содействие в проведении мероприятий по повышению осведомленности в сфере ИБ у работников ГО.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставляют физический и сетевой доступ сотрудникам АО "ГТС" к информационно-коммуникационной инфраструктуре ГО и учетные записи с необходимыми правами для установки и сопровождения средств защиты информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...15 lines deleted...]
-      12. ГО или уполномоченное им лицо при проведении МСИБ:</w:t>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставляют АО "ГТС" IP-адреса в контурах сетей телекоммуникаций для организации передачи журналов регистрации событий объектов МСИБ и источников событий ИБ в систему управления событиями ИБ НКЦИБ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       на ежеквартальной основе предоставляют АО "ГТС" актуальные сведения, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляют обновление до актуальных версий пользовательских и серверных операционных систем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оповещают АО "ГТС" о результатах анализа события ИБ и (или) о мерах, принятых по устранению инцидента ИБ, в течение 48 часов с момента получения уведомления от АО "ГТС" о выявлении события ИБ или инцидента ИБ соответственно.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
-[...15 lines deleted...]
-      осуществляют обновление до актуальных версий пользовательских и серверных операционных систем;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. АО "ГТС", согласно договорам, на оказание услуг МСИБ, ежеквартально направляет в КНБ РК сводную информацию по выявленным угрозам ИБ, событиям ИБ и инцидентам ИБ, а также сведения о принятых ГО мерах по ним.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
-[...15 lines deleted...]
-      оповещают АО "ГТС" о результатах анализа события ИБ и (или) о мерах, принятых по устранению инцидента ИБ, в течение 48 часов с момента получения уведомления от АО "ГТС" о выявлении события ИБ или инцидента ИБ соответственно.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. КНБ РК ежеквартально направляет в уполномоченный орган сводную информацию по выявленным инцидентам ИБ, а также сведения о принятых ГО мерах по ним.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2290,68 +2534,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>объектов информатизации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственных органов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения об объекте МСИБ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -3596,55 +3840,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3970,31 +4214,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>