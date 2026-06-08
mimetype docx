--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d7567c8" w14:textId="d7567c8">
+    <w:p w14:paraId="5d6e7e7" w14:textId="5d6e7e7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в некоторые приказы Министра национальной экономики Республики Казахстан и Министра по инвестициям и развитию Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 16 августа 2019 года № 648. Зарегистрирован в Министерстве юстиции Республики Казахстан 23 августа 2019 года № 19283</w:t>
+        <w:t>Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 16 августа 2019 года № 648. Зарегистрирован в Министерстве юстиции Республики Казахстан 23 августа 2019 года № 19283.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -288,62 +288,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -361,51 +362,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Министр </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -413,109 +414,121 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Р. Скляр</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z13" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>инноваций и аэрокосмической промышленности</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -625,250 +638,334 @@
               </w:rPr>
               <w:t>от 16 августа 2019 года № 648</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых приказов Министра национальной экономики Республики Казахстан и Министра по инвестициям и развитию Республики Казахстан, в которые вносятся изменения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 утрачивает силу приказом и.о. Министра промышленности и строительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 2 апреля 2015 года № 304 "Об утверждении Правил утверждения проектов (технико-экономических обоснований и проектно-сметной документации), предназначенных для строительства объектов за счет бюджетных средств и иных форм государственных инвестиций" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10632, опубликован 21 апреля 2015 года в информационно-правовой системе "Әділет"):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> утверждения проектов (технико-экономических обоснований и проектно-сметной документации), предназначенных для строительства объектов за счет бюджетных средств и иных форм государственных инвестиций, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заголовок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 1. Общие положения";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заголовок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 2. Порядок утверждения технико-экономических обоснований и проектно-сметной документации на строительство объектов";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -881,190 +978,284 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заголовок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 3. Особенности корректировки технико-экономических обоснований и проектно-сметной документации, проведения повторного утверждения (переутверждения)";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 утрачивает силу приказом Министра промышленности и строительства РК от 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 2 апреля 2015 года № 305 "Об утверждении Правил оформления экспертных заключений по градостроительным и строительным проектам (технико-экономическим обоснованиям и проектно-сметной документации)" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10636, опубликован 21 апреля 2015 года в информационно-правовой системе "Әділет"):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оформления экспертных заключений по градостроительным и строительным проектам (технико-экономическим обоснованиям и проектно-сметной документации), утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1077,170 +1268,284 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 6 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1) вводную и описательную части по проекту (технико-экономическому обоснованию или проектно-сметной документации) с указанием уровня ответственности здания или сооружения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> определения общего порядка отнесения зданий и сооружений к технически и (или) технологически сложным объектам, утвержденных приказом Министра национальной экономики Республики Казахстан от 28 февраля 2015 года № 165 "Об утверждении Правил определения общего порядка отнесения зданий и сооружений к технически и (или) технологически сложным объектам" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10666), а также краткую информацию о прилагаемых к проекту обязательных исходных документов (материалов, данных), представленным на экспертизу;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 утрачивает силу приказом Министра промышленности и строительства РК от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 24 сентября 2018 года № 670 "Об утверждении Правил ведения портала и информационных систем для организации проведения комплексной вневедомственной экспертизы проектов строительства по принципу "одного окна" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 17533, опубликован 18 октября 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ведения портала и информационных систем для организации проведения комплексной вневедомственной экспертизы проектов строительства по принципу "одного окна", утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1253,170 +1558,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "18. При подаче регистрация электронной заявки, а также соответствующих электронных документов и (или) электронных копий документов производится порталом автоматически по времени города Нур-Султан, в следующем порядке:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) поступающие в рабочий день с 0:00 до 13:59 часов по времени города Нур-Султан, регистрируются с датой данного рабочего дня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) поступающие в рабочий день с 14:00 до 23:59 часов по времени города Нур-Султан, регистрируются с датой следующего рабочего дня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) поступающие в нерабочий день, регистрируются с датой следующего за ним рабочего дня.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
-[...15 lines deleted...]
-      1) поступающие в рабочий день с 0:00 до 13:59 часов по времени города Нур-Султан, регистрируются с датой данного рабочего дня;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При рассмотрении электронной заявки регистрация предоставляемых пользователем портала электронных документов и (или) электронных копий документов в адрес участника портала, производится по фактическому времени удостоверения данных документов ЭЦП на портале, по времени города Нур-Султан. При поступлении в нерабочий день данные документы регистрируются с датой следующего за ним рабочего дня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
-[...15 lines deleted...]
-      2) поступающие в рабочий день с 14:00 до 23:59 часов по времени города Нур-Султан, регистрируются с датой следующего рабочего дня;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронной заявке присваивается номер регистрации по шаблону, устанавливаемому оператором портала отдельно для каждого участника портала.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1429,70 +1734,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "41. Время и дата регистрации электронных документов в ИС КВЭ производится по фактическому времени их удостоверения ЭЦП сотрудников пользователя ИС КВЭ, по времени города Нур-Султан.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1525,290 +1830,290 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "53. При возникновении технического сбоя проводятся следующие мероприятия:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z42" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пользователь информационной системы не позднее одного часа с момента обнаружения технического сбоя информирует оператора информационной системы посредством электронной почты, указанной в информационной системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z43" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении к оператору пользователь информационной системы сообщает наименование представляемого им юридического лица или фамилию, имя, отчество (при наличии) физического лица, соответствующий бизнес-идентификационный номер или индивидуальный идентификационный номер и контактные данные, дату и время (по времени города Нур-Султан) обнаружения технического сбоя, описание технического сбоя с приложением подтверждающих документов (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z44" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае невозможности отправки по электронной почте информации о техническом сбое пользователь информационной системы ставит в известность ее оператора не позднее одного часа посредством телефона, указанного в информационной системе;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
-[...15 lines deleted...]
-      1) пользователь информационной системы не позднее одного часа с момента обнаружения технического сбоя информирует оператора информационной системы посредством электронной почты, указанной в информационной системе.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) специалист оператора информационной системы в случае обнаружения изменения в работе или в конфигурации информационной системы, не соответствующие стандартному функционированию, фиксирует дату и время возникновения технического сбоя в журнале учета обращений пользователей о возникших технических сбоях информационной системы (далее – Журнал учета).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
-[...15 lines deleted...]
-      При обращении к оператору пользователь информационной системы сообщает наименование представляемого им юридического лица или фамилию, имя, отчество (при наличии) физического лица, соответствующий бизнес-идентификационный номер или индивидуальный идентификационный номер и контактные данные, дату и время (по времени города Нур-Султан) обнаружения технического сбоя, описание технического сбоя с приложением подтверждающих документов (при наличии).</w:t>
+    <w:bookmarkStart w:name="z46" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Специалист оператора информационной системы обеспечивает взаимодействие с пользователем в зависимости от способа его обращения (посредством телефона, электронной почты).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z44" w:id="33"/>
-[...15 lines deleted...]
-      В случае невозможности отправки по электронной почте информации о техническом сбое пользователь информационной системы ставит в известность ее оператора не позднее одного часа посредством телефона, указанного в информационной системе;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прием обращений пользователей специалистами операторов портала и ИС КВЭ государственной экспертной организации производится в рабочие дни с 9.00 часов до 18.30 часов, с перерывом на обед с 12.30 до 14.00 часов, по времени города Нур-Султан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z45" w:id="34"/>
-[...15 lines deleted...]
-      2) специалист оператора информационной системы в случае обнаружения изменения в работе или в конфигурации информационной системы, не соответствующие стандартному функционированию, фиксирует дату и время возникновения технического сбоя в журнале учета обращений пользователей о возникших технических сбоях информационной системы (далее – Журнал учета).</w:t>
+    <w:bookmarkStart w:name="z48" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      График оказания технической поддержки пользователей иных ИС КВЭ, определяются их операторами, в зависимости от их рабочего времени и указываются в соответствующих ИС КВЭ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z46" w:id="35"/>
-[...15 lines deleted...]
-      Специалист оператора информационной системы обеспечивает взаимодействие с пользователем в зависимости от способа его обращения (посредством телефона, электронной почты).</w:t>
+    <w:bookmarkStart w:name="z49" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Специалисты оператора информационной системы регистрируют обращения пользователей в Журнале учета в течение тридцати минут в рабочее время по времени города Нур-Султан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z47" w:id="36"/>
-[...15 lines deleted...]
-      Прием обращений пользователей специалистами операторов портала и ИС КВЭ государственной экспертной организации производится в рабочие дни с 9.00 часов до 18.30 часов, с перерывом на обед с 12.30 до 14.00 часов, по времени города Нур-Султан.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если обращение пользователя о техническом сбое поступает по электронной почте во время обеденного перерыва по времени города Нур-Султан, то оператор регистрирует сообщение в течение тридцати минут после обеденного перерыва.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z48" w:id="37"/>
-[...15 lines deleted...]
-      График оказания технической поддержки пользователей иных ИС КВЭ, определяются их операторами, в зависимости от их рабочего времени и указываются в соответствующих ИС КВЭ.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если обращение пользователя о техническом сбое поступает по электронной почте вне рабочее время по времени города Нур-Султан, то оператор регистрирует сообщение на следующий рабочий день.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z49" w:id="38"/>
-[...15 lines deleted...]
-      54. Специалисты оператора информационной системы регистрируют обращения пользователей в Журнале учета в течение тридцати минут в рабочее время по времени города Нур-Султан.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Журнал учета ведется операторами в электронном виде в информационной системе оператора по учету обращений пользователей.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z50" w:id="39"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1821,70 +2126,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="42"/>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "56. При наличии информации о техническом сбое, оператор в течение двух часов рабочего времени по времени города Нур-Султан проводит анализ полученной информации или представленных материалов (экранных снимков и иных представленных электронных документов), при необходимости повторяет (имитирует) действия, которые привели к техническому сбою, в целях подтверждения или опровержения наличия факта технического сбоя информационной системы.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1897,144 +2202,144 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:bookmarkStart w:name="z56" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "69. В случае проведения технических и профилактических работ в информационной системе, оператор информационной системы уведомляет ее пользователей и владельцев интегрированных интернет-ресурсов и (или) информационных систем за 2 календарных дня до проведения технических и профилактических работ, посредством размещения соответствующей информации в информационной системе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z57" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По умолчанию технические и профилактические работы проводятся в ночное время с 21:00 до 6:00 часов по времени города Нур-Султан, а также в выходные и праздничные дни.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2360,31 +2665,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>