--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5d6e7e7" w14:textId="5d6e7e7">
+    <w:p w14:paraId="84858be" w14:textId="84858be">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -644,1702 +644,254 @@
     </w:tbl>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых приказов Министра национальной экономики Республики Казахстан и Министра по инвестициям и развитию Республики Казахстан, в которые вносятся изменения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:name="z16" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      1. Утратил силу приказом и.о. Министра промышленности и строительства РК от 10.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 162</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 1 утрачивает силу приказом и.о. Министра промышленности и строительства РК от 10.04.2026 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...75 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
-[...136 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 10</w:t>
-[...138 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">2. Утратил силу приказом Министра промышленности и строительства РК от 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
-      </w:r>
-[...108 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 1)</w:t>
-[...118 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">3. Утратил силу приказом Министра промышленности и строительства РК от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 253</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>действие</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> с 01.07.2026).</w:t>
       </w:r>
-      <w:r>
-[...831 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>