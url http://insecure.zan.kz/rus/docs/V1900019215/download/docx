--- v0 (2025-10-14)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="14b59bd" w14:textId="14b59bd">
+    <w:p w14:paraId="76a4093" w14:textId="76a4093">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,440 +103,376 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от 7 августа 2019 года № 4. Зарегистрирован в Министерстве юстиции Республики Казахстан 8 августа 2019 года № 19215.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан "О государственной статистике", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 34)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения об Агентстве по стратегическому планированию и реформам Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 5 октября 2020 года № 427 и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 20)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан, утвержденного приказом Председателя Агентства по стратегическому планированию и реформам Республики Казахстан от 23 октября 2020 года № 9-нқ, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 21.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...180 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Методику</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оценки ненаблюдаемой экономики.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Управлению национальных счетов совместно с Юридическим управлением Комитета по статистике Министерства национальной экономики Республики Казахстан обеспечить в установленном законодательством порядке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в течение десяти календарных дней со дня государственной регистрации настоящего приказа направление его в Республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" Министерства юстиции Республики Казахстан для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размещение настоящего приказа на интернет-ресурсе Комитета по статистике Министерства национальной экономики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на заместителя Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан (Керимханова Г.М.).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -637,64 +573,64 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Н. Айдапкелов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z13" w:id="7"/>
+      <w:bookmarkStart w:name="z13" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "СОГЛАСОВАН" </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Министерство финансов </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1066,250 +1002,228 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Текст в правом верхнем углу - в редакции приказа Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 24.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Методика оценки ненаблюдаемой экономики  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...105 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1 Методика оценки ненаблюдаемой экономики (далее – Методика) относится к статистической методологии, формируемой в соответствии с международными стандартами и утверждаемой в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 19 марта 2010 года "О государственной статистике" (далее – Закон).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственной статистике" (далее – Закон).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 21.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящая Методика применяется Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан (далее – Бюро) при оценке ненаблюдаемой экономики согласно международным стандартам и для целей Системы национальных счетов (далее – СНС).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1328,350 +1242,350 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Целью настоящей Методики является оценка влияния ненаблюдаемой экономики по видам экономической деятельности на экономику страны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В настоящей Методике используются понятия в значениях, определенных в Законе, и следующие определения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ненаблюдаемая экономика – виды производственной деятельности, неохваченные при сборе информации из основных источников, используемых для составления национальных счетов (далее – ННЭ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) валовая добавленная стоимость – стоимость валового выпуска за вычетом стоимости промежуточного потребления, служащая показателем вклада в Валовом внутреннем продукте (далее – ВВП), внесенного отдельными производителями, отраслями или секторами экономики (далее – ВДС);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) занятое лицо – физическое лицо, осуществляющее деятельность за оплату или путем извлечения дохода посредством использования имущества, производства и продажи товаров, выполнения работ, оказания услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) валовой выпуск – выпуск товаров и услуг, представляющий суммарную стоимость товаров и услуг, являющихся результатом производственной деятельности единиц-резидентов национальной экономики в отчетном периоде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) незаконное производство товаров и оказание услуг – производство товаров и оказание услуг, продажа, распространение и владение которыми запрещено действующим законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) теневое производство (скрытое) – вид деятельности, являющийся законным, отвечающий определенным нормативам и положениям, однако производственная деятельность которого намеренно скрывается от государственных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) некорпорированные предприятия – производственные единицы, не имеющие статуса юридического лица и не являющиеся независимыми от их владельца;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) теневая экономика (теневой оборот) - деятельность, при которой производители предпочитают не декларировать часть или весь их доход в целях уклонения от уплаты налогов, а также нарушают трудовое законодательство или иммиграционный порядок, осуществляя неучтенный наем труда или принимают решение функционировать без официального разрешения для избежания длительных и дорогостоящих бюрократических процедур;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) резидент – институциональная единица, преобладающий центр экономических интересов которой находится на экономической территории данной страны, то есть она занята в течение относительно длительного периода (год и более) экономической деятельностью на этой территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) незарегистрированные предприятия – предприятия, не зарегистрировавшие свою деятельность в соответствии с действующим законодательством Республики Казахстан, с целью уклонения от уплаты налогов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) предприятия неформального сектора – предприятия домашних хозяйств, которые осуществляют рыночное производство товаров и оказание услуг, и не имеют статуса юридического лица, при этом к неформальному сектору не относятся лица, работающие по найму в домашних хозяйствах, и лица, занятые производством продукции сельского хозяйства только для собственного потребления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) производство неформального сектора – производство, определяемое как вид производственной деятельности, осуществляемое некорпорированными предприятиями в секторе домашних хозяйств, которые не зарегистрированы, размер по количеству занятых меньше определенного порогового значения и имеют какое-либо рыночное производство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Для оценки ненаблюдаемой экономики используются данные Бюро, Министерства финансов Республики Казахстан, а также административных источников, которые позволяют прямо или косвенно оценить ненаблюдаемую экономику и служат основой для достоверных расчетов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1690,782 +1604,782 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Методологические аспекты ненаблюдаемой экономики</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Типы ненаблюдаемой экономики</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Для правильной идентификации и измерения ненаблюдаемых видов экономической деятельности определены следующие семь типов ненаблюдаемой экономики: N1, N2, N3, N4, N5, N6 и N7.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Стандартный набор типов ненаблюдаемых видов экономической деятельности описан в Табличном подходе Евростата по ненаблюдаемой экономике, приведенном в приложении 1 к настоящей Методике, и представляет собой комплексную и систематическую оценку ненаблюдаемой экономики для обеспечения полного охвата национальных счетов, способствует проведению международных сопоставлений данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К типам ненаблюдаемой экономики относятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) N1 – производители, преднамеренно не регистрирующиеся;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) N2 – производители, преднамеренно не регистрирующиеся, осуществляющие незаконную деятельность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) N3 – производители, которые в соответствии с действующим законодательством Республики Казахстан не регистрируются;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) N4 – юридические лица, не охваченные наблюдением;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) N5 – зарегистрированные предприниматели, не охваченные наблюдением;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) N6 – производители, сознательно предоставляющие неточные данные;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) N7 – другие статистические досчеты. Тип N7 подразделяется на N7a и N7b.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Такая классификация типов ненаблюдаемой экономики упрощает процесс оценки ненаблюдаемой экономики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Операции с экономическими активами (деньгами, имуществом) в ходе которых не производятся новые товары и не оказываются услуги и происходит только перераспределение экономических активов, при оценке ненаблюдаемой экономики не охватываются: взяточничество, воровство, мошенничество (в том числе в банковской сфере или при операциях с ценными бумагами, рэкет, незаконный перевод денег за границу) и другие противоправные действия, ведущие к перераспределению уже созданного национального богатства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Методы оценки ненаблюдаемой экономики</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Методы оценки ненаблюдаемой экономики делятся на три группы: прямые, косвенные и комбинированные.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Прямые методы оценки ненаблюдаемой экономики предполагают проведение выборочных наблюдений или использование административных данных из административных источников с целью уточнения участия домашних хозяйств, отдельных физических лиц и предприятий в формировании ненаблюдаемой экономики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К прямым методам относятся следующие работы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дополнительные статистические наблюдения объемов производства в секторе домашних хозяйств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) дополнительные статистические наблюдения деятельности предприятий с целью выявления и определения истинных масштабов теневой экономики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) дополнительные наблюдения в точках неорганизованной торговли;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) статистические наблюдения по использованию рабочего времени на предприятиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) изучение результатов налоговых, финансовых и других проверок за соблюдением законности при осуществлении хозяйственной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Из числа прямых методов наиболее предпочтительным является обследование домашних хозяйств, направленные на изучение уровня благосостояния, занятости, структуры расходов и доходов населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Косвенный метод включает проведение дополнительных оценок и расчетов на основе использования косвенных данных, установленных путем углубленного изучения имеющейся информационной базы обо всех аспектах исследуемого экономического явления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К косвенным методам относятся следующие работы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оценка размеров теневого рынка на основе расхождений в статистике национальных счетов с помощью метода доходов и расходов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оценка теневого оборота на основе данных налоговых органов с учетом различной склонности к уклонению от уплаты налогов среди предприятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оценка роста теневого рынка в зависимости от падения активности трудового населения в официальной экономике с учетом затрат рабочего времени;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) использование монетарных агрегатов (спрос на наличную денежную массу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Комбинированный метод содержит как прямые так и косвенные методы оценок, а также экспертные оценки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Выбор метода для определения параметров ненаблюдаемой деятельности хозяйствующих субъектов (скрытой, незаконной деятельности) в конкретных отраслях зависит от специфики данной отрасли, наличия источников информации, возможности проведения дополнительных обследований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Оценка ненаблюдаемой экономики</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Для оценки ненаблюдаемой экономики в Республике Казахстан производятся расчеты по типам ненаблюдаемой экономики N1, N2, N3, N6 и N7 (подтип N7а).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчеты по типам ненаблюдаемой экономики N1, N3, N6 и N7 (подтип N7а) приводятся в параграфах 1, 2, 3 и 4 Главы 3 настоящей Методики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет по типу ненаблюдаемой экономики N2 приведен в Методике оценки объемов незаконной деятельности, утвержденной приказом Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от 8 сентября 2017 года №125, зарегистрированной в Реестре государственной регистрации нормативных правовых актов за №15848.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчеты по типу ненаблюдаемой экономики N4 и N5 не применяются Бюро, так как статистический бизнес-регистр и процессы по сбору и обработке данных автоматизированы и актуализируются своевременно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2484,404 +2398,330 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Расчет по типу N1 - объем выпуска, произведенный незарегистрированными предприятиями</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Периодичность типа N1 – годовая.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Источниками информации для проведения расчета являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...134 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ВДС малых предприятий по видам экономической деятельности, рассчитанная на основе выпусков малых предприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) данные из Анкеты выборочного обследования занятости населения (далее – Анкета), утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от 7 сентября 2020 года № 34 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов от 8 сентября 2020 года № 21183).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными приказом Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 24.12.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными приказами Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 24.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 21.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Описание алгоритма и метода расчета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рассчитывается коэффициент отработанного времени на полную рабочую неделю, путем деления отработанных часов в неделю в среднем на одного занятого на нормальную продолжительность рабочего времени, согласно трудовому законодательству Республики Казахстан (40 часов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4343400" cy="533400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -2903,170 +2743,170 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       kотр – коэффициент отработанного времени на полную рабочую неделю;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       tотр – отработано в неделю в среднем на одного занятого, часов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40 – нормальная продолжительность рабочего времени.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) определяется количество занятых, работающих полную рабочую неделю:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4368800" cy="457200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -3088,170 +2928,170 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       qполн– количество занятых, работающих полную рабочую неделю (человек);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       qвсег– количество занятого населения на основной работе, всего, человек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       kотр – коэффициент отработанного времени на полную рабочую неделю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) рассчитывается ВДС, приходящаяся на одного занятого, работающего полную рабочую неделю:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5067300" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -3273,190 +3113,190 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ВДСзан – ВДС на одного занятого, работающего полную рабочую неделю по видам экономической деятельности (тысяч тенге);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ВДСвсег – ВДС всего (данные национальных счетов), миллион тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       qполн – количество занятых, работающих полную рабочую неделю, человек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На основе данных Анкеты определяется количество занятого населения на основной и дополнительной работе, работающего на незарегистрированных предприятиях. Вопросы, характеризующие признаки трудовой деятельности с нарушением трудового законодательства Республики Казахстан приведены в приложении 2 к настоящей Методике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) рассчитывается коэффициент отработанного времени на 40 часов в неделю для занятого населения на основной работе, на незарегистрированных предприятиях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5041900" cy="596900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -3478,150 +3318,150 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       kотр.о.н. – коэффициент отработанного времени на полную рабочую неделю для занятого населения на основной работе, работающего на незарегистрированных предприятиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       tотр.о.н. – отработано в неделю в среднем на одного занятого на основной работе, работающего на незарегистрированном предприятии (часов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) рассчитывается количество занятых на основной работе, работающих полную рабочую неделю на незарегистрированных предприятиях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5067300" cy="317500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
@@ -3643,170 +3483,170 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       где: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       qполн.о.н. – количество занятых на основной работе, работающих полную рабочую неделю на незарегистрированных предприятиях (человек);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       qвсег.о.н. – количество занятого населения на основной работе, работающего на незарегистрированных предприятиях, всего (человек);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z106" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       kотр.о.н. – коэффициент отработанного времени на полную рабочую неделю для занятого населения на основной работе, работающего на незарегистрированных предприятиях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z107" w:id="98"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z107" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) рассчитывается коэффициент отработанного времени на 40 часов в неделю для занятого населения на дополнительной работе, работающего на незарегистрированных предприятиях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z108" w:id="99"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z108" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5054600" cy="546100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
@@ -3828,150 +3668,150 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="100"/>
+    <w:bookmarkStart w:name="z109" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z110" w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z110" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       kотр.д.н. – коэффициент отработанного времени на полную рабочую неделю для занятого населения на дополнительной работе, работающего на незарегистрированных предприятиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z111" w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z111" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       tотр.д.н. – отработано в неделю в среднем на одного занятого на дополнительной работе, работающего на незарегистрированном предприятии (часов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z112" w:id="103"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z112" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) рассчитывается количество занятых на дополнительной работе, работающих полную рабочую неделю на незарегистрированных предприятиях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z113" w:id="104"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z113" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5029200" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
@@ -3993,170 +3833,170 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="105"/>
+    <w:bookmarkStart w:name="z114" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z115" w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z115" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       qполн.д.н. – количество занятых на дополнительной работе, работающих полную рабочую неделю на незарегистрированных предприятиях (человек);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z116" w:id="107"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z116" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       qвсег.д.н. – количество занятого населения на дополнительной работе, работающего на незарегистрированных предприятиях (человек);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z117" w:id="108"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z117" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       kотр.д.н. – коэффициент отработанного времени на полную рабочую неделю для занятого населения на дополнительной работе, работающего на незарегистрированных предприятиях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z118" w:id="109"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z118" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) рассчитывается ВДС, произведенную занятыми на основной и дополнительной работе, работающими на незарегистрированных предприятиях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z119" w:id="110"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z119" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5410200" cy="533400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
@@ -4178,190 +4018,190 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="111"/>
+    <w:bookmarkStart w:name="z120" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z121" w:id="112"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z121" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ВДС N1 – ВДС, произведенная занятыми на незарегистрированных предприятиях (миллион тенге);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z122" w:id="113"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z122" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ВДСЗАН – ВДС на одного занятого, по видам экономической деятельности (тысяч тенге);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z123" w:id="114"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z123" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       qполн.о.н. – количество занятых на основной работе, работающих полную рабочую неделю на незарегистрированных предприятиях (человек);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z124" w:id="115"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z124" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       qполн.д.н.– количество занятых на дополнительной работе, работающих полную рабочую неделю на незарегистрированных предприятиях (человек).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z125" w:id="116"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z125" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) промежуточное потребление на незарегистрированных предприятиях принимается как 25% от ВДС (или 20% от валового выпуска):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z126" w:id="117"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z126" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5118100" cy="419100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
@@ -4383,150 +4223,150 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="118"/>
+    <w:bookmarkStart w:name="z127" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z128" w:id="119"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z128" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ППN1 – промежуточное потребление в производстве товаров и оказании услуг незарегистрированными предприятиями (миллион тенге);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z129" w:id="120"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z129" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ВДСN1 – ВДС, произведенная занятыми на незарегистрированных предприятиях (миллион тенге).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z130" w:id="121"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z130" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) валовой выпуск, произведенный занятыми на незарегистрированных предприятиях рассчитывается суммированием ВДС и промежуточного потребления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z131" w:id="122"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z131" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5181600" cy="469900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
@@ -4548,3587 +4388,4961 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="123"/>
+    <w:bookmarkStart w:name="z132" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       где: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z133" w:id="124"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z133" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       BBN1 – валовой выпуск, произведенный занятыми на незарегистрированных предприятиях (миллион тенге);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z134" w:id="125"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z134" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ВДСN1 – ВДС, произведенная занятыми на незарегистрированных предприятиях (миллион тенге);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z135" w:id="126"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z135" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ППN1 – промежуточное потребление в производстве товаров и оказании услуг незарегистрированными предприятиями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z136" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Расчет по типу N3 – объем выпуска производителей, которые в соответствии с законодательством не должны регистрироваться</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок параграфа 2 - в редакции приказа Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 21.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Периодичность типа N3– годовая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Источниками информации для проведения расчета являются следующие данные неформального сектора (домашних хозяйств), предоставляемые Бюро:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в сельском, лесном и рыбном хозяйстве объем производства домашними хозяйствами, осуществляющие выращивание одно- или двухлетних и многолетних культур, а также разведение сельскохозяйственных животных, которые производят сельскохозяйственную продукцию в личных подсобных хозяйствах для собственного потребления, продажи или обмена, но не зарегистрированы из-за малого объема производства, недостаточного для обязательной регистрации в качестве предприятия. Источниками информации для проведения расчета являются выборочные статистические наблюдения в сфере сельского хозяйства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в обрабатывающей промышленности – объем продукции, произведенной домашними хозяйствами для собственного конечного потребления, продажи или обмена на рынке. Источником информации для проведения расчета являются данные обследования домашних хозяйств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в строительстве – объем произведенных работ по строительству дачных домов и других надворных построек на дачных и садовых участках, гаражей и других объектов физическими лицами. Источником информации для проведения расчета являются данные обследования домашних хозяйств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в оптовой и розничной торговле, ремонте автомобилей и мотоциклов – объем реализации товаров и услуг домашними хозяйствами. В качестве выпуска торговли применяется торговая наценка. По техобслуживанию и ремонту автотранспортных средств учитывается доход домашних хозяйств от оказанных услуг по техническому ремонту и мойке личных транспортных средств. Источником информации для проведения расчета являются данные обследования домашних хозяйств. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доход физических лиц, осуществляющих импорт товаров в коммерческих целях для последующей перепродажи, оценивается на основе данных Национального Банка Республики Казахстан, с учетом анализа частоты поездок казахстанских граждан в приграничные страны (Российская Федерация, Республика Узбекистан, Кыргызская Республика и Китайская Народная Республика) и с учетом среднего объема ввозимых товаров на одну поездку;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в транспорте – доход домашних хозяйств от оказанных услуг по перевозкам пассажиров и грузов. Источником информации для проведения расчета являются данные обследования домашних хозяйств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 – в редакции приказа Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 21.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...47 lines deleted...]
-        <w:t>).</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Досчеты производятся на индивидуальные услуги:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по операциям с недвижимым имуществом – доходы от неофициальной сдачи жилья (за исключением условного проживания в собственном жилище), нежилых помещений и парковочных мест в аренду физическими лицами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценка доходов от сдачи в аренду квартир и индивидуальных жилых домов физическими лицами осуществляется на основе официальной статистической информации:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - данных статистического регистра жилищного фонда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - статистики цен на рынке жилья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В расчет включаются доходы, получаемые от неофициальной (незарегистрированной) сдачи жилья в аренду, то есть без государственной регистрации как предпринимательской деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учитываются случаи, когда физическое лицо владеет более чем пятью квартирами, предполагается, что первые две используются владельцем или его родственниками, а начиная с третьей – квартиры сдаются в аренду неофициально. Из общего оцененного дохода 67 % отнесено к ненаблюдаемой экономике.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Также, в расчетах предполагается, что около 5% индивидуальных жилых домов в городских населенных пунктах сдаются в аренду без официальной регистрации соответствующей деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Источником информации для оценки доходов от сдачи в аренду нежилых помещений (в том числе коммерческих помещений и парковочных мест) физическими лицами являются административные данные и информация о средних ценах на нежилые помещения из альтернативных, общедоступных источников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В расчетах предполагается, что 10 % коммерческих помещений и 10 % парковочных мест, находящихся в собственности физических лиц, сдаются в аренду неофициально. Из общего объема сдаваемых объектов исключаются случаи легальной (официально зарегистрированной) аренды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по предоставлению прочих индивидуальных видов услуг – доход от оказанных услуг домашними хозяйствами по пошиву одежды, обуви и ее ремонту, ремонту бытовых приборов и металлоизделий, а также от деятельности в парикмахерских и салонах красоты. Источником информации для проведения расчета являются данные обследования домашних хозяйств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по деятельности домашних хозяйств, нанимающих домашнюю прислугу и производящих товары и услуги для собственного потребления –доход от оказанных услуг домашними хозяйствами по прочим индивидуальным услугам (домработница, повар, водитель, пастух). Источником информации для проведения расчета являются данные обследования домашних хозяйств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в образовании – досчеты на репетиторов и другие образовательные услуги, связанные с данной отраслью. Стоимость услуг, оказанных репетиторами, рассчитывается по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...1514 lines deleted...]
-    <w:bookmarkEnd w:id="147"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4457700" cy="622300"/>
+            <wp:extent cx="2387600" cy="254000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4457700" cy="622300"/>
+                      <a:ext cx="2387600" cy="254000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(11)</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="148"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z170" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Vr – выпуск, тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Rs – численность школьников, человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Н – общая продолжительность учебного года, в неделях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т – количество занятий в неделю, единиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Р – стоимость одного часа занятий с репетитором, тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оценке выпуска используется 10 % из численности школьников 6, 9, 11, 12 классов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в здравоохранении – досчеты на медицинский персонал, оказывающий неформальную деятельность по оказанию медицинских услуг. Дополнительный доход медицинского персонала рассчитывается по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E = U х Y х D х F (12)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="153"/>
+      где, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E – выпуск, тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      U – численность медицинского персонала;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Y – количество оказанных услуг в неделю, единиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      D – средняя стоимость медицинских услуг, тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      F – количество рабочих недель в году, единиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оценке выпуска используется 20 % из численности медсестер участковой службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) по отрасли искусство – досчеты на услуги деятелей в области искусства и развлечений (музыканты, артисты, тамады, выступающие на неофициальных частных мероприятиях). Дополнительный доход рассчитывается по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E= A х B х C (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E – выпуск тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А – наличие сети объектов по предоставлению продуктов питания и напитков по категории ресторана, единиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      B – количество мероприятий в году, единиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С – стоимость услуги, тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оценке выпуска используется 80% из всех ресторанов и 20% из всех мероприятий в году;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) по инфлюенсерам (блогер) – доходы от коммерческой онлайн-рекламы на онлайн-платформах адресованной неопределенному кругу лиц, в целях предпринимательской деятельности. Источником информации для проведения соответствующих расчетов являются административные данные Комитета государственных доходов Министерства финансов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) по иностранным гражданам, работающих на территории Казахстана – доход, оцениваемый на основе административных данных о привлечении иностранной рабочей силы и трудовых иммигрантов с нарушением законодательства Республики Казахстан, а также официальных статистических данных о среднемесячной номинальной заработной плате одного работника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 – в редакции приказа Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 21.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z149" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Промежуточное потребление видов экономической деятельности типа N3 составляет около 25-30 % от дохода, так как часть деятельности осуществляется в неформальном секторе экономики. ВДС рассчитывается как разница между выпуском и промежуточным потреблением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценка типа "N3 – объем выпуска производителей, которые в соответствии с законодательством не должны регистрироваться" позволяет оценить производство товаров и услуг, произведенных единицами, работающими при низком уровне организации с небольшим или отсутствующим разделением труда и капитала как факторов производства, а также в небольшом масштабе. Так как в рамках домашнего хозяйства могут осуществляться различные виды производственной деятельности, данная оценка не может характеризовать фактическую ситуацию и не подлежит использованию для контрольных мероприятий налоговых органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции приказа Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 21.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Расчет по типу N6 - объем выпуска производителей, сознательно представляющих неточные данные</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z151" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Периодичность типа N6 – годовая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Источниками информации для проведения расчета являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) доход от реализации (далее – доход) налогоплательщика согласно формам налоговой отчетности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) налоговые поступления за отчетный период;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) данные по промежуточному потреблению по видам экономической деятельности, принятые для расчетов национальных счетов в отчетном периоде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 – в редакции приказа Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 21.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z157" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Данные, указанные в подпунктах 1) и 2) пункта 19 настоящей Методики, предоставляются Комитетом государственных доходов Министерства финансов Республики Казахстан в Бюро ежегодно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 – в редакции приказа Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 21.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z158" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Теневая экономика (теневой оборот) рассчитывается как разница среднеотраслевого дохода в разрезе субъектности и районов от дохода налогоплательщика с учетом уровня уплаты налогов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При расчете исключаются следующие налогоплательщики:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) налогоплательщики, имеющие налоговые поступления с отрицательным значением;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) налогоплательщики, по которым отсутствуют данные по коду налогового органа, размерности и вида деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) налогоплательщики, подлежащие мониторингу, по списку, который определяется Министерством финансов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) налогоплательщики, применившие налоговые льготы согласно налоговому законодательству;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) налогоплательщики, по которым отношение налоговых поступлений в бюджет к доходу составляет более 50 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) налогоплательщики, имеющие доходы с превышением в пять и более раз в разрезе каждого вида деятельности с учетом размерности и района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 – в редакции приказа Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 21.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Описание алгоритма и метода расчета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) рассчитывается уровень уплаты налогов для каждого налогоплательщика:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4470400" cy="635000"/>
+            <wp:extent cx="1041400" cy="546100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4470400" cy="635000"/>
+                      <a:ext cx="1041400" cy="546100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(14)</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z171" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-[...99 lines deleted...]
-    <w:bookmarkEnd w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      УН – уровень уплаты налогов предприятия, %;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      НП – сумма налогов поступлений в бюджет, тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Д – доход налогоплательщика, тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) среднеотраслевой уровень уплаты налогов по видам экономической деятельности и размерности предприятий (крупный, средний, малый) рассчитывается на уровне района по следующей формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4737100" cy="571500"/>
+            <wp:extent cx="2819400" cy="508000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4737100" cy="571500"/>
+                      <a:ext cx="2819400" cy="508000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(15)</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-[...99 lines deleted...]
-    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...286 lines deleted...]
-    <w:bookmarkEnd w:id="168"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4762500" cy="546100"/>
+            <wp:extent cx="609600" cy="317500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4762500" cy="546100"/>
+                      <a:ext cx="609600" cy="317500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – среднеотраслевое значение уровня уплаты налогов, тенге;</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...182 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...228 lines deleted...]
-    <w:bookmarkEnd w:id="176"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3962400" cy="381000"/>
+            <wp:extent cx="1981200" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3962400" cy="381000"/>
+                      <a:ext cx="1981200" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –уровни уплаты налогов налогоплательщиков соответствующего вида экономической деятельности, тенге;</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z198" w:id="177"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      n – количество налогоплательщиков соответствующего вида экономической деятельности, единиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) среднеотраслевой доход по видам экономической деятельности и размерности предприятий (крупный, средний, малый) принимаемый в качестве валового выпуска рассчитывается на уровне района по следующей формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="596900" cy="317500"/>
+            <wp:extent cx="2171700" cy="533400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="596900" cy="317500"/>
+                      <a:ext cx="2171700" cy="533400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– валовой выпуск по соответствующему виду деятельности (i), скрытый по статистическим причинам (миллион тенге);</w:t>
+        <w:t>(16)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z200" w:id="179"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="368300" cy="304800"/>
+            <wp:extent cx="444500" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="368300" cy="304800"/>
+                      <a:ext cx="444500" cy="342900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– средняя величина валового выпуска, приходящегося на одно предприятие соответствующего вида деятельности (i) и размерности (j) (миллион тенге);</w:t>
+        <w:t xml:space="preserve"> – среднеотраслевой доход налогоплательщиков, тенге;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="180"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="279400" cy="304800"/>
+            <wp:extent cx="1460500" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="279400" cy="304800"/>
+                      <a:ext cx="1460500" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – количество предприятий соответствующего вида деятельности (i) и размерности (j), не представивших отчеты.</w:t>
+        <w:t xml:space="preserve"> – доход налогоплательщиков соответствующего вида экономической деятельности, тенге;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      n – количество налогоплательщиков соответствующего вида экономической деятельности по размерности предприятий, единиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По предприятиям с уровнем уплаты налогов ниже среднеотраслевого показателя и с доходом ниже среднеотраслевого показателя проводится досчет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Досчет, который определен в качестве выпуска, рассчитывается как разница между среднеотраслевым доходом и доходом налогоплательщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Досчет по типу N6 не производится по следующим отраслям:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - горнодобывающая промышленность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - электроснабжение, подача газа, водоснабжение, канализационная система, контроль над отходами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - финансовая деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - государственное управление и оборона;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - образование;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - здравоохранение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. В пункт 28 внесено изменение на казахском языке, текст на русском языке не меняется приказом Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 24.12.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 – в редакции приказа Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 21.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z183" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Промежуточное потребление соответствует принятой доле промежуточного потребления соответствующих видов экономической деятельности национальных счетов в отчетном периоде, вместе с тем данная доля может отличаться ввиду того, что часть деятельности осуществляется в теневом секторе экономики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 – в редакции приказа Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 21.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z184" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ВДС рассчитывается как разница между выпуском и промежуточным потреблением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 – в редакции приказа Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 21.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z191" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Расчеты на ненаблюдаемую экономику описанные в данном параграфе производятся при расчете годового ВВП основанного на отчетных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z192" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Расчет по подтипу N7а</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z193" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Периодичность подтипа – годовая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Источником информации для проведения расчета является валовой выпуск предприятий, формируемый Бюро по видам экономической деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 - в редакции приказа Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 24.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z195" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. К N7а относится объем выпуска производителей, являющийся неполным, не собранным или собранным напрямую из первичных источников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. В пункт 27 внесено изменение на казахском языке, текст на русском языке не меняется приказом Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 24.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 47</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z196" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Досчеты валового выпуска по неотчитавшимся предприятиям, обследуемым сплошным методом производятся по каждому виду деятельности по следующей формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2921000" cy="368300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId22"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2921000" cy="368300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(17)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1600200" cy="381000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId23"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1600200" cy="381000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – валовой выпуск предприятий, обследуемых сплошным методом по соответствующему виду деятельности и размерности, не представивших отчеты, миллион тенге;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="381000" cy="304800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId24"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="381000" cy="304800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – средняя величина валового выпуска предприятий, обследуемых сплошным методом, приходящегося на одно предприятие соответствующего вида деятельности и размерности, миллион тенге;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="381000" cy="304800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId25"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="381000" cy="304800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – количество предприятий, не представивших отчеты, обследуемых сплошным методом по соответствующему виду деятельности и размерности, единиц.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Параграф 4 предусматривается дополнить пунктами 29, 30 и 31 в соответствии с приказом Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 21.08.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 - в редакции приказа Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 21.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Досчеты по неотчитавшимся предприятиям, обследуемым выборочным методом производятся по каждому виду деятельности по следующей формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="3149600" cy="431800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId26"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3149600" cy="431800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(18)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1816100" cy="431800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId27"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1816100" cy="431800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – валовой выпуск предприятий, обследуемых выборочным методом по соответствующему виду деятельности и размерности, не представивших отчеты (миллион тенге);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="330200" cy="292100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId28"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="330200" cy="292100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – средняя величина валового выпуска предприятий, обследуемых выборочным методом, приходящегося на одно предприятие, соответствующего вида деятельности и размерности, миллион тенге;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – количество предприятий, не представивших отчеты, обследуемых выборочным методом по соответствующему виду деятельности и размерности, единиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Параграф 4 дополнен пунктом 29 в соответствии с приказом Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 21.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Для оценки "чаевых" в отраслях пассажирские перевозки (такси) и общественное питание (рестораны и бары) применяется фиксированная доля, составляющая 5 % от валового выпуска соответствующих отраслей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Параграф 4 дополнен пунктом 30 в соответствии с приказом Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 21.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Также производятся досчеты "чаевых" на индивидуальные услуги по следующим отраслям:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в образовании стоимость "чаевых" рассчитывается по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1638300" cy="330200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId29"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1638300" cy="330200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(19)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Q – общая сумма "чаевых", тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      J – численность педагогов, человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      W – количество праздников, единиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      I – средняя стоимость "чаевых", тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в здравоохранении стоимость "чаевых" рассчитывается по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1181100" cy="292100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId30"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1181100" cy="292100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(20)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Q – общая сумма "чаевых", тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z138" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      J –количество медицинских случаев (количество родившихся детей в году и количество проведенных операций в году), единиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z139" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      I – средняя стоимость "чаевых", тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Параграф 4 дополнен пунктом 31 в соответствии с приказом Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 21.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>01.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8223,68 +9437,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Методике оценки</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ненаблюдаемой экономики </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z203" w:id="181"/>
+    <w:bookmarkStart w:name="z203" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Табличный подход Евростата по ненаблюдаемой экономике</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -9713,70 +10927,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не применяется. Бизнес-регистр ежедневно в онлайн режиме актуализируется.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z204" w:id="182"/>
+          <w:bookmarkStart w:name="z204" w:id="149"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не применяется.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="182"/>
+          <w:bookmarkEnd w:id="149"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Все зарегистрированные предприниматели обследуются статистическими выборочными наблюдениями с последующим распространением на генеральную совокупность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9841,70 +11055,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Расчет описан в параграфе 4 главы 3 настоящей методики.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z205" w:id="183"/>
+          <w:bookmarkStart w:name="z205" w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не применяется.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="183"/>
+          <w:bookmarkEnd w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В органах государственной статистики используются автоматизированные процессы сбора и обработки данных, имеющие форматно–логические контроли.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -9991,68 +11205,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Методике оценки</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ненаблюдаемой экономики </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z207" w:id="184"/>
+    <w:bookmarkStart w:name="z207" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Вопросы, характеризующие признаки трудовой деятельности с нарушением трудового законодательства Республики Казахстан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -10280,70 +11494,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z208" w:id="185"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выполняли ли Вы хотя бы один час на прошлой неделе какую-нибудь работу за вознаграждение или имели какое-либо занятие для получения натурального или денежного дохода (включая оказание различного рода услуг)?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="185"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10447,628 +11659,480 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z209" w:id="186"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Какая из следующих категорий лучше описывает статус Вашей основной деятельности (работы)?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="186"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>1. Работа по найму в организации</w:t>
+1. Работа по найму в организации</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2. Работа по найму у отдельных физических лиц</w:t>
+2. Работа по найму у отдельных физических лиц</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>3. Работа по найму в крестьянском или фермерском хозяйстве</w:t>
+3. Работа по найму в крестьянском или фермерском хозяйстве</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Работа по договору гражданско-правового характера на оказание услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z213" w:id="187"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Какая из следующих категорий лучше описывает статус Вашей основной деятельности (работы)?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="187"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>5. Самостоятельные работники (работающие за свой счет)</w:t>
+5. Самостоятельные работники (работающие за свой счет)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>6. Работодатель</w:t>
+6. Работодатель</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>7. Неоплачиваемые работники семейных предприятий (хозяйств)</w:t>
+7. Неоплачиваемые работники семейных предприятий (хозяйств)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>8. Члены производственного кооператива</w:t>
+8. Члены производственного кооператива</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9. В личном подсобном хозяйстве</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z218" w:id="188"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Скажите, Ваша дополнительная работа (занятие) была:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="188"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>1. Работа по найму в организации</w:t>
+1. Работа по найму в организации</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2. Работа по найму у отдельных физических лиц</w:t>
+2. Работа по найму у отдельных физических лиц</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>3. Работа по найму в крестьянском или фермерском хозяйстве</w:t>
+3. Работа по найму в крестьянском или фермерском хозяйстве</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Работа по договору гражданско-правового характера на оказание услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z222" w:id="189"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Скажите, Ваша дополнительная работа (занятие) была:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="189"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>5. Самостоятельные работники (работающие за свой счет)</w:t>
+5. Самостоятельные работники (работающие за свой счет)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>6.Работодатель</w:t>
+6.Работодатель</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>7. Неоплачиваемые работники семейных предприятий (хозяйств)</w:t>
+7. Неоплачиваемые работники семейных предприятий (хозяйств)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>8. Члены производственного кооператива</w:t>
+8. Члены производственного кооператива</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9. В личном подсобном хозяйстве</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11100,70 +12164,68 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z227" w:id="190"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Были ли Вы приняты на работу по договору или по устной договоренности?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="190"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. По устной договоренности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11188,70 +12250,68 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z228" w:id="191"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Были ли Вы приняты на дополнительную работу по договору или по договоренности?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="191"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. По устной договоренности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11281,96 +12341,84 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z229" w:id="192"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечисляет ли Ваш работодатель или вы сами отчисления и (или) взносы в пенсионный фонд, фонд социального страхования, фонд социального медицинского страхования?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="192"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">2. Нет </w:t>
+              <w:t xml:space="preserve">
+2. Нет </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Не знаю</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -11397,96 +12445,84 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z231" w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечисляет ли Ваш работодатель или вы сами, в дополнительной деятельности, отчисления и (или) взносы в пенсионный фонд, фонд социального страхования, фонд социального медицинского страхования?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">2. Нет </w:t>
+              <w:t xml:space="preserve">
+2. Нет </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Не знаю</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11518,96 +12554,84 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z233" w:id="194"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предоставляет ли Вам работодатель оплачиваемый годовой отпуск или компенсацию за неиспользованный отпуск?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="194"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2. Нет</w:t>
+2. Нет</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Не знаю</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -11634,96 +12658,84 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z235" w:id="195"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предоставляет ли Вам работодатель, в дополнительной деятельности, оплачиваемый годовой отпуск или компенсацию за неиспользованный отпуск?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="195"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2. Нет</w:t>
+2. Нет</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Не знаю</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11755,96 +12767,84 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z237" w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Как Вы считаете, в случае болезни или травмы выплатит ли Вам работодатель социальное пособие по временной нетрудоспособности (на основании больничного листа)?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2. Нет</w:t>
+2. Нет</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Не знаю</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -11871,558 +12871,458 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z239" w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Как Вы считаете, в дополнительной деятельности, в случае болезни или травмы выплатит ли Вам работодатель социальное пособие по временной нетрудоспособности (на основании больничного листа)?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2. Нет</w:t>
+2. Нет</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Не знаю</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z241" w:id="198"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основную работу Вы выполняли:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="198"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>1. В организации (юридическое лицо)</w:t>
+1. В организации (юридическое лицо)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2. На основе индивидуального предпринимательства (с наймом работников)</w:t>
+2. На основе индивидуального предпринимательства (с наймом работников)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>3. В крестьянском или фермерском хозяйстве</w:t>
+3. В крестьянском или фермерском хозяйстве</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. На основе индивидуального предпринимательства (без найма работников)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z245" w:id="199"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дополнительную работу Вы выполняли:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="199"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>1. В организации (юридическое лицо)</w:t>
+1. В организации (юридическое лицо)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2. На основе индивидуального предпринимательства (с наймом работников)</w:t>
+2. На основе индивидуального предпринимательства (с наймом работников)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>3. В крестьянском или фермерском хозяйстве</w:t>
+3. В крестьянском или фермерском хозяйстве</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. На основе индивидуального предпринимательства (без найма работников)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z249" w:id="200"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зарегистрирована ли в налоговых органах организация, предпринимательская деятельность, где Вы работаете на основной работе?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="200"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>3. Не знаю</w:t>
+3. Не знаю</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z251" w:id="201"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зарегистрирована ли в налоговых органах организация, предпринимательская деятельность, где Вы работали дополнительно?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="201"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>3. Не знаю</w:t>
+3. Не знаю</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12460,70 +13360,68 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Назовите, пожалуйста, преобладающий вид деятельности организации, индивидуального предпринимательства, вашей основной работы, где Вы работали на прошлой неделе. (Интервьюер, приведите подробное словесное описание и проставьте код вида экономической деятельности). </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z253" w:id="202"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Какую должность Вы занимали или по какой профессии работали на вашей дополнительной работе (в чем состояла Ваша дополнительная деятельность)? </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="202"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (Интервьюер, приведите подробное словесное описание и проставьте код по Классификатору занятий).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -12571,55 +13469,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12941,35 +13839,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>