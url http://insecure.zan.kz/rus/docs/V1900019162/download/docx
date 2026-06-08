--- v0 (2025-10-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d62fa38" w14:textId="d62fa38">
+    <w:p w14:paraId="7200773" w14:textId="7200773">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые приказы Министерства национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 30 июля 2019 года № 583. Зарегистрирован в Министерстве юстиции Республики Казахстан 31 июля 2019 года № 19162</w:t>
+        <w:t>Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 30 июля 2019 года № 583. Зарегистрирован в Министерстве юстиции Республики Казахстан 31 июля 2019 года № 19162.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ПРИКАЗЫВАЮ: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -308,345 +308,400 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">индустрии и инфраструктурного развития </w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Р. Скляр</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z14" w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>Министерство цифрового развития,</w:t>
       </w:r>
-      <w:r>
-[...50 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "СОГЛАСОВАН"</w:t>
+        <w:t>обронной и аэрокосмической</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство национальной экономики</w:t>
+        <w:t>промышленности</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"___" _____________ 2019 года</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство национальной экономики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" _____________ 2019 года</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -996,50 +1051,136 @@
         <w:t>
       дополнить пунктом 25 следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "25. Аттестат эксперта, выданный с ограничением срока действия, подлежит переоформлению местным исполнительным органом в течении пяти рабочих дней со дня обращения на аттестат эксперта без ограничения срока действия, без прохождения переаттестации, за исключением случаев, предусмотренных пунктом 2 статьи 64-6 Закона Республики Казахстан от 16 июля 2001 года "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан.". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 утрачивает силу приказом и.о. Министра промышленности и строительства РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1980,321 +2121,322 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Единые квалификационные требования и перечень документов, подтверждающих соответствие им, для осуществления деятельности в сфере архитектуры, градостроительства и строительства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="374"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3425"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Квалификационные требования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4948" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Документы, подтверждающие соответствие квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4948" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2333,878 +2475,866 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Раздел 1. Изыскательская деятельность</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие в штате не менее одного инженерно-технического работника, имеющего соответствующее высшее профессиональное образование в области изыскательской деятельности и трудовой стаж (трудовая деятельность) работы не менее трех лет по профилю работ, входящих в состав запрашиваемого подвида лицензируемого вида деятельности, или соответствующее среднее профессиональное или техническое и профессиональное образование в области изыскательской деятельности, трудовой стаж (трудовая деятельность) не менее пяти лет по профилю работ, входящих в состав запрашиваемого подвида лицензируемого вида деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4948" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о наличии квалификации и стаже работы инженерно-технических работников согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3425" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z52" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие производственной базы на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды на срок не менее одного года (с государственной регистрацией в правовом кадастре), оснащенной:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) административно-производственными зданиями или помещениями, необходимыми для выполнения заявленных видов работ, подвида лицензируемого вида деятельности. При этом административные, производственные и иные здания или помещения производственной базы могут быть совмещены, если это не противоречит требованиям системы охраны труда и техники безопасности при проведении работ;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) рабочими местами, организованными в соответствии с условиями труда</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="41"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4948" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о производственной базе согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае наличия производственной базы на праве собственности, информация получается с информационной системы "Государственная база данных "Регистр недвижимости"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z54" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие минимальной материально-технической оснащенности на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) контрольно-измерительных приборов, механизмов, приспособлений, которые используются в зависимости от технических требований, необходимых для выполнения заявленных работ подвида; лицензируемого вида деятельности;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) персонального компьютера с установленным программным обеспечением, необходимым для выполнения расчетов, составления и оформления графических и иных материалов при осуществлении инженерно-геодезических работ</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="42"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4948" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о материально-технической оснащенности согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3425" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие утвержденной заявителем (лицензиатом) инструкции по системе контроля качества, регламентирующей надлежащее выполнение работ и обеспечение качества (нормоконтроль, контроль качества производства работ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4948" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию об утвержденной инструкции по системе контроля качества согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3425" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие утвержденных заявителем (лицензиатом) правил и инструкций по системе охраны труда и техники безопасности с приложением документов, подтверждающих обучение ответственного инженерно-технического работника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4948" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию об утвержденных правилах и инструкциях по системе охраны труда и техники безопасности согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3425" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3254,534 +3384,528 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Глава 1. Квалификационные требования к лицензиатам ІІІ категории для занятия проектной деятельностью:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z56" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие в штате не менее одного аттестованного инженерно-технического работника, имеющего соответствующий аттестат по профилю работ входящих в состав запрашиваемого подвида лицензируемого вида деятельности и работающего на постоянной основе у заявителя по одной из следующих специализаций:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>главный инженер проекта, главный архитектор проекта, главный конструктор, ведущий инженер проектировщик.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае, наличия у не менее одного инженерно-технического работника, работающего на постоянной основе у иностранцев или иностранных юридических лиц соответствующего разрешительного документа по профилю работ, входящих в состав запрашиваемого подвида лицензируемого вида деятельности, выданный в порядке, предусмотренном законодательством государства-участника Организации экономического сотрудничества и развития, данные требования не распространяются</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="43"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4948" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о наличии аттестованных инженерно-технических работников согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3425" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие административных-бытовых помещений на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды на срок не менее одного года (с государственной регистрацией в правовом кадастре), оснащенных рабочими местами, организованными в соответствии с условиями труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4948" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию об административно-бытовых помещениях согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае наличия административных-бытовых помещений на праве собственности, информация получается с информационной системы "Государственная база данных "Регистр недвижимости"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие программного обеспечения, позволяющего осуществлять выполнение расчетов, составление и оформление графических и иных материалов, необходимых для заявленного подвида лицензируемого вида деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4948" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о программном обеспечении согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3425" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3789,820 +3913,811 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Глава 2. Квалификационные требования к лицензиатам ІІ категории для занятия проектной деятельностью:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z58" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие в штате не менее одного аттестованного инженерно-технического работника, имеющего соответствующий аттестат по профилю работ входящих в состав запрашиваемого подвида лицензируемого вида деятельности и работающего на постоянной основе у заявителя по одной из следующих специализаций:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>главный инженер проекта, главный архитектор проекта, главный конструктор, ведущий инженер проектировщик.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае, наличия у не менее одного инженерно-технического работника, работающего на постоянной основе у иностранцев или иностранных юридических лиц соответствующего разрешительного документа по профилю работ, входящих в состав запрашиваемого подвида лицензируемого вида деятельности, выданный в порядке, предусмотренном законодательством государства-участника Организации экономического сотрудничества и развития, данные требования не распространяются</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="44"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4948" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о наличии аттестованных инженерно-технических работников согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3425" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие административных-бытовых помещений на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды, оснащенных рабочими местами, организованными в соответствии с условиями труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4948" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию об административно-бытовых помещениях согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае наличия административных-бытовых помещений на праве собственности, информация получается с информационной системы "Государственная база данных "Регистр недвижимости"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие программного обеспечения, позволяющего осуществлять выполнение расчетов, составление и оформление графических и иных материалов, необходимых для заявленного подвида лицензируемого вида деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4948" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию программном обеспечении согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3425" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 опыт работы лицензиата не менее пяти лет, при этом опыт работы исчисляется со дня получения лицензии или иного равнозначного разрешительного документа для иностранных лиц на осуществление проектной деятельности (проектно-изыскательской деятельности в части проектирования), либо опыт работы не менее пяти лет в качестве лицензиата ІІІ категории, при этом в случае прекращения действия лицензии опыт работы аннулируется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4948" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Копия лицензии или соответствующего официального разрешительного документа иностранного государства, засвидетельствованную в соответствии с Законом Республики Казахстан "О нотариате"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3425" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z60" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие не менее пяти реализованных объектов строительства второго технически несложного и (или) третьего уровня ответственности в качестве генерального подрядчика с представлением документального подтверждения (копии подписанных актов ввода объекта в эксплуатацию) либо не менее десяти объектов первого и (или) второго уровней ответственности, на которых лицензиат выполнял работы по договорам субподряда, с представлением документального подтверждения (копии подписанных актов выполненных работ).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для иностранных лиц в качестве представления документального подтверждения учитывается равнозначный документ</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="45"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4948" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о реализованных объектах согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4641,704 +4756,714 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Глава 3. Квалификационные требования к лицензиатам І категории для занятия проектной деятельностью:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z61" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие в штате не менее одного аттестованного инженерно-технического работника, имеющего соответствующий аттестат по профилю работ входящих в состав запрашиваемого подвида лицензируемого вида деятельности и работающего на постоянной основе у заявителя по одной из следующих специализаций:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>главный инженер проекта, главный архитектор проекта, главный конструктор, ведущий инженер проектировщик.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае, наличия у не менее одного инженерно-технического работника, работающего на постоянной основе у иностранцев или иностранных юридических лиц соответствующего разрешительного документа по профилю работ, входящих в состав запрашиваемого подвида лицензируемого вида деятельности, выданный в порядке, предусмотренном законодательством государства-участника Организации экономического сотрудничества и развития, данные требования не распространяются</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="46"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4948" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о наличии аттестованных инженерно-технических работников согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3425" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие административных-бытовых помещений на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды на срок не менее одного года (с государственной регистрацией в правовом кадастре), оснащенных рабочими местами, организованными в соответствии с условиями труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4948" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию об административно-бытовых помещениях согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае наличия административных-бытовых помещений на праве собственности, информация получается с информационной системы "Государственная база данных "Регистр недвижимости"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие программного обеспечения, позволяющего осуществлять выполнение расчетов, составление и оформление графических и иных материалов, необходимых для заявленного подвида лицензируемого вида деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4948" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о программном обеспечении согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3425" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z63" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 опыт работы лицензиата не менее десяти лет, либо не менее семи лет для лица, осуществлявшего проектную деятельность (проектно-изыскательскую деятельности в части проектирования) для морских нефтегазовых проектов на территории Республики Казахстан, либо опыт работы не менее пяти лет в качестве лицензиата ІІ категории.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Опыт работы исчисляется со дня получения лицензии, при этом в случае прекращения действия лицензии опыт работы аннулируется.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Для иностранных лиц в качестве опыта работы учитывается равнозначный разрешительный документ на осуществление проектной деятельности (проектно-изыскательской деятельности в части проектирования).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Для юридического лица, не менее одного из учредителей которого имеет международный опыт в области проектирования не менее тридцати лет и выполнявшего проектирование объектов первого уровня ответственности, опыт работы не менее шести лет.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для юридического лица, участниками (акционерами) которого являются один или несколько юридических лиц-резидентов Республики Казахстан и один или несколько иностранных юридических лиц и в котором участникам (акционеру) - юридическим лицам- резидентам Республики Казахстан в совокупности принадлежит 40 или более долей участия в уставном капитале (акций) и имеющему лицензию І категории на занятие проектной деятельностью участником (акционером), данное требование не распространяется</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="47"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4948" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z67" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5347,262 +5472,267 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Копия лицензии или соответствующего официального разрешительного документа иностранного государства, засвидетельствованную в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Законом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан "О нотариате".</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Для юридического лица, не менее одного из учредителей которого имеет международный опыт в области проектирования не менее тридцати лет и выполнявшего проектирование объектов первого уровня ответственности, рекомендация от юридического лица со стопроцентным участием государства в уставном капитале, основным предметом деятельности которого являются организация и проведение международной специализированной выставки на территории Республики Казахстан.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Юридическим лицом, участниками (акционерами) которого являются юридическое лицо – резидент Республики Казахстан и иностранное юридическое лицо, и в котором юридическому лицу – резиденту Республики Казахстан, имеющему лицензию І категории на занятие проектной деятельностью, принадлежит 40 или более процентов участия (долей или акций), предоставляется копия лицензии І категории юридического лица-резидента Республики Казахстан на занятие проектной деятельностью, информация о составе участников (акционеров) с указанием размера участия каждого из участников (акционеров), а также легализованная выписка из торгового реестра или другой легализованный документ, удостоверяющий, что участник (акционер) – иностранное юридическое лицо является юридическим лицом по законодательству иностранного государства, с нотариально засвидетельствованным переводом на государственный и русский языки</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="48"/>
-[...37 lines deleted...]
-            </w:r>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z69" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие не менее десяти реализованных объектов строительства первого и (или) второго уровня ответственности в качестве генерального подрядчика с представлением документального подтверждения (копии подписанных актов ввода объекта в эксплуатацию), либо наличие не менее двадцати объектов первого и (или) второго уровней ответственности, на которых лицензиат выполнял работы по договорам субподряда, с представлением документального подтверждения (копии подписанных актов выполненных работ). Для иностранных лиц в качестве представления документального подтверждения учитывается равнозначный документ.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для юридического лица, участниками (акционерами) которого являются один или несколько юридических лиц-резидентов Республики Казахстан и один или несколько иностранных юридических лиц и в котором участникам (акционеру) - юридическим лицам- резидентам Республики Казахстан в совокупности принадлежит 40 или более долей участия в уставном капитале (акций) и имеющему лицензию І категории на занятие проектной деятельностью участником (акционером), данное требование не распространяется</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="49"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4948" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о реализованных объектах согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5683,574 +5813,576 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Глава 4. Квалификационные требования к лицензиатам ІІІ категории для занятия строительно-монтажными работами:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z70" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие в штате не менее одного аттестованного инженерно-технического работника, имеющего соответствующий аттестат по профилю работ входящих в состав запрашиваемого подвида лицензируемого вида деятельности и работающего на постоянной основе у заявителя по одной из следующих специализаций:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>главный инженер, начальник производственно-технического отдела, начальник участка, производитель работ, мастер.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае, наличия у не менее одного инженерно-технического работника, работающего на постоянной основе у иностранцев или иностранных юридических лиц соответствующего разрешительного документа по профилю работ, входящих в состав запрашиваемого подвида лицензируемого вида деятельности, выданный в порядке, предусмотренном законодательством государства-участника Организации экономического сотрудничества и развития, данные требования не распространяются</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="50"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4948" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о наличии аттестованных инженерно-технических работников согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3425" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z72" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие производственной базы на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды на срок не менее одного года (с государственной регистрацией в правовом кадастре), оснащенной:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) административно-производственными зданиями или помещениями, необходимыми для выполнения заявленных видов работ, подвида лицензируемого вида деятельности. При этом административные, производственные и иные здания или помещения производственной базы могут быть совмещены, если это не противоречит требованиям системы охраны труда и техники безопасности при проведении работ, а также не нарушает условия труда административных, технических и производственных работников.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) рабочими местами, организованными в соответствии с условиями труда</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="51"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4948" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о производственной базе согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае наличия производственной базы на праве собственности, информация получается с информационной системы "Государственная база данных "Регистр недвижимости"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие минимальной материально-технической оснащенности на праве собственности (хозяйственного ведения или оперативного управления) и (или)аренды, включающей минимальный комплект оборудования, контрольно-измерительные приборы, машины и механизмы, которые устанавливаются в соответствии с техническими требованиями к выполнению строительно-монтажных работ в зависимости от технических требований к заявленным работам подвида лицензируемого вида деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4948" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о технической оснащенности согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3425" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6258,629 +6390,634 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Глава 5. Квалификационные требования к лицензиатам ІІ категории для занятия строительно-монтажными работами:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z74" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие производственной базы на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды на срок не менее одного года (с государственной регистрацией в правовом кадастре), оснащенной:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) административно-производственными зданиями или помещениями, необходимыми для выполнения заявленных видов работ, подвида лицензируемого вида деятельности. При этом административные, производственные и иные здания или помещения производственной базы могут быть совмещены, если это не противоречит требованиям системы охраны труда и техники безопасности при проведении работ.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) рабочими местами, организованными в соответствии с условиями труда</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="52"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4948" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о производственной базе согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае наличия производственной базы на праве собственности, информация получается с информационной системы "Государственная база данных "Регистр недвижимости"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z76" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие производственной базы на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды, оснащенной: 1) административно-производственными зданиями или помещениями, необходимыми для выполнения заявленных видов работ, подвида лицензируемого вида деятельности. При этом административные, производственные и иные здания или помещения производственной базы могут быть совмещены, если это не противоречит требованиям системы охраны труда и техники безопасности при проведении работ.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) рабочими местами, организованными в соответствии с условиями труда</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="53"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4948" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о производственной базе согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае наличия производственной базы на праве собственности, информация получается с информационной системы "Государственная база данных "Регистр недвижимости"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие минимальной материально-технической оснащенности на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды, включающей минимальный комплект оборудования, контрольно-измерительные приборы, машины и механизмы, которые устанавливаются в соответствии с техническими требованиями к выполнению строительно-монтажных работ в зависимости от технических требований к заявленным работам подвида лицензируемого вида деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4948" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о технической оснащенности согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3425" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 опыт работы лицензиата не менее пяти лет, при этом опыт работы исчисляется со дня получения лицензии или иного равнозначного разрешительного документа для иностранных лиц на осуществление строительно-монтажных работ, либо опыт работы не менее пяти лет в качестве лицензиата ІІІ категории, при этом в случае прекращения действия лицензии опыт работы аннулируется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4948" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6892,203 +7029,196 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Законом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан "О нотариате"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3425" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие не менее пяти реализованных объектов строительства второго технически несложного и (или) третьего уровня ответственности в качестве генерального подрядчика с представлением документального подтверждения (копии подписанных актов ввода объекта в эксплуатацию), либо наличие не менее десяти объектов первого и (или) второго уровней ответственности, на которых лицензиат реализовал работы по договорам субподряда, с представлением документального подтверждения (копии подписанных актов выполненных работ). Для иностранных лиц в качестве представления документального подтверждения учитывается равнозначный документ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4948" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о реализованных объектах согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7127,792 +7257,818 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Глава 6. Квалификационные требования к лицензиатам І категории для занятия строительно-монтажными работами:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z77" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие в штате не менее одного аттестованного инженерно-технического работника, имеющего соответствующий аттестат по профилю работ входящих в состав запрашиваемого подвида лицензируемого вида деятельности и работающего на постоянной основе у заявителя по одной из следующих специализаций:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>главный инженер, начальник производственно-технического отдела, начальник участка, производитель работ, мастер.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае, наличия у не менее одного инженерно-технического работника, работающего на постоянной основе у иностранцев или иностранных юридических лиц соответствующего разрешительного документа по профилю работ, входящих в состав запрашиваемого подвида лицензируемого вида деятельности, выданный в порядке, предусмотренном законодательством государства-участника Организации экономического сотрудничества и развития, данные требования не распространяются</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="54"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4948" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о наличии аттестованных инженерно-технических работников согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3425" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z79" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие производственной базы на праве собственности (хозяйственного ведения или оперативного управления), оснащенной:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) административно-производственными зданиями или помещениями, необходимыми для выполнения заявленных видов работ, подвида лицензируемого вида деятельности. При этом административные, производственные и иные здания или помещения производственной базы могут быть совмещены, если это не противоречит требованиям системы охраны труда и техники безопасности при проведении работ.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) рабочими местами, организованными в соответствии с условиями труда.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Юридическому лицу, участниками (акционерами) которого являются один или несколько юридических лиц-резидентов Республики Казахстан и один или несколько иностранных юридических лиц, где доли участия юридических лиц-резидентов Республики Казахстан в уставном капитале (акций) составляет в совокупности 40 или более процентов допускается наличие производственной базы на праве аренды на срок не менее одного года (с государственной регистрацией в правовом кадастре) (хозяйственного ведения или оперативного управления). При этом, резиденту Республики Казахстан необходимо иметь лицензию І категории на занятие строительно-монтажными работами.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Не резидент Республики Казахстан при наличии производственной базы на праве собственности в своей стране, также должен иметь в наличии производственную базу на праве аренды на срок не менее одного года (с государственной регистрацией в правовом кадастре) или собственности (хозяйственного ведения или оперативного управления) на территории Республики Казахстан, оснащенной:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) административно-производственными зданиями или помещениями, необходимыми для выполнения заявленных видов работ, подвида лицензируемого вида деятельности. При этом административные, производственные и иные здания или помещения производственной базы могут быть совмещены, если это не противоречит требованиям системы охраны труда и техники безопасности при проведении работ.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) рабочими местами, организованными в соответствии с условиями труда</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="55"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4948" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о производственной базе согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае наличия производственной базы на праве собственности, информация получается с информационной системы "Государственная база данных "Регистр недвижимости"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие минимальной материально-технической оснащенности на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды, включающей минимальный комплект оборудования, контрольно-измерительные приборы, машины и механизмы, которые устанавливаются в соответствии с техническими требованиями к выполнению строительно-монтажных работ в зависимости от технических требований к заявленным работам подвида лицензируемого вида деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4948" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о технической оснащенности согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3425" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z85" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 опыт работы лицензиата не менее десяти лет, либо не менее семи лет для лица осуществлявшего строительно-монтажные работы для морских нефтегазовых проектов на территории Республики Казахстан, либо опыт работы не менее пяти лет в качестве лицензиата ІІ категории. Опыт работы исчисляется со дня получения лицензии, при этом в случае прекращения действия лицензии опыт работы аннулируется.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Для иностранных лиц в качестве опыта работы учитывается равнозначный разрешительный документ на осуществление строительно-монтажных работ.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для юридического лица, участниками (акционерами) которого являются один или несколько юридических лиц-резидентов Республики Казахстан и один или несколько иностранных юридических лиц и в котором участникам (акционеру) - юридическим лицам- резидентам Республики Казахстан в совокупности принадлежит 40 или более долей участия в уставном капитале (акций) и имеющему лицензию І категории на занятие строительно-монтажных работ участником (акционером), данное требование не распространяется</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="56"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4948" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z87" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7921,238 +8077,239 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Копия лицензии или соответствующего официального разрешительного документа иностранного государства, засвидетельствованную в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Законом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан "О нотариате".</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Юридическим лицом, участниками (акционерами) которого являются юридическое лицо – резидент Республики Казахстан и иностранное юридическое лицо, и в котором юридическому лицу – резиденту Республики Казахстан, имеющему лицензию І категории на занятие строительно-монтажными работами, принадлежит 40 или более процентов участия (долей или акций), предоставляется копия лицензии І категории юридического лица-резидента Республики Казахстан на занятие проектной деятельностью, информация о составе участников (акционеров) с указанием размера участия каждого из участников (акционеров), а также легализованная выписка из торгового реестра или другой легализованный документ, удостоверяющий, что участник (акционер) – иностранное юридическое лицо является юридическим лицом по законодательству иностранного государства, с нотариально засвидетельствованным переводом на государственный и русский языки</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
-[...37 lines deleted...]
-            </w:r>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z88" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие не менее десяти реализованных объектов строительства первого и (или) второго уровней ответственности в качестве генерального подрядчика с представлением документального подтверждения (копии подписанных актов ввода объекта в эксплуатацию), либо не менее двадцати объектов первого и (или)второго уровней ответственности, на которых лицензиат реализовал работы по договорам субподряда, с представлением документального подтверждения (копии подписанных актов выполненных работ). Для иностранных лиц в качестве представления документального подтверждения учитывается равнозначный документ.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для юридического лица, участниками (акционерами) которого являются один или несколько юридических лиц-резидентов Республики Казахстан и один или несколько иностранных юридических лиц и в котором участникам (акционеру) - юридическим лицам- резидентам Республики Казахстан в совокупности принадлежит 40 или более долей участия в уставном капитале (акций) и имеющему лицензию І категории на занятие строительно-монтажных работ участником (акционером), данное требование не распространяется</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="58"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4948" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о реализованных объектах согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8466,101 +8623,102 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Разрешительные требования по аттестации инженерно-технических работников участвующих в процессе проектирования и строительства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="922"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="7077"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="922" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1572" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8621,87 +8779,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2729" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Образование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7077" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8740,3193 +8898,3505 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Глава 1. Проектная деятельность</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="922" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1572" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Главный инженер проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2729" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее, в сфере строительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7077" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не менее пяти лет по проектированию объектов в должности специалиста и (или) руководителя в соответствующей области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="922" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1572" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Главный архитектор проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2729" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее, в сфере архитектуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7077" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не менее пяти лет по проектированию объектов в должности специалиста и (или) руководителя в соответствующей области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="922" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1572" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z92" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Главный конструктор:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по несущим и ограждающим конструкциям:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">гидротехник; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>строительное проектирование.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по инженерным сетям и сооружениям:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>теплогазоснабжение и вентиляция;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>водоснабжение и канализация/водоснабжение и водоотведение;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженер связи;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженер-электрик;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженер нефти и газа.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по транспортному строительству:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженер автомобильных дорог и аэродромов;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженер мостов и тоннелей;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженер железнодорожных путей.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по технологическому оборудованию.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
-[...3 lines deleted...]
-            <w:tcW w:w="2729" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее, в сфере строительства по специальности, в зависимости от направления работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7077" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не менее пяти лет по проектированию объектов в должности специалиста и (или) руководителя в соответствующей области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="922" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1572" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z106" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ведущий инженер проектировщик по архитектуре:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по несущим и ограждающим конструкциям:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">гидротехник; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>строительное проектирование.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по инженерным сетям и сооружениям:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>теплогазоснабжение и вентиляция;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>водоснабжение и канализация/водоснабжение и водоотведение;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженер связи;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженер-электрик;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженер нефти и газа.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по транспортному строительству:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженер автомобильных дорог и аэродромов;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженер мостов и тоннелей;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженер железнодорожных путей.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по технологическому оборудованию.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
-[...3 lines deleted...]
-            <w:tcW w:w="2729" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z120" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее, в сфере строительства по специальности, в зависимости от направления работы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Среднее, в сфере строительства по специальности, в зависимости от направления работы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="62"/>
-[...3 lines deleted...]
-            <w:tcW w:w="7077" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z121" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не менее трех лет по проектированию объектов в должности специалиста соответствующей области</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не менее пяти лет по проектированию объектов в должности специалиста соответствующей области</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="63"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Глава 2. Строительно-монтажные работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="922" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1572" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Главный инженер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2729" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее, в сфере строительства по специальности, в зависимости от направления работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7077" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не менее пяти лет по осуществлению технического надзора и (или) на руководящих должностях в строительных организациях, в том числе не менее одного года в должности главного инженера или заместителя главного инженера</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="922" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1572" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начальник производственно-технического отдела</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2729" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее, в сфере строительства по специальности, в зависимости от направления работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7077" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не менее пяти лет в должности специалиста и (или) руководителей в строительных организациях, в том числе не менее одного года в должности начальника или заместителя начальника производственно-технического отдела</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="922" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1572" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z122" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начальник участка:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по несущим и ограждающим конструкциям:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">гидротехник; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>строительное проектирование.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по инженерным сетям и сооружениям:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>теплогазоснабжение и вентиляция;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>водоснабжение и канализация/водоснабжение и водоотведение;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженер связи;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженер-электрик;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженер нефти и газа.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по транспортному строительству:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженер автомобильных дорог и аэродромов;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженер мостов и тоннелей;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженер железнодорожных путей.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по технологическому оборудованию.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
-[...3 lines deleted...]
-            <w:tcW w:w="2729" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z136" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее, в сфере строительства по специальности, в зависимости от направления работы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Среднее, в сфере строительства по специальности, в зависимости от направления работы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="65"/>
-[...3 lines deleted...]
-            <w:tcW w:w="7077" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z137" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не менее трех лет в должности мастера либо производителя работ строительного участка/объекта, технического надзора. Либо не менее пяти лет в других должностях на строительном участке</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не менее пяти лет в должности мастера либо производителя работ строительного участка/объекта, технического надзора. Либо не менее семи лет в других должностях на строительном участке</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="66"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="922" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1572" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z138" w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производитель работ:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по несущим и ограждающим конструкциям:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">гидротехник; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>строительное проектирование.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по инженерным сетям и сооружениям:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>теплогазоснабжение и вентиляция;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>водоснабжение и канализация/водоснабжение и водоотведение;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженер связи;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженер-электрик;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженер нефти и газа.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по транспортному строительству:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженер автомобильных дорог и аэродромов;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженер мостов и тоннелей;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженер железнодорожных путей.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по технологическому оборудованию.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="67"/>
-[...3 lines deleted...]
-            <w:tcW w:w="2729" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z152" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее, в сфере строительства по специальности, в зависимости от направления работы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Среднее, в сфере строительства по специальности, в зависимости от направления работы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="68"/>
-[...3 lines deleted...]
-            <w:tcW w:w="7077" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z153" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не менее трех лет в должности мастера либо производителя работ строительного участка/объекта, технического надзора. Либо не менее пяти лет в других должностях на строительном участке</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не менее пяти лет в должности мастера либо производителя работ строительного участка/объекта, технического надзора. Либо не менее семи лет в других должностях на строительном участке</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="69"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="922" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1572" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z154" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мастер:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по несущим и ограждающим конструкциям:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">гидротехник; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>строительное проектирование.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по инженерным сетям и сооружениям:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>теплогазоснабжение и вентиляция;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>водоснабжение и канализация/водоснабжение и водоотведение;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженер связи;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженер-электрик;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженер нефти и газа.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по транспортному строительству:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженер автомобильных дорог и аэродромов;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженер мостов и тоннелей;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инженер железнодорожных путей.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по технологическому оборудованию</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="70"/>
-[...3 lines deleted...]
-            <w:tcW w:w="2729" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z168" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее, в сфере строительства по специальности, в зависимости от направления работы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Среднее, в сфере строительства по специальности, в зависимости от направления работы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="71"/>
-[...3 lines deleted...]
-            <w:tcW w:w="7077" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z169" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не менее одного года в должности мастера либо технического надзора. Либо не менее пяти лет в других должностях на строительном участке</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не менее трех лет в должности мастера либо технического надзора. Либо не менее пяти лет в других должностях на строительном участке</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="72"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11956,55 +12426,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12330,31 +12800,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>