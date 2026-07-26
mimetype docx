--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7200773" w14:textId="7200773">
+    <w:p w14:paraId="ae8a5a3" w14:textId="ae8a5a3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -811,1064 +811,938 @@
               </w:rPr>
               <w:t>от 30 июля 2019 года № 583</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых приказов Министерства национальной экономики Республики Казахстан, в которые вносятся изменения и дополнения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...118 lines deleted...]
-        </w:rPr>
         <w:t>
-      подпункт 1) изложить в следующей редакции:</w:t>
-[...117 lines deleted...]
-        <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 2 утрачивает силу приказом и.о. Министра промышленности и строительства РК от 22.04.2026 </w:t>
-[...131 lines deleted...]
-</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...37 lines deleted...]
-        </w:rPr>
         <w:t>
-      "1. Утвердить прилагаемые единые квалификационные требования, предъявляемые для осуществления лицензируемой архитектурной, градостроительной и строительной деятельности.";</w:t>
-[...258 lines deleted...]
-</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 утрачивает силу приказом Министра промышленности и строительства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2028).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      1. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 27 ноября 2014 года № 114 "Об утверждении Правил аттестации экспертов, осуществляющих экспертные работы и инжиниринговые услуги в сфере архитектурной, градостроительной и строительной деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10058, опубликован 2 февраля 2015 года в информационно-правовой системе "Әділет"):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "10. Документы на соответствие разрешительным требованиям, а также выявление совмещения деятельности в других организациях рассматриваются ответственным сотрудником, назначаемым приказом руководителя аттестационного центра.";</w:t>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аттестации экспертов, осуществляющих экспертные работы и инжиниринговые услуги в сфере архитектурной, градостроительной и строительной деятельности, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      дополнить пунктом 10-1 следующего содержания:</w:t>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "10-1. Документы, представленные заявителями хранятся в архиве аттестационного центра в течении 5 (пяти) лет на электронном и (или) бумажном носителе.";</w:t>
+      подпункт 1) изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) для аттестации в качестве эксперта по экспертизе градостроительной, предпроектной и проектно-сметной документации по соответствующим разделам – лица с высшим профессиональным образованием по соответствующим разделам градостроительной, проектно-сметной документации и стажом работы по разработке и (или) экспертизе соответствующих разделов градостроительной, предпроектной и проектно-сметной документации не менее пяти лет;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпункт 13) изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "13) для аттестации в качестве эксперта по экспертизе градостроительной, предпроектной и проектно-сметной документации по экологической части – лица с высшим профессиональным образованием по соответствующему разделу и стажом работы по разработке и (или) экспертизе экологической части градостроительной, предпроектной и проектно-сметной документации не менее пяти лет или с высшим профессиональным образованием и стажом работы по разработке и (или) экспертизе экологической части градостроительной, предпроектной и проектно-сметной документации не менее десяти лет;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 25 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "25. Аттестат эксперта, выданный с ограничением срока действия, подлежит переоформлению местным исполнительным органом в течении пяти рабочих дней со дня обращения на аттестат эксперта без ограничения срока действия, без прохождения переаттестации, за исключением случаев, предусмотренных пунктом 2 статьи 64-6 Закона Республики Казахстан от 16 июля 2001 года "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Утратил силу приказом и.о. Министра промышленности и строительства РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 ноября 2015 года № 734 "Об утверждении Правил и разрешительных требований по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12620, опубликован 14 января 2016 года в информационно-правовой системе "Әділет"):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и разрешительных требованиях по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      заголовок </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главы 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 1. Общие положения";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      заголовок </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главы 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 2. Порядок аттестации";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 21</w:t>
+        <w:t>пункт 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:bookmarkStart w:name="z40" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      "21. Аттестационный центр ежемесячно до 10 числа следующего за отчетным месяцем направляет в уполномоченный орган на бумажном носителе, за подписью руководителя аттестационного центра и в электронной форме в формате Excel следующую информацию: </w:t>
+        <w:t>
+      "10. Документы на соответствие разрешительным требованиям, а также выявление совмещения деятельности в других организациях рассматриваются ответственным сотрудником, назначаемым приказом руководителя аттестационного центра.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z41" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) количество выданных квалификационных аттестатов, включенных в Реестр аттестованных инженерно-технических работников по форме согласно приложению 4 к настоящим Правилам и разрешительным требованиям;</w:t>
+      дополнить пунктом 10-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z42" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) количество отказов в выдаче квалификационных аттестатов;</w:t>
+      "10-1. Документы, представленные заявителями хранятся в архиве аттестационного центра в течении 5 (пяти) лет на электронном и (или) бумажном носителе.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3) список лиц, обратившихся для получения квалификационных аттестатов.";</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
+      "21. Аттестационный центр ежемесячно до 10 числа следующего за отчетным месяцем направляет в уполномоченный орган на бумажном носителе, за подписью руководителя аттестационного центра и в электронной форме в формате Excel следующую информацию: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) количество выданных квалификационных аттестатов, включенных в Реестр аттестованных инженерно-технических работников по форме согласно приложению 4 к настоящим Правилам и разрешительным требованиям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) количество отказов в выдаче квалификационных аттестатов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) список лиц, обратившихся для получения квалификационных аттестатов.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
       приложение 2 изложить в редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1972,6379 +1846,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Казахстан, в которые вносятся</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>изменения и дополнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...115 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Единые квалификационные требования и перечень документов, подтверждающих соответствие им, для осуществления деятельности в сфере архитектуры, градостроительства и строительства</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу приказом и.о. Министра промышленности и строительства РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-[...6192 lines deleted...]
-    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8592,68 +2176,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в процессе проектирования и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>строительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="59"/>
+    <w:bookmarkStart w:name="z91" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Разрешительные требования по аттестации инженерно-технических работников участвующих в процессе проектирования и строительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9247,70 +2831,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z92" w:id="60"/>
+          <w:bookmarkStart w:name="z92" w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Главный конструктор:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
+          <w:bookmarkEnd w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9780,70 +3364,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z106" w:id="61"/>
+          <w:bookmarkStart w:name="z106" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ведущий инженер проектировщик по архитектуре:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
+          <w:bookmarkEnd w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10200,126 +3784,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по технологическому оборудованию.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z120" w:id="62"/>
+          <w:bookmarkStart w:name="z120" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее, в сфере строительства по специальности, в зависимости от направления работы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="62"/>
+          <w:bookmarkEnd w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Среднее, в сфере строительства по специальности, в зависимости от направления работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z121" w:id="63"/>
+          <w:bookmarkStart w:name="z121" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не менее трех лет по проектированию объектов в должности специалиста соответствующей области</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="63"/>
+          <w:bookmarkEnd w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не менее пяти лет по проектированию объектов в должности специалиста соответствующей области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10693,70 +4277,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z122" w:id="64"/>
+          <w:bookmarkStart w:name="z122" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начальник участка:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
+          <w:bookmarkEnd w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11113,126 +4697,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по технологическому оборудованию.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z136" w:id="65"/>
+          <w:bookmarkStart w:name="z136" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее, в сфере строительства по специальности, в зависимости от направления работы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="65"/>
+          <w:bookmarkEnd w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Среднее, в сфере строительства по специальности, в зависимости от направления работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z137" w:id="66"/>
+          <w:bookmarkStart w:name="z137" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не менее трех лет в должности мастера либо производителя работ строительного участка/объекта, технического надзора. Либо не менее пяти лет в других должностях на строительном участке</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="66"/>
+          <w:bookmarkEnd w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не менее пяти лет в должности мастера либо производителя работ строительного участка/объекта, технического надзора. Либо не менее семи лет в других должностях на строительном участке</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11266,70 +4850,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z138" w:id="67"/>
+          <w:bookmarkStart w:name="z138" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производитель работ:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="67"/>
+          <w:bookmarkEnd w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11686,126 +5270,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по технологическому оборудованию.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z152" w:id="68"/>
+          <w:bookmarkStart w:name="z152" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее, в сфере строительства по специальности, в зависимости от направления работы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="68"/>
+          <w:bookmarkEnd w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Среднее, в сфере строительства по специальности, в зависимости от направления работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z153" w:id="69"/>
+          <w:bookmarkStart w:name="z153" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не менее трех лет в должности мастера либо производителя работ строительного участка/объекта, технического надзора. Либо не менее пяти лет в других должностях на строительном участке</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="69"/>
+          <w:bookmarkEnd w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не менее пяти лет в должности мастера либо производителя работ строительного участка/объекта, технического надзора. Либо не менее семи лет в других должностях на строительном участке</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11839,70 +5423,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z154" w:id="70"/>
+          <w:bookmarkStart w:name="z154" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мастер:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="70"/>
+          <w:bookmarkEnd w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12259,126 +5843,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по технологическому оборудованию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z168" w:id="71"/>
+          <w:bookmarkStart w:name="z168" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее, в сфере строительства по специальности, в зависимости от направления работы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="71"/>
+          <w:bookmarkEnd w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Среднее, в сфере строительства по специальности, в зависимости от направления работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z169" w:id="72"/>
+          <w:bookmarkStart w:name="z169" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не менее одного года в должности мастера либо технического надзора. Либо не менее пяти лет в других должностях на строительном участке</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="72"/>
+          <w:bookmarkEnd w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не менее трех лет в должности мастера либо технического надзора. Либо не менее пяти лет в других должностях на строительном участке</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -12426,55 +6010,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12800,31 +6384,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>