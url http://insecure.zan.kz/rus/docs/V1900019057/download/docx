--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="516511b" w14:textId="516511b">
+    <w:p w14:paraId="204b9b8" w14:textId="204b9b8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,74 +103,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 16 июля 2019 года № 512. Зарегистрирован в Министерстве юстиции Республики Казахстан 19 июля 2019 года № 19057.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 55-6) пункта 3 статьи 4 Закона Республики Казахстан от 17 января 2002 года "О торговом мореплавании" и подпунктом 1) статьи 10 Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -189,210 +273,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> выдачи разрешения на эксплуатацию судна, плавающего под флагом иностранного государства, в казахстанском секторе Каспийского моря.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Комитету транспорта Министерства индустрии и инфраструктурного развития Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
-[...15 lines deleted...]
-      2. Комитету транспорта Министерства индустрии и инфраструктурного развития Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
-[...15 lines deleted...]
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение десяти календарных дней со дня государственной регистрации настоящего приказа направление на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
-[...15 lines deleted...]
-      2) в течение десяти календарных дней со дня государственной регистрации настоящего приказа направление на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) размещение настоящего приказа на интернет-ресурсе Министерства индустрии и инфраструктурного развития Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
-[...15 lines deleted...]
-      3) размещение настоящего приказа на интернет-ресурсе Министерства индустрии и инфраструктурного развития Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра индустрии и инфраструктурного развития Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
-[...15 lines deleted...]
-      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра индустрии и инфраструктурного развития Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -493,206 +577,206 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Р. Скляр</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z13" w:id="8"/>
+      <w:bookmarkStart w:name="z13" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Комитет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>национальной безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z14" w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Комитет</w:t>
-[...42 lines deleted...]
-      <w:bookmarkStart w:name="z14" w:id="9"/>
+        <w:t>Министерство</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>национальной экономики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Республики Казахстан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p>
-[...69 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -869,125 +953,210 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 16 июля 2019 года № 512</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила выдачи разрешения на эксплуатацию судна, плавающего под флагом иностранного государства, в казахстанском секторе Каспийского моря</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила - в редакции приказа и.о. Министра индустрии и инфраструктурного развития РК от 10.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 130 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила выдачи разрешения на эксплуатацию судна, плавающего под флагом иностранного государства, в казахстанском секторе Каспийского моря (далее – Правила), разработаны в соответствии с подпунктом 55-6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1002,169 +1171,262 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 4 Закона Республики Казахстан от 17 января 2002 года "О торговом мореплавании" и подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" (далее - Закон) и определяют порядок выдачи разрешения на эксплуатацию судна, плавающего под флагом иностранного государства, в казахстанском секторе Каспийского моря.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Действие настоящих Правил распространяется на все суда, плавающие под флагом иностранного государства (далее – иностранные суда), привлекаемые казахстанскими судовладельцами для осуществления деятельности в пределах казахстанского сектора Каспийского моря.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Казахстанским судовладельцем является юридическое или физическое лицо Республики Казахстан, эксплуатирующее судно от своего имени независимо от того, является ли оно собственником судна или использует его на ином законном основании.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...15 lines deleted...]
-      2. Действие настоящих Правил распространяется на все суда, плавающие под флагом иностранного государства (далее – иностранные суда), привлекаемые казахстанскими судовладельцами для осуществления деятельности в пределах казахстанского сектора Каспийского моря.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок выдачи разрешения на эксплуатацию судна, плавающего под флагом иностранного государства, в казахстанском секторе Каспийского моря</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      Казахстанским судовладельцем является юридическое или физическое лицо Республики Казахстан, эксплуатирующее судно от своего имени независимо от того, является ли оно собственником судна или использует его на ином законном основании.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Разрешение на эксплуатацию судна, плавающего под флагом иностранного государства, в казахстанском секторе Каспийского моря (далее – разрешение), выдается в произвольной форме уполномоченным органом в области торгового мореплавания (далее – уполномоченный орган) казахстанскому судовладельцу для осуществления каботажа и деятельности, связанной с операциями по недропользованию, ликвидацией последствий недропользования, а также со строительством гидротехнических сооружений и с проведением спасательных операций (далее – заявитель).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...27 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 130 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Заявитель для получения разрешения направляет в уполномоченный орган посредством веб-портала "электронного правительства" (далее – портал) заявку на получение разрешения на эксплуатацию судна, плавающего под флагом иностранного государства, в казахстанском секторе Каспийского моря (далее – заявка), по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       К заявке прилагаются электронные копии документов, приведенных в перечне основных требований к оказанию государственной услуги "Выдача разрешения на эксплуатацию судна, плавающего под флагом иностранного государства, в казахстанском секторе Каспийского моря" (далее – Перечень основных требований к оказанию государственной услуги) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1295,51 +1557,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Разрешение выдается с учетом обеспечения защиты национальных интересов, безопасности плавания судов и охраны окружающей среды в казахстанском секторе Каспийского моря при отсутствии свободных судов аналогичного типа со схожими техническими характеристиками, плавающих под Государственным флагом Республики Казахстан и способных осуществлять деятельность, для которой привлекается иностранное судно, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1354,131 +1616,225 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Разрешение выдается на каждое иностранное судно на срок, указанный в договоре (контракте), на основании которого привлекается иностранное судно для выполнения конкретных видов работ, но не более 1 (одного) года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Договор (контракт) заключается между казахстанским судовладельцем, подающим заявку на получение разрешения и собственником иностранного судна либо судовладельцем, арендующим иностранное судно либо заказчиком работ (услуг), для выполнения которых привлекается иностранное судно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. При передаче судна другому судовладельцу для выполнения иных видов работ в рамках другого договора (контракта) необходимо получить новое разрешение в порядке, установленном настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 130 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Уполномоченный орган в день поступления документов осуществляет их прием и регистрацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении заявителя после окончания рабочего времени, в выходные и праздничные дни, прием заявки и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1643,494 +1999,588 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. При предоставлении заявителем полного пакета документов, указанных в пункте 4 настоящих Правил, сотрудник уполномоченного органа размещает на интернет-ресурсе уполномоченного органа заявку для определения наличия либо отсутствия свободных судов аналогичного типа со схожими техническими характеристиками, плавающих под Государственным флагом Республики Казахстан и способных осуществлять деятельность, для которой привлекается иностранное судно.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 31.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Если в течение 3 (трех) рабочих дней со дня размещения заявки на интернет-ресурсе уполномоченного органа от казахстанских судовладельцев не поступит информация о возможности осуществления принадлежащими им судами под Государственным флагом Республики Казахстан, деятельности, для которой привлекается иностранное судно, считается, что свободные суда аналогичного типа со схожими техническими характеристиками отсутствуют.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 31.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. При положительном заключении сотрудник уполномоченного органа в течение 1 (одного) рабочего дня оформляет и направляет разрешение в "личный кабинет" заявителя на портале, либо при отрицательном заключении в указанные сроки подготавливает и направляет заявителю мотивированный отказ в выдаче разрешения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отказ в выдаче разрешения осуществляется по основаниям, приведенным в Перечне основных требований к оказанию государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 02.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В случае несогласия с мотивированным отказом в выдаче разрешения на основании наличия казахстанских свободных судов аналогичного типа, способных осуществлять деятельность, для которой привлекается иностранное судно, заявителем повторно подается заявка с приложением следующих дополнительных документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z43" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заключение признанного иностранного классификационного общества в произвольной форме (при необходимости обоснования технической непригодности казахстанского судна к осуществлению работ);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z44" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) техническая спецификация заказчика работ на судно, необходимое для выполнения заказа, в произвольной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z45" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы на иностранном языке обеспечиваются нотариально заверенным переводом на казахский или русский язык. Электронная копия нотариально заверенного перевода прилагается к документу на иностранном языке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 31.03.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 172</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 13 предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 130 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="25"/>
-[...197 lines deleted...]
-      12. В случае несогласия с мотивированным отказом в выдаче разрешения на основании наличия казахстанских свободных судов аналогичного типа, способных осуществлять деятельность, для которой привлекается иностранное судно, заявителем повторно подается заявка с приложением следующих дополнительных документов:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Уполномоченный орган обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z43" w:id="28"/>
-[...15 lines deleted...]
-      1) заключение признанного иностранного классификационного общества в произвольной форме (при необходимости обоснования технической непригодности казахстанского судна к осуществлению работ);</w:t>
+    <w:bookmarkStart w:name="z48" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Информация о выданных разрешениях направляется уполномоченным органом в Пограничную службу Комитета национальной безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z44" w:id="29"/>
-[...15 lines deleted...]
-      2) техническая спецификация заказчика работ на судно, необходимое для выполнения заказа, в произвольной форме.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По истечении срока действия разрешения иностранное судно подлежит убытию с территории Республики Казахстан не позднее 3 (трех) рабочих дней со дня истечения срока действия разрешения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z45" w:id="30"/>
-[...15 lines deleted...]
-      Документы на иностранном языке обеспечиваются нотариально заверенным переводом на казахский или русский язык. Электронная копия нотариально заверенного перевода прилагается к документу на иностранном языке.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z46" w:id="31"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2523,92 +2973,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="36"/>
+    <w:bookmarkStart w:name="z56" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на получение разрешения на эксплуатацию судна, плавающего под флагом иностранного государства, в казахстанском секторе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Каспийского моря</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Название судна ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3090,51 +3540,155 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       16. Срок, на который необходимо разрешение____________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       17. Причины несогласия с казахстанскими судовладельцами касательно возможности</w:t>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Порядковый номер 17 предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 130 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Причины несогласия с казахстанскими судовладельцами касательно возможности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       осуществления принадлежащими им судами под Государственным флагом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3261,50 +3815,164 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ___________ "__" __________ 20 __ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 130 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5186,71 +5854,71 @@
               </w:rPr>
               <w:t>
 Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра по вопросам оказания государственных услуг.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе www.gov.kz, единый контакт-центр по вопросам оказания государственных услуг: 1414.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="37"/>
+    <w:bookmarkStart w:name="z60" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z61" w:id="38"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z61" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       *свидетельство о страховании или ином финансовом обеспечении гражданской ответственности за ущерб от загрязнения нефтью с судов выдается в порядке, утвержденном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5265,91 +5933,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра транспорта и коммуникаций Республики Казахстан от 17 июля 2002 года № 251-I (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 1956), страховой полис по обязательному страхованию ответственности перевозчика перед пассажирами выдается в порядке, установленном Законом Республики Казахстан "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О страховой деятельности</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z62" w:id="39"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z62" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если классификационное свидетельство или иной документ, подтверждающий техническую годность судна и пассажирское свидетельство выданы иностранным классификационным обществом, непризнанным уполномоченным органом в области торгового мореплавания в порядке, установленном законодательством, необходимо подтверждение от признанного классификационного общества в соответствии с Законом Республики Казахстан "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О торговом мореплавании</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6232,55 +6900,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>